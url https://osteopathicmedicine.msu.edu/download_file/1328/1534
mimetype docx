--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -26,98 +26,102 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00EA55C4" w:rsidRDefault="7BB7B5CB" w:rsidP="004834A8">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc214365202"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc230182736"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235178064"/>
       <w:r w:rsidRPr="00EA55C4">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D14678" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0838ACF8" w14:textId="048E0540" w:rsidR="00022296" w:rsidRPr="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -449,173 +453,195 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="630FA188" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="22F7B691" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="005307C9" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="005C498C">
+      <w:r w:rsidR="004344CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005307C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="005C498C">
+      <w:r w:rsidR="004344CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F81E9A2" w14:textId="604F6997" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="14A76787">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A812FA3" w14:textId="77777777" w:rsidR="00EF1221" w:rsidRDefault="00EF1221" w:rsidP="00A93438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="690D32F0" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00EF1221" w:rsidP="14A76787">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="14A76787">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">or questions </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E405FF" w:rsidRPr="14A76787">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00790546" w:rsidRPr="14A76787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="14A76787">
+        <w:t xml:space="preserve">or questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00E405FF" w:rsidRPr="14A76787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E660ED" w:rsidRPr="14A76787">
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="00790546" w:rsidRPr="14A76787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E660ED" w:rsidRPr="14A76787">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
-      <w:r w:rsidRPr="14A76787">
+      <w:r w:rsidR="00790546" w:rsidRPr="14A76787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ECB700" w14:textId="158F6DD6" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="005E43CC" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -710,51 +736,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F1D10A5" w14:textId="77777777" w:rsidR="00EA55C4" w:rsidRDefault="00EA55C4" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="3C0B7890" w:rsidR="00E405FF" w:rsidRPr="00EA55C4" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="3B59AEBD" w:rsidR="00E405FF" w:rsidRPr="00EA55C4" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA55C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -778,51 +804,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="00EA55C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA55C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00275559" w:rsidRPr="00EA55C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA55C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="6192A8D6" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="14A76787">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA55C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -849,2138 +897,2385 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF17667" w14:textId="67F63FEF" w:rsidR="00780E56" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="1F3335D3" w14:textId="44E6A396" w:rsidR="00275559" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5854D1" w14:textId="3BBFAFCA" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="0AA4B1ED" w14:textId="25EEBB97" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365203" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178065" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365203 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178065 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03BA9219" w14:textId="5494E6B9" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="6B4A9581" w14:textId="43BB9BFB" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365204" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178066" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365204 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178066 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27837717" w14:textId="256DECCD" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="27566FD9" w14:textId="4F022344" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365205" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178067" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365205 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178067 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="797C750F" w14:textId="7EFE2572" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="3A0DA695" w14:textId="16950DC7" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365206" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178068" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365206 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178068 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36A3BA22" w14:textId="1E4DAA9A" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="38BC784C" w14:textId="40CFEAB0" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365207" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178069" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365207 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178069 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42288397" w14:textId="0BFDB6CA" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="315FD11B" w14:textId="44D2881A" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365208" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178070" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365208 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178070 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="274D1E82" w14:textId="07C7AF1C" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="43E5B5F3" w14:textId="5C082F85" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365209" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178071" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365209 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178071 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54983538" w14:textId="654C51AB" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="5E820D82" w14:textId="31586461" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365210" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178072" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365210 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178072 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E3E96EF" w14:textId="33DC0B41" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="3E4D1316" w14:textId="1CD33B46" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365211" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178073" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365211 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178073 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="723136BF" w14:textId="08C3C726" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="2DE20B2F" w14:textId="7EE4C4C6" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178074" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178074 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53D3DBE5" w14:textId="12C53A95" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365212" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178075" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365212 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178075 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="650E3B30" w14:textId="66DD2BF2" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="01A7C786" w14:textId="4A2F2E7D" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365213" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178076" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365213 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178076 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E019FBD" w14:textId="4FF0A164" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="1C9DFF4D" w14:textId="0989A0A0" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365214" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178077" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365214 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178077 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F5A06CD" w14:textId="5BDF8154" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="7457F979" w14:textId="643BDD1F" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365215" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178078" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365215 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178078 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BC3CB1A" w14:textId="71DF1EB6" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="6E0A8DC1" w14:textId="526693FF" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365216" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178079" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT activity LOGS</w:t>
+          <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365216 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178079 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31537C1D" w14:textId="071AE60A" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="25ED11D6" w14:textId="29AC658C" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365217" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178080" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+          <w:t>STUDENT activity LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365217 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178080 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ACD2BF1" w14:textId="0ACEA95B" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="12D207CD" w14:textId="5454C707" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365218" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178081" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365218 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178081 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C1B9A5C" w14:textId="7AA87AE5" w:rsidR="00780E56" w:rsidRDefault="00780E56">
-[...182 lines deleted...]
-    <w:p w14:paraId="036DE64E" w14:textId="043E1371" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="1E81FAC6" w14:textId="47FAB4ED" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365222" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178082" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365222 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178082 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B7E335A" w14:textId="0FEA2A42" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178083" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178083 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3384F117" w14:textId="0648DE66" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178084" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178084 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A28E8E6" w14:textId="7AF494AC" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="0E21E0B1" w14:textId="7765DD5F" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178085" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178085 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44B597E7" w14:textId="525B2EC8" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365223" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178086" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>CORRECTIVE ACTION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178086 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05915C34" w14:textId="2397C898" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178087" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365223 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178087 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E7B909D" w14:textId="7422BD10" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="348ADDDB" w14:textId="7437359E" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178088" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>N Grade Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178088 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E6DDF6B" w14:textId="74148D7B" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365224" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178089" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365224 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178089 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6567DC85" w14:textId="5FB531FC" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="6820E2F0" w14:textId="238E1CC3" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365225" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178090" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365225 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178090 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C83B7C0" w14:textId="2AA0798F" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="50AEED93" w14:textId="6F02A5E9" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365226" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178091" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00977C5B">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365226 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178091 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="442D2DFF" w14:textId="2BECA5FA" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="61DCF8D1" w14:textId="4CFCEA9F" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365227" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178092" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365227 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178092 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="144A6309" w14:textId="33E0F105" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="754250A6" w14:textId="296F24A5" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365228" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178093" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365228 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178093 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04C60A1E" w14:textId="6D3628FE" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="0C1CF1A2" w14:textId="7D5AD6BF" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365229" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178094" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365229 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178094 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C7EDD11" w14:textId="43D9E471" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="4D6E9B1C" w14:textId="4E26506D" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365230" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178095" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365230 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178095 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69F3A98B" w14:textId="5BA8D119" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="2741510C" w14:textId="1EDF1CF9" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365231" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178096" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365231 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178096 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43BC2791" w14:textId="0676F050" w:rsidR="00780E56" w:rsidRDefault="00780E56">
-[...60 lines deleted...]
-    <w:p w14:paraId="2446B900" w14:textId="587B6521" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="0FCF04F7" w14:textId="457AE965" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365233" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178097" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365233 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178097 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4833E7E0" w14:textId="4BB40FD0" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="13FE35C6" w14:textId="404A9848" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178098" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178098 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A61AFB2" w14:textId="6B0C4890" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365234" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178099" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178099 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="309DED12" w14:textId="6CF976C5" w:rsidR="00275559" w:rsidRDefault="00275559">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178100" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365234 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178100 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A536308" w14:textId="59ED6A6D" w:rsidR="00780E56" w:rsidRDefault="00780E56">
+    <w:p w14:paraId="359CA83A" w14:textId="0B991975" w:rsidR="00275559" w:rsidRDefault="00275559">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365235" w:history="1">
-        <w:r w:rsidRPr="00977C5B">
+      <w:hyperlink w:anchor="_Toc235178101" w:history="1">
+        <w:r w:rsidRPr="002E4CB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365235 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178101 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="3C0AD78A" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00780E56">
+    <w:p w14:paraId="0E3674E5" w14:textId="55EE86FF" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00780E56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3640,55 +3935,55 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A6B3901" w14:textId="77777777" w:rsidR="00BB4401" w:rsidRDefault="00BB4401" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E1AB45" w14:textId="77777777" w:rsidR="00BB4401" w:rsidRDefault="00BB4401" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="6E76AD42" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214365203"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235178065"/>
       <w:r>
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="01D9C0C2" w14:textId="0E2A66D4" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this Reproductive Endocrine clerkship is to provide the student with an overview of the clinical specialty</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -3774,630 +4069,525 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70977926" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
+    <w:p w14:paraId="14459AF1" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604BD476" w14:textId="1E55976B" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
+    <w:p w14:paraId="1B31D056" w14:textId="739B4A47" w:rsidR="00BE1988" w:rsidRPr="00EF1221" w:rsidRDefault="005E43CC" w:rsidP="00EF1221">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...48 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+        <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
+    <w:p w14:paraId="4A2C9E5F" w14:textId="77777777" w:rsidR="00BB4401" w:rsidRPr="00C40B5D" w:rsidRDefault="00BB4401" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A2C9E5F" w14:textId="77777777" w:rsidR="00BB4401" w:rsidRPr="00C40B5D" w:rsidRDefault="00BB4401" w:rsidP="00C61FC6">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214365204"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235178066"/>
       <w:r>
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F52EA19" w14:textId="77777777" w:rsidR="00AE6E13" w:rsidRDefault="00AE6E13" w:rsidP="009E12DE">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="483F3AF8" w14:textId="77777777" w:rsidR="00E02F0F" w:rsidRPr="00C40B5D" w:rsidRDefault="00E02F0F" w:rsidP="00E02F0F">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc214365205"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235178067"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="44987CFA" w14:textId="77777777" w:rsidR="00E02F0F" w:rsidRPr="00C40B5D" w:rsidRDefault="00E02F0F" w:rsidP="0037241E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require preapproval from the IOR. The student should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDF8522" w14:textId="77777777" w:rsidR="00EF1221" w:rsidRDefault="00EF1221" w:rsidP="00AE6E13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBB53E1" w14:textId="05DD0A44" w:rsidR="00AE6E13" w:rsidRDefault="00AE6E13" w:rsidP="00AE6E13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc235178068"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6AEB869D" w14:textId="77777777" w:rsidR="00AE6E13" w:rsidRPr="00A110ED" w:rsidRDefault="00AE6E13" w:rsidP="00572CE9">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Required Prerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="408D9B21" w14:textId="77777777" w:rsidR="00AE6E13" w:rsidRDefault="00AE6E13" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A110ED">
-[...61 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41381AFC" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3212DC40" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc171594737"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc214365207"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc171594737"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235178069"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Course Confirmation and Enrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="18984171" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="18984171" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24135CC0" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+    <w:p w14:paraId="24135CC0" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D9FD48" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+    <w:p w14:paraId="15D9FD48" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="002F33DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D66A3A" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+    <w:p w14:paraId="66D66A3A" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB62051" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+    <w:p w14:paraId="4AB62051" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480296D2" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+    <w:p w14:paraId="480296D2" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2660D680" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+    <w:p w14:paraId="2660D680" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C11A8AA" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="00A348C1">
+    <w:p w14:paraId="6C11A8AA" w14:textId="77777777" w:rsidR="00A348C1" w:rsidRPr="002F33DD" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604D4F30" w14:textId="37FECDCC" w:rsidR="00FF5862" w:rsidRPr="005B7C23" w:rsidRDefault="00A348C1" w:rsidP="005B7C23">
+    <w:p w14:paraId="604D4F30" w14:textId="37FECDCC" w:rsidR="00FF5862" w:rsidRPr="005B7C23" w:rsidRDefault="00A348C1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3079C7AF" w14:textId="77777777" w:rsidR="00EB3951" w:rsidRDefault="00EB3951" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="77B9DDAA" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214365208"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235178070"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="467906F5" w14:textId="188D4695" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="467906F5" w14:textId="66816858" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t>This Elective rotation is a two (2) or four (4) week experience. The purpose of this Reproductive Endocrine clerkship is to provide the student with an overview of the clinical specialty. Reproductive Endocrine should include exposure to a variety of surgical topics and experiences. Exposure to the topics will be through reading, lectures, seminars, and hands-on experiences.</w:t>
+        <w:t>The purpose of this Reproductive Endocrine clerkship is to provide the student with an overview of the clinical specialty. Reproductive Endocrine should include exposure to a variety of surgical topics and experiences. Exposure to the topics will be through reading, lectures, seminars, and hands-on experiences.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0CBE3F" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4452,51 +4642,50 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB08D57" w14:textId="77C689E0" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Should the links not work for you, please cut, and paste the link into a browser window and the material should load for you.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -4568,225 +4757,226 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214365209"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235178071"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="7D0EE82C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214365210"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235178072"/>
       <w:r>
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="70413C84" w14:textId="4295F352" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005D1DC6">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="70413C84" w14:textId="4295F352" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Observe and participate in the evaluation and management of all patients encountered on this Reproductive Endocrine service. Participate in all aspects of the care of the Reproductive Endocrine patient, to the degree allowable on the service.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BB754A" w14:textId="6FC9C796" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005D1DC6">
+    <w:p w14:paraId="11BB754A" w14:textId="6FC9C796" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on a patient and document such using acceptable osteopathic terminology if the opportunity presents on this service).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8F498F" w14:textId="363BE450" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005D1DC6">
+    <w:p w14:paraId="5F8F498F" w14:textId="363BE450" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interact with patients and their families in a respectful, sensitive, and ethical manner</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1705DD33" w14:textId="07DAF98E" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005D1DC6">
+    <w:p w14:paraId="1705DD33" w14:textId="07DAF98E" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5703B6BB" w14:textId="1E8B1436" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005D1DC6">
+    <w:p w14:paraId="5703B6BB" w14:textId="1E8B1436" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To review the Entrustable Professional Activities and Osteopathic Core Competencies located on D2L under the additional information module.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -4813,55 +5003,55 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="7D0EE82C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214365211"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235178073"/>
       <w:r>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="36E93A77" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="005E43CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The objectives listed below address many of the Core Competencies and the Entrustable Professional Activities for entering residency:  Medical Knowledge and Patient Care, Professionalism, Interpersonal and Communication Skills, Practice-Based Learning and Improvement, and Systems-Based Practice.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4906,235 +5096,235 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">By the end of the rotation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the student should:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145F3564" w14:textId="7D52E985" w:rsidR="005E43CC" w:rsidRDefault="00DC13C6" w:rsidP="00635772">
+    <w:p w14:paraId="145F3564" w14:textId="7D52E985" w:rsidR="005E43CC" w:rsidRDefault="00DC13C6" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Understand</w:t>
       </w:r>
       <w:r w:rsidR="005E43CC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the endocrinologic and physiologic characteristics of a normal menstrual cycle.</w:t>
       </w:r>
       <w:r w:rsidR="005E43CC">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238FE711" w14:textId="49336D8C" w:rsidR="005E43CC" w:rsidRDefault="00DC13C6" w:rsidP="00635772">
+    <w:p w14:paraId="238FE711" w14:textId="49336D8C" w:rsidR="005E43CC" w:rsidRDefault="00DC13C6" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Understand</w:t>
       </w:r>
       <w:r w:rsidR="005E43CC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> normal endocrinological changes and sequence of events in puberty.</w:t>
       </w:r>
       <w:r w:rsidR="005E43CC">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A03151" w14:textId="62C7B5E1" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="00635772">
+    <w:p w14:paraId="62A03151" w14:textId="62C7B5E1" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Be able to </w:t>
       </w:r>
       <w:r w:rsidR="007D701A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ecognize normal variations and abnormalities in secondary sexual characteristics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3690EED5" w14:textId="352536A9" w:rsidR="005E43CC" w:rsidRPr="00635772" w:rsidRDefault="005E43CC" w:rsidP="00635772">
+    <w:p w14:paraId="3690EED5" w14:textId="352536A9" w:rsidR="005E43CC" w:rsidRPr="00635772" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gain a basic understanding of precocious puberty and delayed puberty.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71272543" w14:textId="413EACA1" w:rsidR="005E43CC" w:rsidRPr="00635772" w:rsidRDefault="005E43CC" w:rsidP="00635772">
+    <w:p w14:paraId="71272543" w14:textId="413EACA1" w:rsidR="005E43CC" w:rsidRPr="00635772" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635772">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Review and be able to discuss the following topics </w:t>
       </w:r>
       <w:r w:rsidR="00DC13C6" w:rsidRPr="00635772">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -5142,56 +5332,56 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r w:rsidRPr="00635772">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> their reproductive consequences:</w:t>
       </w:r>
       <w:r w:rsidRPr="00635772">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CD6AE9" w14:textId="78EF5FC8" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="05CD6AE9" w14:textId="78EF5FC8" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Causes of male and female infertility and basic approach to evaluation and initial</w:t>
       </w:r>
       <w:r w:rsidR="007D701A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5206,567 +5396,674 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="211E1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="211E1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348B31F4" w14:textId="1E773B76" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="348B31F4" w14:textId="1E773B76" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="211E1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ethical issues confronted by patients with infertility</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="211E1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B083827" w14:textId="6EDBEEA3" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="5B083827" w14:textId="6EDBEEA3" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="211E1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The impact of genetic screening and testing on infertility associated treatments</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="211E1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655F1A31" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="655F1A31" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ovulatory dysfunction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7CA478" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="0C7CA478" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Menopause and physiologic changes because of menopause</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BE3AD4" w14:textId="6FAECAEE" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="24BE3AD4" w14:textId="6FAECAEE" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Androgen excess &amp; understand the differentiation between hirsutism and virilization.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E3A970" w14:textId="01361266" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="30E3A970" w14:textId="01361266" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Menstrual disorders including Amenorrhea</w:t>
       </w:r>
       <w:r w:rsidR="00B05820">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E80009" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="28E80009" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contraception</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675624A5" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="675624A5" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Galactorrhea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC8C3CD" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="6EC8C3CD" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Endometriosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270C84F6" w14:textId="4A188060" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="270C84F6" w14:textId="4A188060" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pregnancy </w:t>
       </w:r>
       <w:r w:rsidRPr="0001271F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>options</w:t>
       </w:r>
       <w:r w:rsidR="0001271F" w:rsidRPr="0001271F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="0001271F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>counseling</w:t>
       </w:r>
       <w:r w:rsidRPr="0001271F">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2655A404" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="2655A404" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Usage of Gynecologic ultrasound as it applies to Reproductive Endocrinology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E81EE57" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="3E81EE57" w14:textId="77777777" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ectopic pregnancy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A164FC" w14:textId="26C7C393" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="009708F3">
+    <w:p w14:paraId="19A164FC" w14:textId="26C7C393" w:rsidR="005E43CC" w:rsidRDefault="005E43CC" w:rsidP="0037241E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Multiple gestations as it relates to usage of fertility drugs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="107DD1FD" w14:textId="6BE56C18" w:rsidR="00BA2C1F" w:rsidRPr="009F0035" w:rsidRDefault="00BA2C1F" w:rsidP="00BA2C1F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235178074"/>
+      <w:r w:rsidRPr="009F0035">
+        <w:lastRenderedPageBreak/>
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="45ED92A1" w14:textId="371EBDBC" w:rsidR="00BA2C1F" w:rsidRPr="005E20F6" w:rsidRDefault="009C321C" w:rsidP="0037241E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461EFB69" w14:textId="62E248B5" w:rsidR="00BA2C1F" w:rsidRPr="005E20F6" w:rsidRDefault="009C321C" w:rsidP="0037241E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E9F970" w14:textId="337C4C01" w:rsidR="009C321C" w:rsidRDefault="009C321C" w:rsidP="0037241E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE94670" w14:textId="7FCCFF8D" w:rsidR="009C321C" w:rsidRDefault="009C321C" w:rsidP="0037241E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BFF9FE" w14:textId="0EA6ED30" w:rsidR="009C321C" w:rsidRPr="005E20F6" w:rsidRDefault="009C321C" w:rsidP="0037241E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="764C4580" w14:textId="7B700F8D" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00EB3951">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214365212"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235178075"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5801,104 +6098,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214365213"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235178076"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="07DFFCAD" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214365214"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235178077"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="62267298" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="005C498C" w:rsidRPr="00287660">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6047,88 +6344,102 @@
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="-288" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3618E12F" w14:textId="3F2643DE" w:rsidR="00BF4E93" w:rsidRPr="005F0ED4" w:rsidRDefault="005F0ED4" w:rsidP="005F0ED4">
+    <w:p w14:paraId="3618E12F" w14:textId="3F2643DE" w:rsidR="00BF4E93" w:rsidRDefault="005F0ED4" w:rsidP="005F0ED4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc214365215"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc195856806"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235178078"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Websites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="26BFADE1" w14:textId="3C17818C" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="156D49B1" w14:textId="77777777" w:rsidR="0002738B" w:rsidRPr="0002738B" w:rsidRDefault="0002738B" w:rsidP="0002738B"/>
+    <w:p w14:paraId="26BFADE1" w14:textId="697F027D" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Yen &amp; Jaffee Reproductive Endocrine, (8</w:t>
+        <w:t>Yen &amp; Jaffee Reproductive Endocrine</w:t>
+      </w:r>
+      <w:r w:rsidR="00E751ED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A110ED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, (8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition) </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00914B11" w:rsidRPr="00A110ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6305,711 +6616,621 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6C9E30" w14:textId="77777777" w:rsidR="00380174" w:rsidRPr="00A110ED" w:rsidRDefault="00380174" w:rsidP="0408DC50">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519D977E" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
-[...49 lines deleted...]
-    <w:p w14:paraId="2E8A3BA9" w14:textId="48017AEC" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="00826382" w:rsidP="0408DC50">
+    <w:p w14:paraId="0FA98096" w14:textId="77777777" w:rsidR="00380174" w:rsidRPr="00A110ED" w:rsidRDefault="00380174" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="3FE08B03" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE08B03" w14:textId="24CD0563" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Speroff, Clinical Gynecologic Endocrinology, 9</w:t>
+        <w:t>Speroff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A110ED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Clinical Gynecologic Endocrinology</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7C31">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0027001C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A110ED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition </w:t>
       </w:r>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2441C650" w14:textId="26A93FF3" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="0058515B" w:rsidP="0058515B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00A110ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02144601$&amp;XPATH=/PG(0)&amp;EPUB=Y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E0504" w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605C0273" w14:textId="77777777" w:rsidR="00380174" w:rsidRPr="00A110ED" w:rsidRDefault="00380174" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:firstLine="180"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A61A4D6" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+    <w:p w14:paraId="3896A80B" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A110ED">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B97555" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve">Additional resources at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00A110ED">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0</w:t>
+          <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A110ED">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3896A80B" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+    <w:p w14:paraId="13D6EE5C" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00EB3951" w:rsidRDefault="000E0504" w:rsidP="000E0504">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="105" w:hanging="105"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3951">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378306E8" w14:textId="672FBDAC" w:rsidR="000E0504" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A110ED">
-[...1 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      <w:r w:rsidRPr="00BF4E93">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="06B97555" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00A110ED" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Recommended Websites</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E4D">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCE19D1" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRPr="00EB3951" w:rsidRDefault="00AB5E4D" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A110ED">
+    </w:p>
+    <w:p w14:paraId="7429E6E4" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRPr="00AB5E4D" w:rsidRDefault="00AB5E4D" w:rsidP="00AB5E4D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5E4D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Additional resources at: </w:t>
-      </w:r>
+        <w:t>NBOME – NBOME Testing - FAQs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5E4D">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068BC014" w14:textId="7F57D612" w:rsidR="00AB5E4D" w:rsidRPr="00AB5E4D" w:rsidRDefault="00AB5E4D" w:rsidP="00AB5E4D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:anchor="why-cant-i-see-my-score-report-in-my-student-account" w:history="1">
+        <w:r w:rsidRPr="00AB5E4D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.nbome.org/frequently-asked-questions/#why-cant-i-see-my-score-report-in-my-student-account</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01B39D62" w14:textId="77777777" w:rsidR="00380174" w:rsidRPr="00EB3951" w:rsidRDefault="00380174" w:rsidP="00EB3951">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A9503C" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00EB3951" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4E93">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>USMLE – Resources for Residents and Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4E93">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B77C5FE" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00EB3951" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00A110ED">
+        <w:r w:rsidRPr="00BF4E93">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
+          <w:t>https://www.ama-assn.org/residents-students/usmle?matchtype=b&amp;network=g&amp;device=c&amp;adposition=1t2&amp;keyword=%2Busmle&amp;utm_effort=GG0001&amp;gclid=EAIaIQobChMIs9nX1fCH4wIVkIrICh07owwfEAAYAiAAEgIM2vD_BwE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A110ED">
+      <w:r w:rsidRPr="00BF4E93">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D6EE5C" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00EB3951" w:rsidRDefault="000E0504" w:rsidP="000E0504">
+    <w:p w14:paraId="6CF383F4" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00EB3951" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="105" w:hanging="105"/>
+        <w:ind w:left="864"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB3951">
+      <w:r w:rsidRPr="00BF4E93">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378306E8" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00EB3951" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
+    <w:p w14:paraId="551A0A05" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="00EB3951" w:rsidRDefault="000E0504" w:rsidP="00EB3951">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF4E93">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...59 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional resources at: </w:t>
+      </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00BF4E93">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://www.nbome.org/exams-assessments/comat/clinical-subjects/comat-obgyn/</w:t>
-[...150 lines deleted...]
-          </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF4E93">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00173002">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="0010437F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="20228170" w:rsidR="51CD49AB" w:rsidRPr="005F0ED4" w:rsidRDefault="00A50CB0" w:rsidP="005F0ED4">
+    <w:p w14:paraId="755D7DF6" w14:textId="77777777" w:rsidR="005A41A3" w:rsidRPr="00C40B5D" w:rsidRDefault="005A41A3" w:rsidP="005A41A3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235178079"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="4634DF0B" w14:textId="77777777" w:rsidR="005A41A3" w:rsidRDefault="005A41A3" w:rsidP="005F0ED4">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6C9B93" w14:textId="53B447D7" w:rsidR="51CD49AB" w:rsidRPr="005F0ED4" w:rsidRDefault="00A50CB0" w:rsidP="005F0ED4">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214365216"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235178080"/>
       <w:r w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">STUDENT </w:t>
       </w:r>
       <w:r w:rsidR="006E3822" w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>activity</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> LOGS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="6611D936" w14:textId="46BB92DC" w:rsidR="000E0504" w:rsidRDefault="000E0504" w:rsidP="009930FF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students are required to submit via D2L Dropbox an Activity Log by 11:59 pm on the last day of the rotation.</w:t>
       </w:r>
       <w:r w:rsidR="009930FF">
         <w:rPr>
@@ -7137,60 +7358,60 @@
     <w:p w14:paraId="7BD2FEF1" w14:textId="77777777" w:rsidR="000E0504" w:rsidRDefault="000E0504" w:rsidP="000E0504">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="420D79BC" w14:textId="77777777" w:rsidR="000E0504" w:rsidRPr="005F0ED4" w:rsidRDefault="000E0504" w:rsidP="005F0ED4">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214365217"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235178081"/>
       <w:r w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C42DABB" w14:textId="77777777" w:rsidR="00010C72" w:rsidRDefault="00010C72" w:rsidP="00010C72">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7343,150 +7564,150 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc214365218"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235178082"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc214365219"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235178083"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="0FD06828" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="009930FF" w:rsidRPr="00E1687B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009930FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending </w:t>
+        <w:t xml:space="preserve">Upon selecting the </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -7563,80 +7784,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc214365220"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235178084"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -7656,55 +7877,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214365221"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235178085"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7739,55 +7960,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214365222"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235178086"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="552401D6" w14:textId="77777777" w:rsidR="00CA0E4A" w:rsidRPr="00CA0E4A" w:rsidRDefault="00CA0E4A" w:rsidP="00CA0E4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA0E4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6167552B" w14:textId="77777777" w:rsidR="00CA0E4A" w:rsidRPr="00CA0E4A" w:rsidRDefault="00CA0E4A" w:rsidP="00CA0E4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7835,55 +8056,55 @@
       <w:r w:rsidRPr="00CA0E4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="4BD07E38" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214365223"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235178087"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -8255,128 +8476,525 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E7B612" w14:textId="77777777" w:rsidR="007E666F" w:rsidRDefault="007E666F" w:rsidP="007E666F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="495"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2940AD74" w14:textId="77777777" w:rsidR="007E666F" w:rsidRPr="0058515B" w:rsidRDefault="007E666F" w:rsidP="007E666F">
-[...14 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+    <w:p w14:paraId="18A83C2C" w14:textId="77777777" w:rsidR="00C36662" w:rsidRPr="0096296A" w:rsidRDefault="00C36662" w:rsidP="00C36662">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...23 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t>N/No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Grade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>granted,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>achieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>judged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>satisfactory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the department </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the student’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>didactic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09192626" w14:textId="77777777" w:rsidR="00C36662" w:rsidRPr="005D19C9" w:rsidRDefault="00C36662" w:rsidP="00C36662">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc222819256"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235178088"/>
+      <w:r w:rsidRPr="005D19C9">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>N Grade Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="24D94231" w14:textId="77777777" w:rsidR="00C36662" w:rsidRPr="00413294" w:rsidRDefault="00C36662" w:rsidP="00C36662">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D19C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413294">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214365224"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235178089"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="75511E35" w14:textId="77777777" w:rsidR="000E0504" w:rsidRDefault="000E0504" w:rsidP="000E0504">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8485,284 +9103,373 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C81F0C" w14:textId="77777777" w:rsidR="000E0504" w:rsidRDefault="000E0504" w:rsidP="000E0504">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="105"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that </w:t>
+        <w:t xml:space="preserve">Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
+        <w:t>creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214365225"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235178090"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="319488EA" w14:textId="196B37AA" w:rsidR="00FB594E" w:rsidRPr="00FB594E" w:rsidRDefault="00C11B04" w:rsidP="00FB594E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB594E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB594E" w:rsidRPr="00FB594E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A554343" w14:textId="77777777" w:rsidR="00FB594E" w:rsidRPr="00FB594E" w:rsidRDefault="00FB594E" w:rsidP="00FB594E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24023B68" w14:textId="77777777" w:rsidR="00FB594E" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB594E" w:rsidP="00FB594E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB594E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00FB594E">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
+    <w:p w14:paraId="0FF46409" w14:textId="77777777" w:rsidR="004F2246" w:rsidRPr="00C40B5D" w:rsidRDefault="004F2246" w:rsidP="004F2246">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214365226"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235178091"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B70FE69" w14:textId="02B538FC" w:rsidR="0000718A" w:rsidRPr="00092AC6" w:rsidRDefault="00092AC6" w:rsidP="00092AC6">
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="2DAE77D3" w14:textId="77777777" w:rsidR="004F2246" w:rsidRDefault="004F2246" w:rsidP="004F2246">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...24 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21C1CB4E" w14:textId="77777777" w:rsidR="00D60CDE" w:rsidRDefault="00D60CDE" w:rsidP="001D26A0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1937A93B" w14:textId="77777777" w:rsidR="004F2246" w:rsidRPr="000044D5" w:rsidRDefault="004F2246" w:rsidP="004F2246">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235178092"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="0763EC2B" w14:textId="77777777" w:rsidR="004F2246" w:rsidRPr="00EA7A22" w:rsidRDefault="004F2246" w:rsidP="004F2246">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="864"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="082D6A18" w14:textId="77777777" w:rsidR="009C540F" w:rsidRPr="00092AC6" w:rsidRDefault="009C540F" w:rsidP="00092AC6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="07FEE7EA" w:rsidR="006E1B5D" w:rsidRPr="00AE776E" w:rsidRDefault="00902AE6" w:rsidP="00AE776E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc235178093"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="42648A09" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">environments. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4187" w:rsidRPr="00C50401">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4187" w:rsidRPr="00C50401">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4187" w:rsidRPr="00C50401">
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
+        <w:t>supervision agreements and expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582E6479" w14:textId="07FEE7EA" w:rsidR="006E1B5D" w:rsidRPr="00AE776E" w:rsidRDefault="00902AE6" w:rsidP="00AE776E">
+    <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...70 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc214365228"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc235178094"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="4A7F431D" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
@@ -8795,208 +9502,202 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC13C6" w:rsidRPr="00462D39">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC13C6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214365229"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235178095"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214365230"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235178096"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="1E6A8462" w14:textId="77777777" w:rsidR="00CB7A4D" w:rsidRDefault="00E20D8B" w:rsidP="00CB7A4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
-[...4 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:r w:rsidR="00CB7A4D" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00B10B6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214365231"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235178097"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9096,105 +9797,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E4A2BD0" w14:textId="77777777" w:rsidR="00780E56" w:rsidRPr="00556A65" w:rsidRDefault="00780E56" w:rsidP="00780E56">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc214365232"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235178098"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5E7FA84C" w14:textId="77777777" w:rsidR="00780E56" w:rsidRPr="005F7800" w:rsidRDefault="00780E56" w:rsidP="00780E56">
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="5E7FA84C" w14:textId="3E687C0B" w:rsidR="00780E56" w:rsidRPr="00037669" w:rsidRDefault="00780E56" w:rsidP="00780E56">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">found here: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA43DB2" w14:textId="77777777" w:rsidR="00037669" w:rsidRPr="005F7800" w:rsidRDefault="00037669" w:rsidP="00037669">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00037669">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B659CE1" w14:textId="77777777" w:rsidR="00037669" w:rsidRPr="005F7800" w:rsidRDefault="00037669" w:rsidP="00780E56">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -9269,394 +9994,300 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214365233"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235178099"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...61 lines deleted...]
-        <w:ind w:left="432"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="06E20E8D" w14:textId="77777777" w:rsidR="00555458" w:rsidRPr="00A871DA" w:rsidRDefault="00555458" w:rsidP="00555458">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2954EE4C" w14:textId="77777777" w:rsidR="00555458" w:rsidRPr="00A871DA" w:rsidRDefault="00555458" w:rsidP="00555458">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="3A46A07E" w14:textId="77777777" w:rsidR="00555458" w:rsidRPr="00987E7B" w:rsidRDefault="00555458" w:rsidP="00555458">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="00C40B5D">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F160DC" w14:textId="77777777" w:rsidR="00205930" w:rsidRPr="00C40B5D" w:rsidRDefault="00205930" w:rsidP="00205930">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235178100"/>
+      <w:r w:rsidRPr="00205930">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="081DBA88" w14:textId="77777777" w:rsidR="00205930" w:rsidRPr="00C40B5D" w:rsidRDefault="00205930" w:rsidP="00205930">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...177 lines deleted...]
-        <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve">determined, the student may </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">be issued </w:t>
+        <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
       <w:hyperlink r:id="rId47">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
@@ -9998,76 +10629,84 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:footerReference w:type="first" r:id="rId48"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779666C" w14:textId="566A782B" w:rsidR="007D13F7" w:rsidRPr="005F0ED4" w:rsidRDefault="007D13F7" w:rsidP="005F0ED4">
+    <w:p w14:paraId="44759931" w14:textId="77777777" w:rsidR="00EF1E08" w:rsidRDefault="007D13F7" w:rsidP="005F0ED4">
       <w:pPr>
         <w:ind w:left="-720"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214365235"/>
+        <w:rPr>
+          <w:rStyle w:val="Level1HeaderChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235178101"/>
       <w:r w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="00AE776E" w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE776E" w:rsidRPr="005F0ED4">
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="48BAE1CF" w:rsidR="007D13F7" w:rsidRPr="005F0ED4" w:rsidRDefault="00AE776E" w:rsidP="005F0ED4">
+      <w:pPr>
+        <w:ind w:left="-720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0ED4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
@@ -10264,202 +10903,202 @@
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">” in up to one (1) </w:t>
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00F64F93">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Receives comments that indicate below expectations of </w:t>
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -10889,115 +11528,115 @@
           </w:tcPr>
           <w:p w14:paraId="26CAA786" w14:textId="456CD819" w:rsidR="00CB5C4A" w:rsidRPr="00892C35" w:rsidRDefault="00CB5C4A" w:rsidP="00CB5C4A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00892C35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submit via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A03E3D" w14:textId="77777777" w:rsidR="00CB5C4A" w:rsidRDefault="00CB5C4A" w:rsidP="00CB5C4A">
+          <w:p w14:paraId="36A03E3D" w14:textId="77777777" w:rsidR="00CB5C4A" w:rsidRDefault="00CB5C4A" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed, scanned, and uploaded to D2L. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C44DA9" w14:textId="77777777" w:rsidR="00CB5C4A" w:rsidRDefault="00CB5C4A" w:rsidP="00CB5C4A">
+          <w:p w14:paraId="21C44DA9" w14:textId="77777777" w:rsidR="00CB5C4A" w:rsidRDefault="00CB5C4A" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5C4A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5C4A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5C4A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE597C9" w14:textId="77777777" w:rsidR="007E666F" w:rsidRPr="00166DBA" w:rsidRDefault="00166DBA" w:rsidP="0058515B">
+          <w:p w14:paraId="3AE597C9" w14:textId="77777777" w:rsidR="007E666F" w:rsidRPr="00166DBA" w:rsidRDefault="00166DBA" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166DBA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00166DBA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11005,56 +11644,56 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00166DBA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
             <w:r w:rsidRPr="00166DBA">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47898EF4" w14:textId="5EEB0603" w:rsidR="00166DBA" w:rsidRPr="00166DBA" w:rsidRDefault="00166DBA" w:rsidP="0058515B">
+          <w:p w14:paraId="47898EF4" w14:textId="5EEB0603" w:rsidR="00166DBA" w:rsidRPr="00166DBA" w:rsidRDefault="00166DBA" w:rsidP="0037241E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166DBA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Two-week rotations- 11:59pm on the 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00166DBA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11134,61 +11773,50 @@
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA7F4B6" w14:textId="5A113D73" w:rsidR="00CB5C4A" w:rsidRPr="00892C35" w:rsidRDefault="00CB5C4A" w:rsidP="00CB5C4A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="7DF3E56B" w:rsidR="00892C35" w:rsidRDefault="00892C35" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00892C35" w:rsidSect="0014138A">
           <w:headerReference w:type="first" r:id="rId49"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
@@ -11466,55 +12094,55 @@
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00FF1A9A" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -11545,53 +12173,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="62AC92A3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="753F56D6" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -11620,86 +12248,86 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="501C95F4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3C86CBC2" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The student is progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -11736,53 +12364,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0A736D04" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2DFB4E7B" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -11818,53 +12446,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="65173ACF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="688F8C7F" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -11884,55 +12512,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -12008,55 +12636,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="6583677A" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="6583677A" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0037241E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="00892C35">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="00892C35">
@@ -16046,161 +16674,166 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3949680F" w14:textId="77777777" w:rsidR="00892C35" w:rsidRDefault="00892C35" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00892C35" w:rsidSect="0014138A">
       <w:headerReference w:type="first" r:id="rId51"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77080192" w14:textId="77777777" w:rsidR="001838D0" w:rsidRDefault="001838D0" w:rsidP="00E756E0">
+    <w:p w14:paraId="278851A3" w14:textId="77777777" w:rsidR="00AF1AC1" w:rsidRDefault="00AF1AC1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411C630C" w14:textId="77777777" w:rsidR="001838D0" w:rsidRDefault="001838D0" w:rsidP="00E756E0">
+    <w:p w14:paraId="1A9F89CA" w14:textId="77777777" w:rsidR="00AF1AC1" w:rsidRDefault="00AF1AC1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C5A6B7D" w14:textId="77777777" w:rsidR="001838D0" w:rsidRDefault="001838D0">
+    <w:p w14:paraId="4388357F" w14:textId="77777777" w:rsidR="00AF1AC1" w:rsidRDefault="00AF1AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4679602C" w14:textId="042360CD" w:rsidR="000F5163" w:rsidRPr="000F5163" w:rsidRDefault="00E17CCB" w:rsidP="000F5163">
+  <w:p w14:paraId="4679602C" w14:textId="10B4D217" w:rsidR="000F5163" w:rsidRPr="000F5163" w:rsidRDefault="00E17CCB" w:rsidP="000F5163">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00275559">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -16221,71 +16854,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A255ED2" w14:textId="77777777" w:rsidR="001838D0" w:rsidRDefault="001838D0" w:rsidP="00E756E0">
+    <w:p w14:paraId="1217365B" w14:textId="77777777" w:rsidR="00AF1AC1" w:rsidRDefault="00AF1AC1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BC1566E" w14:textId="77777777" w:rsidR="001838D0" w:rsidRDefault="001838D0" w:rsidP="00E756E0">
+    <w:p w14:paraId="7F7C6732" w14:textId="77777777" w:rsidR="00AF1AC1" w:rsidRDefault="00AF1AC1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5206826C" w14:textId="77777777" w:rsidR="001838D0" w:rsidRDefault="001838D0">
+    <w:p w14:paraId="4329ED3A" w14:textId="77777777" w:rsidR="00AF1AC1" w:rsidRDefault="00AF1AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="6EF2985D" w:rsidR="004A166C" w:rsidRDefault="005307C9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Reproductive Endocrine OSS 647</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -16427,163 +17060,50 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DF07DF"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16654,949 +17174,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...897 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17641,652 +17263,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...600 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E104B61"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0CAEEC24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18355,277 +17376,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18695,390 +17490,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC60748"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="011A7D90"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40780488"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15EA2D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19183,426 +17752,51 @@
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...374 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1A4D6B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5AF61EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19708,164 +17902,51 @@
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512117C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84B6D940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19934,163 +18015,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55AE30F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95403EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20195,2133 +18164,624 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7F2DAE"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67CF4E42"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3ACAA786"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C7F0F7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2FA05768"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="64047F3E"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1659" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99A60F68">
-[...100 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...262 lines deleted...]
-    <w:nsid w:val="652209F1"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...225 lines deleted...]
-    <w:tmpl w:val="126C2EB2"/>
+    <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7920" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8640" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9360" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...1025 lines deleted...]
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="1" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1569682951">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="2" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="922878718">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="3" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="4" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="5" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="6" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="7" w16cid:durableId="1166240392">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="8" w16cid:durableId="1038511452">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="9" w16cid:durableId="671563954">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="10" w16cid:durableId="918053516">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="706762523">
+  <w:num w:numId="11" w16cid:durableId="611136818">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="602808585">
-[...5 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="711810667">
+  <w:num w:numId="12" w16cid:durableId="1801260335">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1478650159">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="13" w16cid:durableId="1418594301">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1755130114">
-[...11 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1328441998">
+  <w:num w:numId="14" w16cid:durableId="179861061">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="453905796">
-[...89 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
+    <w:rsid w:val="0000037B"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="0000718A"/>
     <w:rsid w:val="00010C72"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="0001271F"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001745D"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00026F56"/>
+    <w:rsid w:val="0002738B"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
+    <w:rsid w:val="00037669"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="00052325"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
@@ -22355,124 +18815,128 @@
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B27BB"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E0504"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E1CD6"/>
+    <w:rsid w:val="000E4DBB"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F5163"/>
     <w:rsid w:val="000F591D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="00107C9A"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="00115653"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="001260FC"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001307F8"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001330B2"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
+    <w:rsid w:val="00135852"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001415E4"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
+    <w:rsid w:val="00156CFF"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166DBA"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="00170A91"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="00173002"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00174137"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="001838D0"/>
@@ -22507,51 +18971,54 @@
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B4854"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B63E7"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D26A0"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
+    <w:rsid w:val="001E0238"/>
+    <w:rsid w:val="001E0CE0"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E2AFB"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00201E3C"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205930"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
@@ -22586,293 +19053,309 @@
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
+    <w:rsid w:val="0027001C"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
+    <w:rsid w:val="00271D61"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
+    <w:rsid w:val="00275559"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="00285DED"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
+    <w:rsid w:val="00297F56"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E2B18"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002E7599"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00315F1D"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
+    <w:rsid w:val="003200F4"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003337F3"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00351A38"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="0036461B"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
+    <w:rsid w:val="0037241E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00377C60"/>
     <w:rsid w:val="00380174"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="0039316D"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B1067"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C359E"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C75E3"/>
     <w:rsid w:val="003C7964"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
+    <w:rsid w:val="003D274E"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="00412EC4"/>
+    <w:rsid w:val="00413099"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00416BC3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
+    <w:rsid w:val="004344CE"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="004354A8"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="00462D39"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="004834A8"/>
     <w:rsid w:val="00483F80"/>
@@ -22885,182 +19368,189 @@
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B11C6"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B3FF3"/>
     <w:rsid w:val="004B5947"/>
     <w:rsid w:val="004C1611"/>
+    <w:rsid w:val="004C18EB"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
+    <w:rsid w:val="004D2F10"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E07FE"/>
     <w:rsid w:val="004E16C1"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E3E4F"/>
     <w:rsid w:val="004E4187"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F2246"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="005307C9"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
+    <w:rsid w:val="00555458"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572CE9"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="005759DD"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="0058515B"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A41A3"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B0207"/>
+    <w:rsid w:val="005B0379"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005B7C23"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C124B"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C3B5F"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C498C"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D1DC6"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
@@ -23120,101 +19610,105 @@
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635772"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="00652ADA"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="00672EF2"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="0068448E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B4BB2"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
+    <w:rsid w:val="006C7C31"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
@@ -23238,50 +19732,51 @@
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00754D3D"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="007730CF"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00780E56"/>
     <w:rsid w:val="00782DCB"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="00791FE2"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
@@ -23300,74 +19795,77 @@
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D701A"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
+    <w:rsid w:val="007E1E3D"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E48AD"/>
     <w:rsid w:val="007E666F"/>
     <w:rsid w:val="007E6CF8"/>
+    <w:rsid w:val="007E6FDC"/>
     <w:rsid w:val="007E7478"/>
     <w:rsid w:val="007F073F"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
+    <w:rsid w:val="00810A7F"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00826382"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00835586"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
@@ -23390,87 +19888,91 @@
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
+    <w:rsid w:val="008873CE"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="00891D6B"/>
     <w:rsid w:val="00892C35"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00893DE0"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008B0DED"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
+    <w:rsid w:val="008C21CA"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E684C"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
@@ -23490,50 +19992,51 @@
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00914B11"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009165A6"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="009500FC"/>
     <w:rsid w:val="00951EB5"/>
+    <w:rsid w:val="00952478"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009708F3"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
@@ -23552,80 +20055,84 @@
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="009930FF"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
+    <w:rsid w:val="009B26FF"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C321C"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
+    <w:rsid w:val="009C540F"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E12DE"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
+    <w:rsid w:val="009F0035"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A110ED"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
@@ -23701,167 +20208,177 @@
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB31AE"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
+    <w:rsid w:val="00AB5E4D"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB7A6F"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE6E13"/>
     <w:rsid w:val="00AE776E"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
+    <w:rsid w:val="00AF07B5"/>
     <w:rsid w:val="00AF1100"/>
+    <w:rsid w:val="00AF1AC1"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05820"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
+    <w:rsid w:val="00B10B6E"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
+    <w:rsid w:val="00B17CBE"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B30193"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B46470"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
+    <w:rsid w:val="00B6182D"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B705A5"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72159"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B96EA8"/>
     <w:rsid w:val="00BA1085"/>
+    <w:rsid w:val="00BA1737"/>
     <w:rsid w:val="00BA1A7D"/>
+    <w:rsid w:val="00BA1DC9"/>
     <w:rsid w:val="00BA2541"/>
+    <w:rsid w:val="00BA2C1F"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4401"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7228"/>
     <w:rsid w:val="00BB764C"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
@@ -23901,111 +20418,115 @@
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34411"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
+    <w:rsid w:val="00C36662"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
+    <w:rsid w:val="00C87810"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E4A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA5628"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5C4A"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CB7A4D"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF6CA9"/>
@@ -24015,61 +20536,63 @@
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D032C1"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D12DE7"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D300A1"/>
+    <w:rsid w:val="00D3261E"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42AEE"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D44447"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D60CDE"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D7483D"/>
     <w:rsid w:val="00D75720"/>
@@ -24123,52 +20646,54 @@
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00DF75E2"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
+    <w:rsid w:val="00E02F0F"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E07023"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E12A60"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13729"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E17CCB"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E24EB5"/>
@@ -24194,223 +20719,237 @@
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E73002"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
+    <w:rsid w:val="00E751ED"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
+    <w:rsid w:val="00E84DC3"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA55C4"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3951"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
+    <w:rsid w:val="00EF1221"/>
     <w:rsid w:val="00EF1A72"/>
+    <w:rsid w:val="00EF1E08"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37169"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F4150A"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
+    <w:rsid w:val="00F45E90"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F72ECB"/>
+    <w:rsid w:val="00F7367E"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8354E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
+    <w:rsid w:val="00F978A4"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA392F"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
+    <w:rsid w:val="00FB594E"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
+    <w:rsid w:val="00FC398F"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC6AC6"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD36FC"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
+    <w:rsid w:val="00FE0890"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF1A9A"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5862"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
@@ -24684,50 +21223,51 @@
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
+    <w:rsid w:val="43F2F20B"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="444D7825"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="4525C9C9"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
@@ -30669,51 +27209,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyerbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20160015899" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20150056428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-assn.org/residents-students/usmle?matchtype=b&amp;network=g&amp;device=c&amp;adposition=1t2&amp;keyword=%2Busmle&amp;utm_effort=GG0001&amp;gclid=EAIaIQobChMIs9nX1fCH4wIVkIrICh07owwfEAAYAiAAEgIM2vD_BwE" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbome.org/exams-assessments/comat/clinical-subjects/comat-obgyn/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20120069153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02144601$&amp;XPATH=/PG(0)&amp;EPUB=Y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyerbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20160015899" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbome.org/frequently-asked-questions/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20150056428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02144601$&amp;XPATH=/PG(0)&amp;EPUB=Y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-assn.org/residents-students/usmle?matchtype=b&amp;network=g&amp;device=c&amp;adposition=1t2&amp;keyword=%2Busmle&amp;utm_effort=GG0001&amp;gclid=EAIaIQobChMIs9nX1fCH4wIVkIrICh07owwfEAAYAiAAEgIM2vD_BwE" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30984,115 +27524,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...63 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -31319,107 +27796,198 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{095D5745-B199-42CA-84E1-EEE553EA7213}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...13 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00D4C994-9092-4A9D-9C42-8CE2BB07CB7E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>30470</Characters>
+  <Pages>17</Pages>
+  <Words>5444</Words>
+  <Characters>31036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>923</Lines>
-  <Paragraphs>408</Paragraphs>
+  <Lines>258</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35131</CharactersWithSpaces>
+  <CharactersWithSpaces>36408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>126400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>