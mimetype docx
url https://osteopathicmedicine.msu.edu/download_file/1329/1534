--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -74,51 +74,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -265,86 +265,105 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3208A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="00100062" w:rsidRPr="00A3208A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ELECTIVE ROTATION SYLLABUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6EF6A1" w14:textId="61B410E4" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00E05020" w:rsidP="00B611BC">
+    <w:p w14:paraId="7A6EF6A1" w14:textId="61B410E4" w:rsidR="00100062" w:rsidRDefault="00E05020" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OSTEOPATHIC SURGICAL SPECIALTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF86A50" w14:textId="364E0FC8" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00E05020" w:rsidP="00B611BC">
+    <w:p w14:paraId="0BFD5CF6" w14:textId="77777777" w:rsidR="00AE64E9" w:rsidRPr="001613D1" w:rsidRDefault="00AE64E9" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF86A50" w14:textId="4AFA945F" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00E05020" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>W. Britt Zimmerman</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE64E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, D.O.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00607579" w14:textId="725BB815" w:rsidR="00100062" w:rsidRDefault="000167B9" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60038287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="26CADFD4" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00E05020" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -430,112 +449,100 @@
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00066639">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>mullin12@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="269FA85D" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="11635048">
+    <w:p w14:paraId="44DFD73D" w14:textId="54090EF9" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="23DC65EC" w:rsidRPr="11635048">
+      <w:r w:rsidR="00217DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E05020" w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="7B12B315" w:rsidRPr="11635048">
+      <w:r w:rsidR="00217DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>7</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -680,51 +687,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64A7157A" w14:textId="77777777" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25F2D5F5" w14:textId="77777777" w:rsidR="006669A0" w:rsidRPr="00C40B5D" w:rsidRDefault="006669A0" w:rsidP="006669A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35EF0043" w14:textId="77777777" w:rsidR="00940C98" w:rsidRDefault="00E405FF" w:rsidP="60038287">
+    <w:p w14:paraId="35EF0043" w14:textId="0CA6394E" w:rsidR="00940C98" w:rsidRDefault="00E405FF" w:rsidP="60038287">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006669A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -748,2539 +755,2630 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006669A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006669A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1EBBC314" w:rsidRPr="006669A0">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91247" w:rsidRPr="006669A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006669A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+      <w:r w:rsidR="1EBBC314" w:rsidRPr="006669A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDB98D0" w14:textId="77777777" w:rsidR="00940C98" w:rsidRDefault="00940C98" w:rsidP="60038287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="2CE9C948" w:rsidR="0066214A" w:rsidRPr="006669A0" w:rsidRDefault="00E405FF" w:rsidP="60038287">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006669A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="006669A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA966E4" w14:textId="77777777" w:rsidR="00177F58" w:rsidRDefault="00177F58" w:rsidP="00F16B62">
+    <w:p w14:paraId="57649B59" w14:textId="77777777" w:rsidR="00177F58" w:rsidRDefault="00177F58" w:rsidP="0062620D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752C58C2" w14:textId="36DD0063" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="44"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5217A440" w14:textId="4A1517AA" w:rsidR="006669A0" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="4CDC08E9" w14:textId="5E96D0E9" w:rsidR="00A747BC" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214365427" w:history="1">
-        <w:r w:rsidR="006669A0" w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178202" w:history="1">
+        <w:r w:rsidR="00A747BC" w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="006669A0">
+        <w:r w:rsidR="00A747BC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006669A0">
+        <w:r w:rsidR="00A747BC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006669A0">
+        <w:r w:rsidR="00A747BC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365427 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178202 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006669A0">
+        <w:r w:rsidR="00A747BC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006669A0">
+        <w:r w:rsidR="00A747BC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006669A0">
+        <w:r w:rsidR="00A747BC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="006669A0">
+        <w:r w:rsidR="00A747BC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70050097" w14:textId="5AFD1A43" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="304EAE82" w14:textId="622E40D1" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365428" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178203" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365428 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178203 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AF49CCA" w14:textId="0EA00B34" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="55897F3A" w14:textId="053643B9" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365429" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178204" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365429 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178204 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="652FB5A4" w14:textId="4087D3A8" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="16E2B149" w14:textId="1C4EE97E" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365430" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178205" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365430 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178205 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7258409F" w14:textId="3AA940C3" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="11B7EF80" w14:textId="78AD3AA9" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365431" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178206" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365431 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178206 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EB4111E" w14:textId="1B46906D" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="586BBAE5" w14:textId="10E8FF55" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365432" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178207" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365432 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178207 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D018165" w14:textId="6E268F56" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="37EDC247" w14:textId="49CBD1F5" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365433" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178208" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365433 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178208 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3742E487" w14:textId="328EE5DF" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178209" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>GOALS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178209 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C45D481" w14:textId="653D1F07" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178210" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178210 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DCDBCD5" w14:textId="3A87D2B8" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="3DF61AF3" w14:textId="42AA0709" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365434" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178211" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS</w:t>
+          <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365434 \h </w:instrText>
-[...124 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365436 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178211 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3910BD99" w14:textId="3E454471" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="2574BE10" w14:textId="1F5CAD8A" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365437" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178212" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REFERENCES</w:t>
+          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365437 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178212 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5246687A" w14:textId="1F6DA1FE" w:rsidR="006669A0" w:rsidRDefault="006669A0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0AAC20DE" w14:textId="0CD05A30" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365438" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178213" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REQUIRED STUDY RESOURCES</w:t>
+          <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365438 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178213 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7222FE9D" w14:textId="0639D591" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="087588D8" w14:textId="6D1C62BF" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365439" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178214" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178214 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="200F6FAE" w14:textId="62CFFB00" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178215" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365439 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178215 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="438EB543" w14:textId="621C3A33" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="0B3C3C4F" w14:textId="3F4C9EE5" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365440" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178216" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365440 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178216 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54CC984A" w14:textId="27D7DE2E" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="20E24ADD" w14:textId="23211D68" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365441" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178217" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365441 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178217 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47FB3DA0" w14:textId="6D240278" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="245EC18D" w14:textId="52F4F021" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365442" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178218" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365442 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178218 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6233F9B7" w14:textId="1CD57F39" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178219" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+          </w:rPr>
+          <w:t>MID ROTATION FEEDBACK FORM </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178219 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EFFC3DC" w14:textId="1FEF70E2" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178220" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:caps/>
+          </w:rPr>
+          <w:t>STUDENT ACTIVITY LOG </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178220 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C780ECD" w14:textId="2646BA52" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="3509BBB8" w14:textId="4D81D997" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365443" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178221" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:caps/>
           </w:rPr>
-          <w:t>MID ROTATION FEEDBACK FORM </w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365443 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178221 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74DC829F" w14:textId="3976B645" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="517351CB" w14:textId="5DE707F3" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365444" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178222" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:caps/>
           </w:rPr>
-          <w:t>STUDENT ACTIVITY LOG </w:t>
+          <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365444 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178222 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A8BF7C9" w14:textId="63BE3D67" w:rsidR="006669A0" w:rsidRDefault="006669A0">
-[...61 lines deleted...]
-    <w:p w14:paraId="76ADB4C1" w14:textId="5C32576B" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="5015AB51" w14:textId="53251AF6" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365446" w:history="1">
-[...61 lines deleted...]
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178223" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365447 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178223 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A712772" w14:textId="276E66E6" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+    <w:p w14:paraId="6A5A22B5" w14:textId="711D2DDB" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365448" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178224" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365448 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178224 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12032113" w14:textId="6800B2D0" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="1EF26341" w14:textId="3280C8D6" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365449" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178225" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365449 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178225 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D18A0FC" w14:textId="7E748411" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="53D684DC" w14:textId="154FCD01" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365450" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178226" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365450 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178226 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54E4972C" w14:textId="134A8E2A" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="67B3DA5D" w14:textId="744A8305" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365451" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178227" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365451 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178227 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60885297" w14:textId="1CD34805" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="79CD17F2" w14:textId="04D5EE65" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365452" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178228" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365452 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178228 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68D5625D" w14:textId="39FD8276" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="4C1C89E9" w14:textId="66DDE58E" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365453" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178229" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="0068127F">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365453 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178229 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D2B7F1F" w14:textId="75A993D0" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="7DE3982B" w14:textId="7C36A8CA" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365454" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178230" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Clerkship Illness Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178230 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F519260" w14:textId="1B650F59" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178231" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365454 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178231 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17691DF5" w14:textId="21E6F16A" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178232" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178232 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68B8B355" w14:textId="0C74DCB8" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="36AEF282" w14:textId="22BEAF05" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365455" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178233" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365455 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178233 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10C4B360" w14:textId="4F6A5CDA" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="709A2909" w14:textId="0F58CD04" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365456" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178234" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365456 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178234 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65222823" w14:textId="5AE085BC" w:rsidR="006669A0" w:rsidRDefault="006669A0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="652526DE" w14:textId="76147C01" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365457" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178235" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365457 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178235 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A6AC4BE" w14:textId="2447DC72" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
-[...60 lines deleted...]
-    <w:p w14:paraId="1D0A9ACC" w14:textId="21F80048" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="5D51025D" w14:textId="38660215" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365459" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178236" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365459 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178236 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AE13B8F" w14:textId="5FA17F59" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="07D4A353" w14:textId="62C7BFE1" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365460" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178237" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365460 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DB6A04F" w14:textId="1B8266B5" w:rsidR="006669A0" w:rsidRDefault="006669A0">
+    <w:p w14:paraId="038A4C19" w14:textId="6FCCDC82" w:rsidR="00A747BC" w:rsidRDefault="00A747BC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365461" w:history="1">
-        <w:r w:rsidRPr="0068127F">
+      <w:hyperlink w:anchor="_Toc235178238" w:history="1">
+        <w:r w:rsidRPr="00966EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365461 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="1230DBDB" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
-[...54 lines deleted...]
-    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="6B95FD3F" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3E7BAB2E" w14:textId="77777777" w:rsidR="00346A1F" w:rsidRDefault="00346A1F" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07627938" w14:textId="77777777" w:rsidR="007E12FF" w:rsidRPr="007E12FF" w:rsidRDefault="007E12FF" w:rsidP="007E12FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E12FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rotation Requirements </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9990" w:type="dxa"/>
         <w:tblInd w:w="-188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2270"/>
-        <w:gridCol w:w="5650"/>
-        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="5110"/>
+        <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="0005EA79" w14:textId="57FBAC6A" w:rsidTr="00D56DE0">
+      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="0005EA79" w14:textId="57FBAC6A" w:rsidTr="0062620D">
         <w:trPr>
-          <w:trHeight w:val="786"/>
+          <w:trHeight w:val="1227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67D10673" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>REQUIREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5650" w:type="dxa"/>
+            <w:tcW w:w="5110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58F150F4" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3289,297 +3387,377 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3CBB7F0D" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D125604" w14:textId="22773DE6" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="002B6225" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="4CDE297C" w14:textId="6AFAAD73" w:rsidTr="00D56DE0">
+      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="4CDE297C" w14:textId="6AFAAD73" w:rsidTr="0062620D">
         <w:trPr>
           <w:trHeight w:val="2595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E00C1C6" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5650" w:type="dxa"/>
+            <w:tcW w:w="5110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E16D45F" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DDCF822" w14:textId="3337429B" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="002B6225" w:rsidP="002B6225">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="53C5C235" w14:textId="698BF237" w:rsidTr="00D56DE0">
+      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="53C5C235" w14:textId="698BF237" w:rsidTr="0062620D">
         <w:trPr>
           <w:trHeight w:val="2244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01EA6653" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5650" w:type="dxa"/>
+            <w:tcW w:w="5110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18641D53" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="007E12FF">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E12FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38D827F5" w14:textId="6A02FDE3" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="002B6225" w:rsidP="002B6225">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="73417DA8" w14:textId="1AA2CBEA" w:rsidTr="00D56DE0">
+      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="73417DA8" w14:textId="1AA2CBEA" w:rsidTr="0062620D">
         <w:trPr>
           <w:trHeight w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64B85FEA" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3592,260 +3770,280 @@
               <w:t>Mid Rotation Form  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10448D18" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5650" w:type="dxa"/>
+            <w:tcW w:w="5110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30E59994" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72757FF6" w14:textId="0FD2D58B" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="002B6225" w:rsidP="002B6225">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="135CCBA5" w14:textId="7565D35C" w:rsidTr="00D56DE0">
+      <w:tr w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w14:paraId="135CCBA5" w14:textId="7565D35C" w:rsidTr="0062620D">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="305E9964" w14:textId="493873C1" w:rsidR="00D56DE0" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Activity Log</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16E2D912" w14:textId="77777777" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5650" w:type="dxa"/>
+            <w:tcW w:w="5110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AE4369" w14:textId="219EF7CB" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="00D56DE0" w:rsidP="007E12FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E12FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E6A6A7B" w14:textId="2656F470" w:rsidR="00D56DE0" w:rsidRPr="007E12FF" w:rsidRDefault="002B6225" w:rsidP="002B6225">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4EAF7907" w14:textId="77777777" w:rsidR="00493C95" w:rsidRDefault="00493C95" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19FCB510" w14:textId="77777777" w:rsidR="00493C95" w:rsidRDefault="00493C95" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="3CC2D89C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214365427"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235178202"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7B040C88" w14:textId="65B78293" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="11635048">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="15926CE6" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced </w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anesthesiology clerkship is to provide the student with an overview of the clinical specialty</w:t>
       </w:r>
       <w:r w:rsidR="00BF104B" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3853,491 +4051,434 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6561A93A" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA5FE98" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
+    <w:p w14:paraId="6EA5FE98" w14:textId="2F8BC059" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="0062620D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F2D097" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7124F5F7" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
+    <w:p w14:paraId="73FF1F7D" w14:textId="4AFBB18F" w:rsidR="00E05020" w:rsidRPr="0062620D" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FF1F7D" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
+    <w:p w14:paraId="354A10B4" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31FD0289" w14:textId="193058F1" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
+    <w:p w14:paraId="52571AB5" w14:textId="1DFBDFF7" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...48 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00BF104B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As you progress through the rotation, you </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF104B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BF104B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C61E46B" w14:textId="77777777" w:rsidR="007E12FF" w:rsidRPr="00C40B5D" w:rsidRDefault="007E12FF" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC75D6F" w14:textId="4CC45713" w:rsidR="007720C1" w:rsidRDefault="009F5EEE" w:rsidP="00E03669">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214365428"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235178203"/>
       <w:r>
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0D001724" w14:textId="77777777" w:rsidR="00CB45B6" w:rsidRDefault="00CB45B6" w:rsidP="00047C22">
+    <w:p w14:paraId="412530ED" w14:textId="77777777" w:rsidR="006B524D" w:rsidRPr="00C40B5D" w:rsidRDefault="006B524D" w:rsidP="006B524D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235178204"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc173351338"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="548EEBF0" w14:textId="77777777" w:rsidR="006B524D" w:rsidRPr="00C40B5D" w:rsidRDefault="006B524D" w:rsidP="006B524D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="104"/>
+          <w:numId w:val="105"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="5CB6AECA" w14:textId="77777777" w:rsidR="00CB45B6" w:rsidRDefault="00CB45B6" w:rsidP="00CB45B6">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518D9F4D" w14:textId="77777777" w:rsidR="006B524D" w:rsidRDefault="006B524D" w:rsidP="00CB45B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc173351338"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc214365430"/>
+    </w:p>
+    <w:p w14:paraId="5CB6AECA" w14:textId="26637BB5" w:rsidR="00CB45B6" w:rsidRDefault="00CB45B6" w:rsidP="00CB45B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235178205"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Required Prerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="675C74B1" w14:textId="77777777" w:rsidR="00CB45B6" w:rsidRDefault="00CB45B6" w:rsidP="00A94D87">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="105"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BA544A" w14:textId="77777777" w:rsidR="00E03669" w:rsidRDefault="00E03669" w:rsidP="20BEAD6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="483431B2" w14:textId="6EB48724" w:rsidR="00AE597A" w:rsidRPr="00AE597A" w:rsidDel="00804AD4" w:rsidRDefault="00AE597A" w:rsidP="00047C22">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214365431"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235178206"/>
       <w:r w:rsidRPr="31C3AFC4">
         <w:t>Course Confirmation and Enrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="37EFB734" w14:textId="77777777" w:rsidR="008E1A8D" w:rsidRPr="008E1A8D" w:rsidRDefault="008E1A8D" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02541DC9" w14:textId="77777777" w:rsidR="008E1A8D" w:rsidRPr="008E1A8D" w:rsidRDefault="008E1A8D" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008E1A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E1A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70075DF7" w14:textId="77777777" w:rsidR="008E1A8D" w:rsidRPr="008E1A8D" w:rsidRDefault="008E1A8D" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="008E1A8D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4347,51 +4488,65 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E1A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65ACC48B" w14:textId="77777777" w:rsidR="008E1A8D" w:rsidRPr="008E1A8D" w:rsidRDefault="008E1A8D" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E1A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E1A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FFCE3FC" w14:textId="77777777" w:rsidR="008E1A8D" w:rsidRPr="008E1A8D" w:rsidRDefault="008E1A8D" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C30C12" w14:textId="181FF068" w:rsidR="008E1A8D" w:rsidRPr="008E1A8D" w:rsidRDefault="008E1A8D" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -4471,93 +4626,75 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234CD0FB" w14:textId="6999E19C" w:rsidR="20BEAD6F" w:rsidRDefault="20BEAD6F" w:rsidP="20BEAD6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="2E5BE762" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="008C56FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214365432"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235178207"/>
       <w:r>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="47209B19" w14:textId="32A3F719" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="11635048">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="47209B19" w14:textId="44FA53FA" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="11635048">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">This Elective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="6835C179" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced </w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anesthesiology clerkship is to provide the student with an overview of the clinical specialty</w:t>
       </w:r>
       <w:r w:rsidR="00F31467" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4620,51 +4757,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A4D0D5" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in anesthesiology, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in anesthesiology, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08EC7D15" w14:textId="77777777" w:rsidR="00E05020" w:rsidRDefault="00E05020" w:rsidP="00E05020">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4722,365 +4879,357 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214365433"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235178208"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00346A1F" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214365434"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235178209"/>
       <w:r w:rsidRPr="00346A1F">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="312CC8B0" w14:textId="0E8200CB" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Observe and participate in </w:t>
       </w:r>
       <w:r w:rsidR="2F698DA7" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>peri anesthesia care.</w:t>
       </w:r>
       <w:r w:rsidR="00BF104B" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1BDD35" w14:textId="44FAFA52" w:rsidR="00311D56" w:rsidRDefault="0123FB82" w:rsidP="00161AAA">
+    <w:p w14:paraId="1E1BDD35" w14:textId="44FAFA52" w:rsidR="00311D56" w:rsidRDefault="0123FB82" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1656"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Preop evaluation </w:t>
       </w:r>
       <w:r w:rsidR="392F10E8" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> medical history/physical osteopathic exam</w:t>
       </w:r>
       <w:r w:rsidR="3F39F65E" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/ history of surgeries and anesthesia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0208DB" w14:textId="75B2F828" w:rsidR="00311D56" w:rsidRDefault="270D185F" w:rsidP="11635048">
+    <w:p w14:paraId="2E0208DB" w14:textId="75B2F828" w:rsidR="00311D56" w:rsidRDefault="270D185F" w:rsidP="008E457A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00311D56" w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="4450502F" w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evelopment of anesthesia plans/options.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3B873D" w14:textId="3ED60E1A" w:rsidR="4450502F" w:rsidRDefault="4450502F" w:rsidP="008E457A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE64E9" w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Post-Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Care: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722FA5DE" w14:textId="434AF76E" w:rsidR="007C0BDC" w:rsidRPr="007E647B" w:rsidRDefault="007C0BDC" w:rsidP="008E457A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="110"/>
+        </w:numPr>
+        <w:ind w:left="2376"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional anesthesia options (covered more specifically below) and acute vs chronic pain </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B07FBA1" w14:textId="524A1461" w:rsidR="007C0BDC" w:rsidRPr="007E647B" w:rsidRDefault="00AE64E9" w:rsidP="008E457A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="110"/>
+        </w:numPr>
+        <w:ind w:left="2376"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Non-opioid</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0BDC" w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anesthesia options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B484DF" w14:textId="44384392" w:rsidR="007C0BDC" w:rsidRPr="007E647B" w:rsidRDefault="007C0BDC" w:rsidP="008E457A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="110"/>
+        </w:numPr>
+        <w:ind w:left="2376"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post op </w:t>
+      </w:r>
+      <w:r w:rsidR="01561A3B" w:rsidRPr="05CAA2C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nausea/vomiting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prevention.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E647B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031ED8CD" w14:textId="174BD84C" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="baseline"/>
-[...182 lines deleted...]
-        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F1A81CB" w14:textId="5D12DF5F" w:rsidR="00311D56" w:rsidRDefault="7AE675CA" w:rsidP="11635048">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -5088,344 +5237,212 @@
         </w:rPr>
         <w:t xml:space="preserve">      2.</w:t>
       </w:r>
       <w:r w:rsidR="00311D56">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00311D56" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Int</w:t>
       </w:r>
       <w:r w:rsidR="51134B77" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>raoperative Anesthesia Care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BBDD2D" w14:textId="6FA2E4B2" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="00161AAA">
+    <w:p w14:paraId="33BBDD2D" w14:textId="6FA2E4B2" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="007E647B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Airway Management: You will be expected to perform or assist:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1030238E" w14:textId="186DC20D" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="00161AAA">
+    <w:p w14:paraId="1030238E" w14:textId="181159DB" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="103"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1656"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Oral endotracheal Intubation </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14A49E38" w14:textId="642C8179" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="00161AAA">
+        <w:t>Oral endotracheal Intubation</w:t>
+      </w:r>
+      <w:r w:rsidR="007E647B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: MAC x2, Miller X2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC9A3D5" w14:textId="4B7A1434" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="103"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1656"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>MAC blade x2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5704B464" w14:textId="3B5DF38A" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="00161AAA">
+        <w:t>LMA intubation x 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179188DF" w14:textId="56D1C6A4" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="103"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1656"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Miller Blade x2</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Glidescope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>LMA intubation x 2 </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="4EF1B3B8" w14:textId="73FD2063" w:rsidR="00311D56" w:rsidRDefault="75F1DD79" w:rsidP="11635048">
+        <w:t xml:space="preserve"> x1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308AD385" w14:textId="3BCF76A7" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="11635048">
-[...45 lines deleted...]
-    <w:p w14:paraId="56F2001E" w14:textId="5AF90860" w:rsidR="00311D56" w:rsidRPr="00AB51B6" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
+    </w:p>
+    <w:p w14:paraId="56F2001E" w14:textId="38728594" w:rsidR="00311D56" w:rsidRPr="00AB51B6" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="101"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B1D2C0D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interact with members of the team, patient care units and ambulatory clinic personnel in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5257DF26" w:rsidRPr="7B1D2C0D">
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="7B1D2C0D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="5257DF26" w:rsidRPr="7B1D2C0D">
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B1D2C0D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>a respectful, responsible, and professional manner</w:t>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
       </w:r>
       <w:r w:rsidR="00BF104B" w:rsidRPr="7B1D2C0D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606A14AE" w14:textId="77777777" w:rsidR="00AB51B6" w:rsidRPr="00AB51B6" w:rsidRDefault="00AB51B6" w:rsidP="00AB51B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26A70CB0" w14:textId="7F4A43F1" w:rsidR="2709B489" w:rsidRDefault="2709B489" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -5468,55 +5485,55 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00346A1F" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214365435"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235178210"/>
       <w:r w:rsidRPr="00346A1F">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1E8C5EFC" w14:textId="2F872B15" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="00481735">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pre-Anesthesia History and Physical Examination.</w:t>
       </w:r>
       <w:r>
@@ -5682,81 +5699,81 @@
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpret pre-operative data, including laboratory, ECG and X-ray </w:t>
       </w:r>
       <w:r w:rsidR="00BE0A34" w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>findings.</w:t>
       </w:r>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782F8270" w14:textId="1622CFAF" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
+    <w:p w14:paraId="782F8270" w14:textId="65BCE94C" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explain the need for and how to obtain an informed </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE0A34" w:rsidRPr="00311D56">
+        <w:t xml:space="preserve">Explain the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E647B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>consent.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00311D56">
+        <w:t xml:space="preserve">importance of informed consent and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>implications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51ABF181" w14:textId="1E12B740" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient health and co-morbidities for planned surgical </w:t>
       </w:r>
       <w:r w:rsidR="00BE0A34" w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5893,124 +5910,115 @@
     <w:p w14:paraId="2924116B" w14:textId="5486D579" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="570"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Basics of Anesthesiology/Machine/Monitoring</w:t>
       </w:r>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BD0405" w14:textId="6644896E" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
+    <w:p w14:paraId="5B677F0C" w14:textId="61D34E68" w:rsidR="31C3AFC4" w:rsidRPr="008E457A" w:rsidRDefault="00311D56" w:rsidP="008E457A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="570"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31C3AFC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete an anesthesia machine preoperative check. Critical elements of this check include knowledge of the proper utilization of nitrous oxide, oxygen, gas metering and flow, use of a semi-closed circle absorber system, vaporizer function, and the basics of intraoperative ventilator use</w:t>
       </w:r>
       <w:r w:rsidR="00BF104B" w:rsidRPr="31C3AFC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="31C3AFC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the safety features of the anesthesia machine and all applicable monitors. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="59501EF6" w14:textId="77777777" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C0B9D3" w14:textId="77777777" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="570"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SPECIFIC LEARNING OBJECTIVES</w:t>
       </w:r>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A5DA87" w14:textId="77777777" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00235C64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="576"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Observe an anesthetic machine preoperative safety check and have basic knowledge of: </w:t>
       </w:r>
@@ -6314,124 +6322,128 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="100"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="936"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">List of anesthetic drug classes: </w:t>
       </w:r>
       <w:r w:rsidR="6D76BA6F" w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Familiarize Drug Classes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBD86B9" w14:textId="35997FC2" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="00161AAA">
+    <w:p w14:paraId="1CBD86B9" w14:textId="35997FC2" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IV/Gas</w:t>
       </w:r>
       <w:r w:rsidR="00AB51B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anesthesia (ex: Propofol vs Sevoflurane)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737BEA98" w14:textId="4EB1B003" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="00161AAA">
+    <w:p w14:paraId="737BEA98" w14:textId="4EB1B003" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Opioids</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0479AA00" w14:textId="7FDB2E3E" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="00161AAA">
+    <w:p w14:paraId="0479AA00" w14:textId="7FDB2E3E" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Local Anesthetics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8A5BF8" w14:textId="0F0C9205" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="00161AAA">
+    <w:p w14:paraId="6C8A5BF8" w14:textId="0F0C9205" w:rsidR="62B4C692" w:rsidRDefault="62B4C692" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Neuromuscular Blocking Agents and Reversal Agents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2975BAFC" w14:textId="77777777" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
@@ -6456,333 +6468,370 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Airway Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027FFA72" w14:textId="77777777" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="570"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify and/or describe anatomic considerations of the airway, conditions that may compromise that airway, and airway management under mask, oral pharyngeal, nasal pharyngeal, and endotracheal tube placement. Demonstrate familiarity with common complications and treatment of aspiration as well as indications for postoperative extubation. </w:t>
+        <w:t xml:space="preserve">Identify and/or describe anatomic considerations of the airway, conditions that may compromise that airway, and airway management under mask, oral pharyngeal, nasal pharyngeal, and endotracheal tube placement. Demonstrate familiarity with common complications and treatment of aspiration as well as indications for postoperative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00311D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>extubation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00311D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8D409C" w14:textId="77777777" w:rsidR="00A265B9" w:rsidRPr="00311D56" w:rsidRDefault="00A265B9" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="570"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B797D2" w14:textId="77777777" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="570"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SPECIFIC LEARNING OBJECTIVES</w:t>
       </w:r>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584813CE" w14:textId="031CDE59" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
+    <w:p w14:paraId="584813CE" w14:textId="031CDE59" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="936"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify/describe all anatomical and physiological considerations of the airway including classification i.e., Mallampati </w:t>
       </w:r>
       <w:r w:rsidR="00BE0A34" w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>score.</w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067FCA94" w14:textId="5FB7234F" w:rsidR="002B3140" w:rsidRDefault="002B3140" w:rsidP="00161AAA">
+    <w:p w14:paraId="067FCA94" w14:textId="5FB7234F" w:rsidR="002B3140" w:rsidRDefault="002B3140" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="936"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Conditions that may compromise that airway.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEAD408" w14:textId="3B9DE8CC" w:rsidR="00311D56" w:rsidRPr="002B3140" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
+    <w:p w14:paraId="2AEAD408" w14:textId="3B9DE8CC" w:rsidR="00311D56" w:rsidRPr="002B3140" w:rsidRDefault="00311D56" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="936"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate appropriate airway management techniques utilizing: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD50C8D" w14:textId="0303500A" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="6DDB1CF3" w:rsidP="00161AAA">
+    <w:p w14:paraId="0DD50C8D" w14:textId="2E6A0145" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="007C0BDC" w:rsidP="008E457A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="11635048">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00311D56" w:rsidRPr="11635048">
+        <w:t xml:space="preserve">Oral endotracheal intubation using: MA x 2, Miller </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ask and bag </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="414F484D" w14:textId="4A17132C" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="54053820" w:rsidP="00161AAA">
+        <w:t>x2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414F484D" w14:textId="376EB291" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="007C0BDC" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="11635048">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="19958BF7" w14:textId="5C4B7A5B" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="3F538AA0" w:rsidP="00161AAA">
+        <w:t>LMA Intubations x2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19958BF7" w14:textId="5572D98E" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="007C0BDC" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="11635048">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00311D56" w:rsidRPr="11635048">
+        <w:t>Glidescope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>asopharyngeal airway  </w:t>
+        <w:t xml:space="preserve"> x1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19273BFA" w14:textId="5715E4A2" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="5B9B006F" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00311D56" w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ndotracheal tube </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1134B6F9" w14:textId="0A85A256" w:rsidR="00311D56" w:rsidRPr="00F937DB" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
+    <w:p w14:paraId="1134B6F9" w14:textId="0A85A256" w:rsidR="00311D56" w:rsidRPr="00F937DB" w:rsidRDefault="00311D56" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="936"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F937DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrate familiarity with common airway complications as well as treatment for pulmonary aspiration/pulmonary aspiration </w:t>
       </w:r>
       <w:r w:rsidR="007F0C29" w:rsidRPr="00F937DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pneumonitis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F937DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5C1712" w14:textId="73F07E02" w:rsidR="00311D56" w:rsidRPr="00F937DB" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
+    <w:p w14:paraId="2E5C1712" w14:textId="73F07E02" w:rsidR="00311D56" w:rsidRPr="00F937DB" w:rsidRDefault="00311D56" w:rsidP="008E457A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="936"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F937DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Know the indications for post-operative </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Know the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F937DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>indications</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F937DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for post-operative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BE0A34" w:rsidRPr="00F937DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>extubation.</w:t>
+        <w:t>extubation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BE0A34" w:rsidRPr="00F937DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F937DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEDD240" w14:textId="77777777" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -6801,98 +6850,80 @@
     <w:p w14:paraId="4052D229" w14:textId="202614A8" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00464761">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Regional Anesthesia</w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44555206" w14:textId="1AEB9C07" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="547797C0" w:rsidP="11635048">
+    <w:p w14:paraId="44555206" w14:textId="74585800" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="547797C0" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00311D56">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00311D56" w:rsidRPr="11635048">
+      <w:r w:rsidR="007E647B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="786964CC" w:rsidRPr="11635048">
+        <w:t>Know common regional anesthesia techniques, upper/lower extremities and abdominal.</w:t>
+      </w:r>
+      <w:r w:rsidR="7CAF90ED" w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">pidural </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568E0A34" w14:textId="1213D67D" w:rsidR="47858ECB" w:rsidRDefault="47858ECB" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a. Know anatomical differences</w:t>
       </w:r>
       <w:r w:rsidR="00AB51B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1485263D" w14:textId="1E184397" w:rsidR="47858ECB" w:rsidRDefault="47858ECB" w:rsidP="11635048">
@@ -7002,157 +7033,180 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Anesthesia</w:t>
       </w:r>
       <w:r w:rsidR="00AB51B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538127EE" w14:textId="6BD394BA" w:rsidR="14AA2FE7" w:rsidRDefault="14AA2FE7" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">       c. Local Anesthetics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E74D35" w14:textId="3A4B3741" w:rsidR="14AA2FE7" w:rsidRDefault="14AA2FE7" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">       d. Indications / Contradictions</w:t>
       </w:r>
       <w:r w:rsidR="00F31467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F31467" w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D51596" w14:textId="1E5F0DAC" w:rsidR="14AA2FE7" w:rsidRDefault="14AA2FE7" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        3.  Chronic vs Acute Pain Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1631F626" w14:textId="510767CF" w:rsidR="14AA2FE7" w:rsidRDefault="14AA2FE7" w:rsidP="11635048">
+    <w:p w14:paraId="1631F626" w14:textId="431E5874" w:rsidR="14AA2FE7" w:rsidRDefault="14AA2FE7" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">       a. Describe differences acute vs chronic pain</w:t>
+        <w:t xml:space="preserve">       a. Describe </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>differences between</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acute vs chronic pain</w:t>
       </w:r>
       <w:r w:rsidR="00AB51B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086667D0" w14:textId="22D243EE" w:rsidR="14AA2FE7" w:rsidRDefault="14AA2FE7" w:rsidP="11635048">
+    <w:p w14:paraId="086667D0" w14:textId="37FE3B57" w:rsidR="14AA2FE7" w:rsidRDefault="14AA2FE7" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">       b. </w:t>
       </w:r>
       <w:r w:rsidR="5223B30C" w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Familiarize </w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with acute pain techniques</w:t>
       </w:r>
       <w:r w:rsidR="00AB51B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – such as ultrasound, regional anesthesia  </w:t>
+        <w:t xml:space="preserve"> – such as ultrasound, regional </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>anesthesia</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25564">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2C60B4" w14:textId="754F6944" w:rsidR="00AB51B6" w:rsidRDefault="00AB51B6" w:rsidP="00AB51B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vs medical management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7359FB4D" w14:textId="4A073314" w:rsidR="00973599" w:rsidRDefault="00311D56" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -7219,50 +7273,51 @@
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A0A5F1" w14:textId="4EBB0BB7" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00AB51B6" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00311D56" w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ifferences/ effects of peripheral regional anesthesia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0AC372" w14:textId="1021CC14" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00AB51B6" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7817,51 +7872,65 @@
     </w:p>
     <w:p w14:paraId="4B59AC9C" w14:textId="77777777" w:rsidR="00AF67D0" w:rsidRDefault="00311D56" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Distinguish the appropriate use of fluids intraoperative</w:t>
       </w:r>
       <w:r w:rsidR="00AF67D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (ex: normal saline vs lactated </w:t>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AF67D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AF67D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: normal saline vs lactated </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD8FB9D" w14:textId="085CA2A6" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00AF67D0" w:rsidP="00AF67D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0004677C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ringer’s</w:t>
       </w:r>
       <w:r>
@@ -7869,55 +7938,63 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> vs colloid)</w:t>
       </w:r>
       <w:r w:rsidR="00F31467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71399E08" w14:textId="298533C1" w:rsidR="00311D56" w:rsidRDefault="00AF67D0" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Calculate </w:t>
+        <w:t>Calculate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00311D56" w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">replacement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">lost body fluids, intraoperative blood loss, metabolic fluids during </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B059A8" w14:textId="0C96BFA1" w:rsidR="00AF67D0" w:rsidRPr="00311D56" w:rsidRDefault="00AF67D0" w:rsidP="00AF67D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8114,233 +8191,269 @@
     </w:p>
     <w:p w14:paraId="33C1825A" w14:textId="48A090E6" w:rsidR="31C3AFC4" w:rsidRDefault="00464761" w:rsidP="00464761">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="151D2DE0" w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Be aware of the indications and contraindications relative to arterial line placement. </w:t>
+        <w:t xml:space="preserve">Be aware of the indications and contraindications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="151D2DE0" w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="151D2DE0" w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to arterial line placement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A90AD37" w14:textId="2DFB16AC" w:rsidR="31C3AFC4" w:rsidRDefault="31C3AFC4" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A32C59C" w14:textId="457292AF" w:rsidR="31C3AFC4" w:rsidRDefault="151D2DE0" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Central Line Placement: Be aware of the indications/contraindications as well as the mechanic’s relative to central line placement. Participation in the insertion of central lines will be at the discretion of the attending anesthesiologist and the Department of Anesthesiology. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7B2CD3" w14:textId="371E9CDE" w:rsidR="31C3AFC4" w:rsidRDefault="31C3AFC4" w:rsidP="00825C22">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AED37C1" w14:textId="7D47615A" w:rsidR="31C3AFC4" w:rsidRDefault="151D2DE0" w:rsidP="00161AAA">
+    <w:p w14:paraId="6AED37C1" w14:textId="067ACAF8" w:rsidR="31C3AFC4" w:rsidRDefault="151D2DE0" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ultrasound: Be aware of the use(s) of ultrasound in the placement of arterial lines, nerve blocks and central </w:t>
+        <w:t xml:space="preserve">Ultrasound: Be aware of the use(s) of ultrasound in the placement of arterial lines, nerve </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>blocks,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11635048">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and central </w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="161616"/>
         </w:rPr>
         <w:t xml:space="preserve">line </w:t>
       </w:r>
       <w:r w:rsidRPr="11635048">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>placement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33ED32DF" w14:textId="7E2AD796" w:rsidR="31C3AFC4" w:rsidRDefault="31C3AFC4" w:rsidP="11635048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06E13709" w14:textId="2F329D77" w:rsidR="31C3AFC4" w:rsidRDefault="31C3AFC4" w:rsidP="11635048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3626BC03" w14:textId="3E632179" w:rsidR="31C3AFC4" w:rsidRPr="00825C22" w:rsidRDefault="00825C22" w:rsidP="00280D19">
+    <w:p w14:paraId="3626BC03" w14:textId="3E632179" w:rsidR="31C3AFC4" w:rsidRPr="00825C22" w:rsidRDefault="00825C22" w:rsidP="008E457A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="72"/>
+        <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SPECIFIC LEARNING OBJECTIVES</w:t>
       </w:r>
       <w:r w:rsidR="00280D19">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="151D2DE0" w:rsidRPr="00825C22">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Be aware/knowledgeable relative to the placement of arterial lines, central venous lines, and the use of ultrasound in the placement/technique of various nerve blocks. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B163379" w14:textId="2E647FF3" w:rsidR="007F0C29" w:rsidRPr="00825C22" w:rsidRDefault="007F0C29" w:rsidP="00825C22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCD8544" w14:textId="2DC18FC3" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
+    <w:p w14:paraId="7CCD8544" w14:textId="2DC18FC3" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="008E457A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="144"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Specific Types of Anesthesia Care</w:t>
       </w:r>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737E6A26" w14:textId="77777777" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
+    <w:p w14:paraId="737E6A26" w14:textId="77777777" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="008E457A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="144"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognize different physiological and psychological parameters encountered in the administration of Pediatric, Cardiac, Neurosurgical, Obstetrical, Ophthalmic, Thoracic, Vascular and Trauma Anesthesia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381E6A22" w14:textId="77777777" w:rsidR="007F0C29" w:rsidRPr="00311D56" w:rsidRDefault="007F0C29" w:rsidP="00311D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53BB3C19" w14:textId="77777777" w:rsidR="00311D56" w:rsidRPr="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
@@ -8736,66 +8849,185 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As supplied by institution </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E33C31" w14:textId="77777777" w:rsidR="00311D56" w:rsidRDefault="00311D56" w:rsidP="00311D56">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6268744E" w14:textId="469B2B30" w:rsidR="008967FC" w:rsidRPr="00E261A1" w:rsidRDefault="008967FC" w:rsidP="008967FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235178211"/>
+      <w:r w:rsidRPr="00E261A1">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="5C42C002" w14:textId="0813B6CE" w:rsidR="008967FC" w:rsidRPr="005E20F6" w:rsidRDefault="003F3177" w:rsidP="008967FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="111"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CCE73E" w14:textId="27BC36E7" w:rsidR="008967FC" w:rsidRPr="005E20F6" w:rsidRDefault="003F3177" w:rsidP="008967FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="111"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B73330" w14:textId="2C9162E6" w:rsidR="003F3177" w:rsidRDefault="003F3177" w:rsidP="008967FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="111"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8B24A2" w14:textId="06AF2DD2" w:rsidR="003F3177" w:rsidRDefault="003F3177" w:rsidP="008967FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="111"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9804B1" w14:textId="3E365B18" w:rsidR="003F3177" w:rsidRPr="005E20F6" w:rsidRDefault="003F3177" w:rsidP="008967FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="111"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607422D0" w14:textId="77777777" w:rsidR="008967FC" w:rsidRDefault="008967FC" w:rsidP="00311D56">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214365436"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235178212"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -8830,242 +9062,233 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214365437"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235178213"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="1B674733" w14:textId="77777777" w:rsidR="00E2592B" w:rsidRPr="00C40B5D" w:rsidRDefault="00E2592B" w:rsidP="00E2592B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc195856803"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc214365438"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc195856803"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235178214"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="642325EC" w14:textId="77777777" w:rsidR="00E2592B" w:rsidRPr="009A1109" w:rsidRDefault="00E2592B" w:rsidP="00E2592B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3372C9FE" w14:textId="1C354CA1" w:rsidR="00E2592B" w:rsidRPr="00165CD1" w:rsidRDefault="00E2592B" w:rsidP="00E2592B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Once logged in with your MSU Net ID, your course will appear on </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">the D2L landing page. If you do not see your course on the landing page, search for the course with the following criteria, and pin it to your homepage: </w:t>
+        <w:t xml:space="preserve">). Once logged in with your MSU Net ID, your course will appear on the D2L landing page. If you do not see your course on the landing page, search for the course with the following criteria, and pin it to your homepage: </w:t>
       </w:r>
       <w:r w:rsidR="00D831CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced </w:t>
       </w:r>
       <w:r w:rsidR="00BF5894">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Anesthesia  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BBE765" w14:textId="77777777" w:rsidR="00E2592B" w:rsidRDefault="00E2592B" w:rsidP="00E2592B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A8EA88" w14:textId="77777777" w:rsidR="00E2592B" w:rsidRPr="00C40B5D" w:rsidRDefault="00E2592B" w:rsidP="00E2592B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B6E9DF1" w14:textId="77777777" w:rsidR="00B9439E" w:rsidRPr="009A1109" w:rsidRDefault="00B9439E" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00311D56">
+    <w:p w14:paraId="19197520" w14:textId="2183B2AC" w:rsidR="003C2074" w:rsidRPr="003C2074" w:rsidRDefault="005B4C18" w:rsidP="003C2074">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="0"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc214365439"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235178215"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="033F9149" w14:textId="5E6C3996" w:rsidR="00DC638D" w:rsidRPr="00DC638D" w:rsidRDefault="00DC638D" w:rsidP="00DC638D">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="033F9149" w14:textId="5E6C3996" w:rsidR="00DC638D" w:rsidRPr="00DC638D" w:rsidRDefault="00DC638D" w:rsidP="003C2074">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc195856805"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc214365440"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc195856805"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235178216"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...3 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="3171C2AD" w14:textId="7A2A466C" w:rsidR="00BA0DD1" w:rsidRPr="0008132E" w:rsidRDefault="00DC638D" w:rsidP="003C2074">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">While </w:t>
       </w:r>
       <w:r w:rsidR="00311D56">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">there are many fine anesthesiology texts available, much of the information contained in this protocol and study guide may be found in </w:t>
       </w:r>
@@ -9123,88 +9346,90 @@
         <w:t xml:space="preserve"> Manuel C. </w:t>
       </w:r>
       <w:r w:rsidR="00A94D87" w:rsidRPr="0008132E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pardo, Jr.</w:t>
       </w:r>
       <w:r w:rsidR="00311D56" w:rsidRPr="0008132E">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF8CB0A" w14:textId="6CEA62A3" w:rsidR="00E059DD" w:rsidRPr="00A94D87" w:rsidRDefault="00BA0DD1" w:rsidP="00A94D87">
-      <w:pPr>
+    <w:p w14:paraId="6DF8CB0A" w14:textId="1E273F11" w:rsidR="00E059DD" w:rsidRPr="00A94D87" w:rsidRDefault="003C2074" w:rsidP="003C2074">
+      <w:pPr>
+        <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00BA0DD1">
+        <w:r w:rsidRPr="00D910C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190013210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B603F81" w14:textId="1488FDF8" w:rsidR="00D94F14" w:rsidRPr="004B6D83" w:rsidRDefault="004B6D83" w:rsidP="004B6D83">
+    <w:p w14:paraId="6B603F81" w14:textId="1488FDF8" w:rsidR="00D94F14" w:rsidRPr="004B6D83" w:rsidRDefault="004B6D83" w:rsidP="003C2074">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:firstLine="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc195856806"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc214365441"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc195856806"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235178217"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Websites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="167452E8" w14:textId="2C496FDC" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="24E76E4C">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="167452E8" w14:textId="2C496FDC" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00976016">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="144" w:firstLine="432"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="502DD95C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A. Pre-Anesthesia History and Physical Examination.</w:t>
       </w:r>
       <w:r w:rsidRPr="502DD95C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9254,54 +9479,54 @@
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="4FDF3B45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=qRWb9CJU0Yk)  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0BC7BB83" w14:textId="2425D234" w:rsidR="4FDF3B45" w:rsidRDefault="4FDF3B45" w:rsidP="4FDF3B45">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="101FBE17" w14:textId="77777777" w:rsidR="003D5361" w:rsidRPr="00311D56" w:rsidRDefault="003D5361" w:rsidP="502DD95C">
+    <w:p w14:paraId="101FBE17" w14:textId="77777777" w:rsidR="003D5361" w:rsidRPr="00311D56" w:rsidRDefault="003D5361" w:rsidP="00D46813">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="570"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OPC SKILLS REVIEW</w:t>
       </w:r>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCC23AA" w14:textId="77777777" w:rsidR="003D5361" w:rsidRPr="00311D56" w:rsidRDefault="003D5361" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
@@ -9361,133 +9586,128 @@
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pulmonary physical examination </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7958A8" w14:textId="77777777" w:rsidR="003D5361" w:rsidRPr="00311D56" w:rsidRDefault="003D5361" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Examination of affective operative area/site (as applicable) </w:t>
+        <w:t xml:space="preserve">Examination of affective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4FDF3B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>operative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4FDF3B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> area/site (as applicable) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634B175F" w14:textId="77777777" w:rsidR="003D5361" w:rsidRPr="00311D56" w:rsidRDefault="003D5361" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Proper interviewing technique </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CC788B" w14:textId="77777777" w:rsidR="003D5361" w:rsidRPr="00311D56" w:rsidRDefault="003D5361" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Proper use of empathy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D9C685" w14:textId="5FD22827" w:rsidR="003D5361" w:rsidRPr="004C71AA" w:rsidRDefault="003D5361" w:rsidP="4FDF3B45">
-[...12 lines deleted...]
-    <w:p w14:paraId="291E8EBB" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
+    <w:p w14:paraId="291E8EBB" w14:textId="16AD4B8C" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C71AA">
-[...7 lines deleted...]
-    <w:p w14:paraId="1456722E" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
+    </w:p>
+    <w:p w14:paraId="1456722E" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D46813">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>B. Basics of Anesthesiology/Machine/Monitoring</w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9647,224 +9867,198 @@
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=BbQIIsit6eo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4BD9CC" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
+    <w:p w14:paraId="7104DA8C" w14:textId="147E33F7" w:rsidR="003D5361" w:rsidRPr="007F5107" w:rsidRDefault="00D94F14" w:rsidP="007F5107">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C71AA">
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEF6151" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D46813">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C. Anesthetic Agents/Medications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C71AA">
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7104DA8C" w14:textId="2A225E78" w:rsidR="003D5361" w:rsidRPr="004C71AA" w:rsidRDefault="003D5361" w:rsidP="4FDF3B45">
-[...12 lines deleted...]
-    <w:p w14:paraId="4BEF6151" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
+    <w:p w14:paraId="44B9AEFF" w14:textId="77777777" w:rsidR="00A83BEA" w:rsidRPr="004C71AA" w:rsidRDefault="00A83BEA" w:rsidP="00D94F14">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...31 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C4834D" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
+    <w:p w14:paraId="3287497E" w14:textId="58328D44" w:rsidR="00BC2BF9" w:rsidRPr="007F5107" w:rsidRDefault="00D94F14" w:rsidP="00097DE9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="864" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3BE946EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Conscious Sedation for Minor Procedures in Adults (</w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="3BE946EC">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=BSYYq01Y9xQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3BE946EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="3BE946EC">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3287497E" w14:textId="096DC21E" w:rsidR="00BC2BF9" w:rsidRPr="004C71AA" w:rsidRDefault="00BC2BF9" w:rsidP="4FDF3B45">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="27EE19D5" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="004C71AA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="864" w:right="120"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7461D9B1" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
+    <w:p w14:paraId="7461D9B1" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D46813">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>D. Airway Management</w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9920,95 +10114,91 @@
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=c0v5hpLQXZU&amp;list=PL5v3YzNPkiRNbTuPrlAPrA3cvWRgTMKzB</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A6ED24" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="002B6225" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
+    <w:p w14:paraId="73A6ED24" w14:textId="43B2A519" w:rsidR="00D94F14" w:rsidRPr="002B6225" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="864" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6225">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B6225">
+        <w:t>VIDEO: Positive Pressure Ventilation with Face Mask and Bag Valve Device</w:t>
+      </w:r>
+      <w:r w:rsidR="00097DE9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="002B6225">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00097DE9" w:rsidRPr="00D910C0">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=GDVz-WepIIg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B6225">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E484B9" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="864" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -10102,134 +10292,131 @@
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=LpPEDvd_RDg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)  </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D94DE0" w14:textId="602CFD23" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
+    <w:p w14:paraId="7EF15470" w14:textId="2782F2E6" w:rsidR="00BC2BF9" w:rsidRDefault="00D94F14" w:rsidP="001B31B3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="86"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="864" w:firstLine="0"/>
+        <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4AEC47E8">
+      <w:r w:rsidRPr="0042645C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">VIDEO: Fiber optic Endotracheal Intubation </w:t>
       </w:r>
-      <w:r w:rsidR="006D10C4" w:rsidRPr="4AEC47E8">
-[...1 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+    </w:p>
+    <w:p w14:paraId="3CF85AF9" w14:textId="39F7D827" w:rsidR="0042645C" w:rsidRDefault="0042645C" w:rsidP="0042645C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1440"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...5 lines deleted...]
-          <w:color w:val="0000FF"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00DD094E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=s-dy6-DW0wM</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D852E1F" w14:textId="77777777" w:rsidR="0042645C" w:rsidRPr="0042645C" w:rsidRDefault="0042645C" w:rsidP="0042645C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1440"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A262FDB" w14:textId="0D59FBE4" w:rsidR="00BC2BF9" w:rsidRPr="00311D56" w:rsidRDefault="00BC2BF9" w:rsidP="502DD95C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7606A5E5" w14:textId="77777777" w:rsidR="00BC2BF9" w:rsidRPr="00311D56" w:rsidRDefault="00BC2BF9" w:rsidP="502DD95C">
+    <w:p w14:paraId="7606A5E5" w14:textId="77777777" w:rsidR="00BC2BF9" w:rsidRPr="00311D56" w:rsidRDefault="00BC2BF9" w:rsidP="00D46813">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OPC SKILLS REVIEW</w:t>
       </w:r>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78172B03" w14:textId="77777777" w:rsidR="00BC2BF9" w:rsidRPr="00311D56" w:rsidRDefault="00BC2BF9" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
@@ -10273,54 +10460,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="558D4E55" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2903096B" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D94F14">
+    <w:p w14:paraId="2903096B" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRDefault="00D94F14" w:rsidP="00D46813">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E. Spinal, Epidural, and Regional Anesthesia</w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10345,51 +10533,51 @@
     <w:p w14:paraId="6284AD77" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="87"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO: Lumbar Puncture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=weoY_9tOcJQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10402,51 +10590,51 @@
     <w:p w14:paraId="16FF98DB" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="88"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO: Epidural Anesthesia </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ndYzw_lSfJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10459,102 +10647,102 @@
     <w:p w14:paraId="6697CF3D" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="89"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WEB: New York School of Regional Anesthesia  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nysora.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4BCDDD" w14:textId="26495DA7" w:rsidR="00E54DCF" w:rsidRPr="00987E0B" w:rsidRDefault="00E54DCF" w:rsidP="4FDF3B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:strike/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432564B0" w14:textId="77777777" w:rsidR="00E54DCF" w:rsidRPr="00311D56" w:rsidRDefault="00E54DCF" w:rsidP="502DD95C">
+    <w:p w14:paraId="432564B0" w14:textId="77777777" w:rsidR="00E54DCF" w:rsidRPr="00311D56" w:rsidRDefault="00E54DCF" w:rsidP="00D46813">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OPC SKILLS REVIEW</w:t>
       </w:r>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C947FC5" w14:textId="77777777" w:rsidR="00E54DCF" w:rsidRPr="00311D56" w:rsidRDefault="00E54DCF" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
@@ -10591,54 +10779,55 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dermatome recognition and application </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0357A5BD" w14:textId="77777777" w:rsidR="005C007D" w:rsidRPr="00987E0B" w:rsidRDefault="005C007D" w:rsidP="502DD95C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D15215F" w14:textId="1D37A566" w:rsidR="00D94F14" w:rsidRDefault="71106BC3" w:rsidP="502DD95C">
+    <w:p w14:paraId="4D15215F" w14:textId="1D37A566" w:rsidR="00D94F14" w:rsidRDefault="71106BC3" w:rsidP="00D46813">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00D94F14" w:rsidRPr="502DD95C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10673,51 +10862,51 @@
     <w:p w14:paraId="3790B0B6" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="90"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Arterial Puncture for Blood Gas Analysis (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=YuFK22n-tvI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10730,51 +10919,51 @@
     <w:p w14:paraId="44D8149A" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="91"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Monitoring Ventilation with Capnography (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Mxz-drVdS58</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10787,51 +10976,51 @@
     <w:p w14:paraId="309B33A9" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Nasogastric Intubation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ARHfqRB3t4M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10844,51 +11033,51 @@
     <w:p w14:paraId="4D199A75" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="93"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Pulse Oximetry (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=2v3rae-73jc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10902,173 +11091,161 @@
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="94"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Post-Anesthesia Care Unit (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=8PgCyzJDV_4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03290097" w14:textId="77777777" w:rsidR="00987E0B" w:rsidRDefault="00987E0B" w:rsidP="502DD95C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="495"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72FFDD0F" w14:textId="7C131567" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="502DD95C">
+    <w:p w14:paraId="72FFDD0F" w14:textId="7C131567" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="00D46813">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="495"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OPC SKILLS REVIEW</w:t>
       </w:r>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD08A60" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vital signs in the emergent patient (BP, P, R, Temperature) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFB09ED" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="00623091">
-[...11 lines deleted...]
-    <w:p w14:paraId="4F391198" w14:textId="6083B6D0" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="31C3AFC4">
+    <w:p w14:paraId="4F391198" w14:textId="6083B6D0" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00167F8F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B64DB05" w14:textId="2E834C3C" w:rsidR="00D94F14" w:rsidRDefault="74A675C3" w:rsidP="00D94F14">
+    <w:p w14:paraId="5B64DB05" w14:textId="2E834C3C" w:rsidR="00D94F14" w:rsidRDefault="74A675C3" w:rsidP="00D46813">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00D94F14" w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11102,51 +11279,51 @@
     <w:p w14:paraId="11E1F8BD" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="95"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Fluids and Electrolytes, Part I (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=K3VRehFOZUw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11159,51 +11336,51 @@
     <w:p w14:paraId="25102CF9" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="96"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VIDEO: Fluid Overload (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=uFgqEqh_OS8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11214,53 +11391,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="789A1CC7" w14:textId="77777777" w:rsidR="00D94F14" w:rsidRPr="004C71AA" w:rsidRDefault="00D94F14" w:rsidP="00161AAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="97"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>VIDEO: What is Shock? (</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve">VIDEO: What is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C71AA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Shock</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C71AA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>? (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C71AA">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=9a7N9AU1GiQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r w:rsidRPr="004C71AA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11283,98 +11480,98 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31C3AFC4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO: Shock Explained Clearly </w:t>
       </w:r>
       <w:r w:rsidR="001B40CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="001B40CB" w:rsidRPr="000A0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=CbM4UihE1TQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001B40CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C91808D" w14:textId="2252607D" w:rsidR="001B40CB" w:rsidRDefault="00F21FF6" w:rsidP="001B40CB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21FF6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20869138" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="502DD95C">
+    <w:p w14:paraId="20869138" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="00D46813">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="576"/>
+        <w:ind w:left="576" w:firstLine="144"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OPC SKILLS REVIEW</w:t>
       </w:r>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657DDEBE" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
@@ -11413,193 +11610,163 @@
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Be able to perform a cardiac and pulmonary examination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBC3DED" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Be able to perform an abdominal examination including the examination for hepatomegaly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A089DD" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00311D56" w:rsidRDefault="00623091" w:rsidP="00161AAA">
+    <w:p w14:paraId="382B9632" w14:textId="0F1421C5" w:rsidR="00623091" w:rsidRPr="00D46813" w:rsidRDefault="00623091" w:rsidP="4FDF3B45">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4FDF3B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Be able to perform a lower extremity examination for ankle and pretibial edema. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED591D1" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="00987E0B" w:rsidRDefault="00623091" w:rsidP="502DD95C">
-[...28 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37E55046" w14:textId="77777777" w:rsidR="00623091" w:rsidRPr="004C71AA" w:rsidRDefault="00623091" w:rsidP="008C56FE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72B95B32" w14:textId="77777777" w:rsidR="00C870DF" w:rsidRPr="00DC638D" w:rsidRDefault="00C870DF" w:rsidP="00DC638D">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214365442"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235178218"/>
       <w:r w:rsidRPr="00DC638D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00DC638D">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEC76F6" w14:textId="07FA86D6" w:rsidR="00C870DF" w:rsidRPr="00A9314B" w:rsidRDefault="00C870DF" w:rsidP="00DC638D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214365443"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235178219"/>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4B0B05" w14:textId="77777777" w:rsidR="00B72517" w:rsidRDefault="00B72517" w:rsidP="00B72517">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This form is required for this rotation, including both two- and four-week rotations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF2B522" w14:textId="05FC302C" w:rsidR="00B72517" w:rsidRPr="00156337" w:rsidRDefault="00B72517" w:rsidP="00B72517">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Two-week Rotation: This will need to be completed by the Attending or Resident and dated by the 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00884E6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00F31467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -11675,89 +11842,89 @@
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439FB801" w14:textId="77777777" w:rsidR="00C870DF" w:rsidRPr="00A9314B" w:rsidRDefault="00C870DF" w:rsidP="00DC638D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214365444"/>
-      <w:bookmarkStart w:id="23" w:name="_Hlk194569340"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235178220"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk194569340"/>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps/>
         </w:rPr>
         <w:t>STUDENT ACTIVITY LOG </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6162C83E" w14:textId="77777777" w:rsidR="00C870DF" w:rsidRPr="00A9314B" w:rsidRDefault="00C870DF" w:rsidP="00C870DF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students are required to submit via D2L Dropbox an Activity Log by 11:59 pm on the last day of the rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A9314B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A8D01C" w14:textId="77777777" w:rsidR="00C870DF" w:rsidRPr="00A9314B" w:rsidRDefault="00C870DF" w:rsidP="00C870DF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:firstLine="7920"/>
         <w:textAlignment w:val="baseline"/>
@@ -11863,199 +12030,325 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00DC638D">
+    <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="009414F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc214365445"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235178221"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc214365446"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235178222"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="7C5F7CA5" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId44" w:history="1">
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="004C71AA" w:rsidRPr="000F63A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004C71AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -12096,148 +12389,176 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation requirements are completed correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc214365447"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235178223"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214365448"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235178224"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -12272,55 +12593,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214365449"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235178225"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="537C49D5" w14:textId="77777777" w:rsidR="00202CEB" w:rsidRPr="00202CEB" w:rsidRDefault="00202CEB" w:rsidP="00202CEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202CEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6229468B" w14:textId="77777777" w:rsidR="00202CEB" w:rsidRPr="00202CEB" w:rsidRDefault="00202CEB" w:rsidP="00202CEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12361,55 +12682,55 @@
       </w:r>
       <w:r w:rsidRPr="00202CEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BC1D1E" w14:textId="7A9BDB5C" w:rsidR="00881886" w:rsidRPr="00C40B5D" w:rsidRDefault="00881886" w:rsidP="3BE946EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214365450"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235178226"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -12579,51 +12900,50 @@
           <w:bCs/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FB6DBF" w14:textId="77777777" w:rsidR="00D62FBC" w:rsidRDefault="00D62FBC" w:rsidP="00D62FBC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="345"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAE2CC0" w14:textId="7CA1B3F8" w:rsidR="00D62FBC" w:rsidRDefault="00D62FBC" w:rsidP="00D62FBC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="585"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All rotation requirements must be completed to determine a grade for the course</w:t>
       </w:r>
       <w:r w:rsidR="00F31467">
@@ -12748,51 +13068,61 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NGR/No Grade Reported </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>– means that a final grade (‘Pass’ or ‘No Grade’) cannot be determined due to one or more missing course requirements. The NGR grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘NGR’ grade will NOT remain on a student’s transcript.</w:t>
+        <w:t xml:space="preserve">– means that a final grade (‘Pass’ or ‘No Grade’) cannot be determined due to one or more missing course requirements. The NGR grade will be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘NGR’ grade will NOT remain on a student’s transcript.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB9F194" w14:textId="77777777" w:rsidR="00D62FBC" w:rsidRDefault="00D62FBC" w:rsidP="00D62FBC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="495"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12859,262 +13189,338 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1384EF7C" w14:textId="77777777" w:rsidR="00D62FBC" w:rsidRDefault="00D62FBC" w:rsidP="00D62FBC">
+    <w:p w14:paraId="423B9829" w14:textId="64E8B95B" w:rsidR="00AA0D66" w:rsidRPr="009414F4" w:rsidRDefault="00D62FBC" w:rsidP="009414F4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423B9829" w14:textId="77777777" w:rsidR="00AA0D66" w:rsidRPr="00C40B5D" w:rsidRDefault="00AA0D66" w:rsidP="000602B1">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214365451"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235178227"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="70018670" w14:textId="065A8B69" w:rsidR="76E9F00B" w:rsidRDefault="76E9F00B" w:rsidP="31C3AFC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31C3AFC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597EDE71" w14:textId="45323972" w:rsidR="31C3AFC4" w:rsidRDefault="31C3AFC4" w:rsidP="31C3AFC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214365452"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235178228"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="1FA42471" w14:textId="090D7938" w:rsidR="00D804D9" w:rsidRPr="00D804D9" w:rsidRDefault="00C11B04" w:rsidP="00D804D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00D804D9" w:rsidRPr="00D804D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7716C43C" w14:textId="77777777" w:rsidR="00D804D9" w:rsidRPr="00D804D9" w:rsidRDefault="00D804D9" w:rsidP="00D804D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F73330C" w14:textId="77777777" w:rsidR="00D804D9" w:rsidRPr="00C40B5D" w:rsidRDefault="00D804D9" w:rsidP="00D804D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D804D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00D804D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D197F6" w14:textId="424A2E32" w:rsidR="31C3AFC4" w:rsidRPr="00202CEB" w:rsidRDefault="003C4D04" w:rsidP="00202CEB">
+    <w:p w14:paraId="1229AD7C" w14:textId="77777777" w:rsidR="00BC001D" w:rsidRPr="00C40B5D" w:rsidRDefault="00BC001D" w:rsidP="00BC001D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214365453"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235178229"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="63F12079" w14:textId="77777777" w:rsidR="00BC001D" w:rsidRDefault="00BC001D" w:rsidP="00BC001D">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3477A52A" w14:textId="77777777" w:rsidR="00BC001D" w:rsidRPr="000044D5" w:rsidRDefault="00BC001D" w:rsidP="00BC001D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235178230"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="6D08029D" w14:textId="77777777" w:rsidR="00BC001D" w:rsidRPr="00EA7A22" w:rsidRDefault="00BC001D" w:rsidP="00BC001D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:r w:rsidR="00DB5F3A">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="004D648A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10EEE8F5" w14:textId="77777777" w:rsidR="002B68A0" w:rsidRDefault="002B68A0" w:rsidP="006901AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="14EB0413" w:rsidR="006E1B5D" w:rsidRPr="00202CEB" w:rsidRDefault="00902AE6" w:rsidP="00202CEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
@@ -13146,316 +13552,312 @@
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="001E1543" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="001E1543" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E1543" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214365454"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235178231"/>
       <w:r w:rsidRPr="00551027">
-        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="727E180E" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
+        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelin</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB36D5">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>es.</w:t>
       </w:r>
       <w:r w:rsidR="00EB06DD" w:rsidRPr="00BB36D5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00EB06DD" w:rsidRPr="00BB36D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B50DA6" w:rsidRPr="00EB06DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B50DA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214365455"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235178232"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214365456"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235178233"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="22F3D054" w14:textId="42F40865" w:rsidR="0003153D" w:rsidRPr="000E5D6D" w:rsidRDefault="00E20D8B" w:rsidP="000E5D6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidR="000E5D6D" w:rsidRPr="002B2CEB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="7A87BFB6" w14:textId="77777777" w:rsidR="00E90FBB" w:rsidRPr="00357FC8" w:rsidRDefault="00E90FBB" w:rsidP="00357FC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="31136283" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214365457"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235178234"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6892C93E" w14:textId="77777777" w:rsidR="00A9489C" w:rsidRPr="00C40B5D" w:rsidRDefault="00A9489C" w:rsidP="00A9489C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication. </w:t>
       </w:r>
     </w:p>
@@ -13508,146 +13910,216 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="46E89F47" w14:textId="77777777" w:rsidR="00A9489C" w:rsidRPr="00C40B5D" w:rsidRDefault="00A9489C" w:rsidP="00A9489C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="653337A3" w14:textId="69B92952" w:rsidR="00A9489C" w:rsidRDefault="00A9489C" w:rsidP="00A9489C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F31467" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1609749E" w14:textId="77777777" w:rsidR="006669A0" w:rsidRPr="00556A65" w:rsidRDefault="006669A0" w:rsidP="006669A0">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc214365458"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235178235"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="03CB99EF" w14:textId="77777777" w:rsidR="006669A0" w:rsidRPr="005F7800" w:rsidRDefault="006669A0" w:rsidP="006669A0">
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="03CB99EF" w14:textId="782FF00F" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="006669A0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25564" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EB1" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+    </w:p>
+    <w:p w14:paraId="15BFF60A" w14:textId="004EADA9" w:rsidR="00143B3B" w:rsidRPr="005F7800" w:rsidRDefault="00143B3B" w:rsidP="006669A0">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00BD538C">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11481990" w14:textId="77777777" w:rsidR="006669A0" w:rsidRDefault="006669A0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="7938C0C4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -13708,261 +14180,164 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214365459"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235178236"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="08BB7691" w14:textId="77777777" w:rsidR="00366B4A" w:rsidRPr="00A871DA" w:rsidRDefault="00366B4A" w:rsidP="00366B4A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC05EA9" w14:textId="77777777" w:rsidR="00366B4A" w:rsidRPr="00A871DA" w:rsidRDefault="00366B4A" w:rsidP="00366B4A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="620DB25F" w14:textId="6D18E9AA" w:rsidR="00E23822" w:rsidRPr="00366B4A" w:rsidRDefault="00366B4A" w:rsidP="00366B4A">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...24 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64064456" w14:textId="2512680F" w:rsidR="00E23822" w:rsidRPr="00A41B57" w:rsidRDefault="00A41B57" w:rsidP="00A41B57">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc169162520"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc214365460"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235178237"/>
       <w:r w:rsidRPr="00A41B57">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="066B1DE9" w14:textId="4280D8B4" w:rsidR="0010498A" w:rsidRPr="00C40B5D" w:rsidRDefault="0010498A" w:rsidP="0010498A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -14045,93 +14420,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId60">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -14199,52 +14574,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56671B95" w14:textId="77777777" w:rsidR="0010498A" w:rsidRPr="00C40B5D" w:rsidRDefault="0010498A" w:rsidP="0010498A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C99F5D9" w14:textId="77777777" w:rsidR="0010498A" w:rsidRDefault="0010498A" w:rsidP="0010498A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -14451,87 +14831,104 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="default" r:id="rId58"/>
-          <w:footerReference w:type="first" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779666C" w14:textId="654FC611" w:rsidR="007D13F7" w:rsidRPr="00BA2EF8" w:rsidRDefault="007D13F7" w:rsidP="00BA2EF8">
+    <w:p w14:paraId="12062CED" w14:textId="77777777" w:rsidR="00357FC8" w:rsidRDefault="007D13F7" w:rsidP="00BA2EF8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc214365461"/>
+        <w:rPr>
+          <w:rStyle w:val="Level1HeaderChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235178238"/>
       <w:r w:rsidRPr="00177F58">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00BA2EF8" w:rsidRPr="00177F58">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2EF8" w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="2B41AFE8" w:rsidR="007D13F7" w:rsidRPr="00BA2EF8" w:rsidRDefault="00BA2EF8" w:rsidP="00BA2EF8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1152"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="60038287">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -14715,51 +15112,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00161AAA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -14955,51 +15368,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="27B027F9" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
@@ -15605,101 +16034,101 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:footerReference w:type="default" r:id="rId60"/>
-          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="default" r:id="rId63"/>
+          <w:headerReference w:type="first" r:id="rId64"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62" cstate="print">
+                    <a:blip r:embed="rId65" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -15852,64 +16281,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="5CB1D65E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00F31467" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F31467" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00F31467" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -15974,53 +16411,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6E109864" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="29702847">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="23664A8A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -16049,99 +16486,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6C331585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="5C95EB2F">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="15005B7B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00161AAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -16165,53 +16616,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="393A8D46" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="45CFA4A4">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="62500319" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -16247,53 +16698,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="43DBC5BC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="60AEE84C">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="763114B6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -16618,56 +17069,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -16686,56 +17146,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20726,85 +21195,85 @@
     <w:p w14:paraId="21DAC061" w14:textId="77777777" w:rsidR="00C60BF8" w:rsidRPr="00DA4A59" w:rsidRDefault="00C60BF8" w:rsidP="00C60BF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>When completed, please upload to the Dropbox on D2L. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C539BDB" w14:textId="77777777" w:rsidR="00C60BF8" w:rsidRDefault="00C60BF8" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C60BF8" w:rsidSect="0014138A">
-      <w:footerReference w:type="default" r:id="rId63"/>
-      <w:headerReference w:type="first" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:headerReference w:type="first" r:id="rId67"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A9912B" w14:textId="77777777" w:rsidR="00BA6281" w:rsidRDefault="00BA6281" w:rsidP="00E756E0">
+    <w:p w14:paraId="43EC1BCC" w14:textId="77777777" w:rsidR="00515A3A" w:rsidRDefault="00515A3A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="481365C9" w14:textId="77777777" w:rsidR="00BA6281" w:rsidRDefault="00BA6281" w:rsidP="00E756E0">
+    <w:p w14:paraId="368ADE0B" w14:textId="77777777" w:rsidR="00515A3A" w:rsidRDefault="00515A3A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20C3B34F" w14:textId="77777777" w:rsidR="00BA6281" w:rsidRDefault="00BA6281">
+    <w:p w14:paraId="0FEEC34A" w14:textId="77777777" w:rsidR="00515A3A" w:rsidRDefault="00515A3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20814,63 +21283,65 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
@@ -20897,56 +21368,59 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2C9C2612" w14:textId="5C03FC18" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2874F831" w14:textId="305628EA" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="37F95547" w14:textId="011BBAE3" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="11635048">
+  <w:p w14:paraId="37F95547" w14:textId="0D4CB08A" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="11635048">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A747BC">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
@@ -20979,56 +21453,59 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="628F577A" w14:textId="4BC7FB2C" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6BC2376F" w14:textId="4741BB76" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="647C8D3C" w14:textId="1C17BBE2" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="00D94897">
+  <w:p w14:paraId="647C8D3C" w14:textId="53B05335" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="00D94897">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A747BC">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -21083,56 +21560,59 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="786F5BF6" w14:textId="759FD8BB" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0A49F575" w14:textId="0B9DBD89" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5D253BF2" w14:textId="0ADC4B72" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="11635048">
+  <w:p w14:paraId="5D253BF2" w14:textId="030D1D10" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="11635048">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Date of Review and Approval:</w:t>
+    </w:r>
+    <w:r w:rsidR="00A747BC">
+      <w:t xml:space="preserve"> 7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="11635048" w14:paraId="3C8C349A" w14:textId="77777777" w:rsidTr="11635048">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
@@ -21148,100 +21628,106 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="61B64DB3" w14:textId="589EB61E" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="79546188" w14:textId="6E9FAFE4" w:rsidR="11635048" w:rsidRDefault="11635048" w:rsidP="11635048">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4CB5A98F" w14:textId="29B43DAE" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="00D94897">
+  <w:p w14:paraId="4CB5A98F" w14:textId="33A1B600" w:rsidR="11635048" w:rsidRDefault="00D94897" w:rsidP="00D94897">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A747BC">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FAB68ED" w14:textId="77777777" w:rsidR="00BA6281" w:rsidRDefault="00BA6281" w:rsidP="00E756E0">
+    <w:p w14:paraId="206E56B1" w14:textId="77777777" w:rsidR="00515A3A" w:rsidRDefault="00515A3A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B68D44D" w14:textId="77777777" w:rsidR="00BA6281" w:rsidRDefault="00BA6281" w:rsidP="00E756E0">
+    <w:p w14:paraId="62DA29A0" w14:textId="77777777" w:rsidR="00515A3A" w:rsidRDefault="00515A3A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43EBF202" w14:textId="77777777" w:rsidR="00BA6281" w:rsidRDefault="00BA6281">
+    <w:p w14:paraId="34F7BBF2" w14:textId="77777777" w:rsidR="00515A3A" w:rsidRDefault="00515A3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3336799C" w14:textId="139EE07E" w:rsidR="004A166C" w:rsidRDefault="11635048">
+  <w:p w14:paraId="3336799C" w14:textId="2C1CD348" w:rsidR="004A166C" w:rsidRDefault="008E457A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:t xml:space="preserve">Advanced </w:t>
+    </w:r>
+    <w:r w:rsidR="11635048">
       <w:t>Anesthesiology OSS 648</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
@@ -23526,50 +24012,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14121F70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64C43AAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1600407E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB5CC2A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23638,51 +24237,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1621050E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D258F6FE"/>
     <w:lvl w:ilvl="0" w:tplc="16D41BD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="93941654">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="07EC2620">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23724,51 +24323,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5616" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="96E8A66E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="339AFC28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7056" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170F549E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12E4F1D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23837,51 +24436,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17C773DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28A4A9E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23950,51 +24549,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18CA3A63"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="442014D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24063,51 +24662,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB9320A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A7C48466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24176,51 +24775,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C6340F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85A6CBD4"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -24265,51 +24864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E6537F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E08C974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24378,51 +24977,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24467,51 +25066,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20546FF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73B6A796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24580,51 +25179,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22D46974"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B496811C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24693,51 +25292,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24D96520"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7F207E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24806,51 +25405,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CB493C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F5E4104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24919,51 +25518,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C6F69BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8EA6318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25032,51 +25631,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0B2BFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="294ED892"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D4E3901"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32CC3DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25145,51 +25857,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E360BBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65AC14EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25258,51 +25970,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA17F47"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3AB0C060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25371,51 +26083,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35BC2178"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="466E3FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25484,51 +26196,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36BF7FEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0162839C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25597,51 +26309,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3701624E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D4E9D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25710,51 +26422,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39287DC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D31C5DC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39E42EF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13EE062C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25823,51 +26648,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0D4086"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="429CD4DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BE340DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E7E61BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25936,51 +26874,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BEB56AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6968F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26049,51 +26987,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BF15BD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C1A13B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26162,51 +27100,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26276,51 +27214,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E66C069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62D89008"/>
     <w:lvl w:ilvl="0" w:tplc="E6642430">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89E0F0B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="58587948">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26362,51 +27300,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="265AB928">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A18A9CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85D60A9E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26475,51 +27413,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F8813A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49D24DDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26588,51 +27526,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="400B353F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00D2C70E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26701,51 +27639,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402E7489"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="010A5B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26814,51 +27752,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="417B405E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FA6B87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26927,51 +27865,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="436410F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6280341A"/>
     <w:lvl w:ilvl="0" w:tplc="CE1CA6B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="61E2892A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1980" w:hanging="360"/>
@@ -27040,51 +27978,51 @@
     <w:lvl w:ilvl="7" w:tplc="DEC022C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DF52FAF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="485E750F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18D85540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27153,51 +28091,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48B16899"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="09D0B220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27266,51 +28204,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="490A43ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61BAAEE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27379,51 +28317,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CAB7DD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B05A1EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27492,51 +28430,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE70A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BCC9CEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27605,51 +28543,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D9E7ACE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA402DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27718,51 +28656,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB00BA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB66F464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27831,51 +28769,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EBF2D3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA2AF988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27944,51 +28882,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F937475"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A40B1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28057,51 +28995,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AF5CCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="185CCDBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28170,51 +29108,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B856A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="333CDFD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28283,51 +29221,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52FB2ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6570D658"/>
     <w:lvl w:ilvl="0" w:tplc="2D2C540A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -28395,51 +29333,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5443489E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="128E4BE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28508,51 +29446,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="548D6F8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="24F0544C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28621,51 +29559,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5493D971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EE8B7AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B614ABC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AD0C2894">
@@ -28710,51 +29648,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DCE6EB30">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="303A86FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55486A52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2910AF5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28823,51 +29761,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55C6637E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5070329C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28936,51 +29874,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562C1E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9E2FAFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29049,51 +29987,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="567C1682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EB236AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2265" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2985" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29135,51 +30073,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6585" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7305" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8025" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="569732E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="491E640A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29248,51 +30186,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA65FF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3B45D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29361,51 +30299,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D571E16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC583EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29474,51 +30412,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ECB5D6C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83026424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29587,51 +30525,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD11505"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61B4948C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29703,51 +30641,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF748AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D326F14A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29816,51 +30754,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62AA6B3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12A2260C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29929,51 +30867,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63433F4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0442D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30042,51 +30980,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660807F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="608C331C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30155,51 +31093,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66977F0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93EC477E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30268,51 +31206,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="669E0AEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC38C70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30381,51 +31319,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66A879EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="407087E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30494,51 +31432,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66FA5552"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA741A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30607,51 +31545,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="675B5E00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3C26554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30720,51 +31658,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AE1AD3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D0E4312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30833,51 +31771,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69E5447C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="217051FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30946,51 +31884,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A5E62B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BC25058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31059,51 +31997,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF96F3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE50BDBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31172,51 +32110,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C362114"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67441E20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31285,51 +32223,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D970129"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5CA8016A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31398,51 +32336,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB34547"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBBE9E40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31511,51 +32449,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FE02121"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BC49AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31624,51 +32562,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="715E7898"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="50E60AD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31737,51 +32788,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71B16964"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE66BE1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31850,51 +32901,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72C535FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="812AC77A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31963,51 +33014,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72DA7408"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4CB65646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:ind w:left="864" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="360"/>
@@ -32076,51 +33127,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5904"/>
         </w:tabs>
         <w:ind w:left="5904" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6624"/>
         </w:tabs>
         <w:ind w:left="6624" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73420E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E44CD31C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -32165,51 +33216,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="736832FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3CABA9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32278,51 +33329,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74238276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81A87614"/>
     <w:lvl w:ilvl="0" w:tplc="72CEE5FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="53C4DDA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9514AB52">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32364,51 +33415,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0D9A40B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="26F27A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75BE38C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA14BD76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32477,51 +33528,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A16AC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73923658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32590,51 +33641,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A919F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21ECC836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32703,51 +33754,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A393818"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5920B638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32816,51 +33867,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C093D76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="441A2CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32929,51 +33980,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8843FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19FACA9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33042,51 +34093,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -33156,366 +34207,381 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1457018901">
-    <w:abstractNumId w:val="98"/>
+    <w:abstractNumId w:val="103"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="529073552">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="839662042">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="837814497">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="105"/>
+    <w:abstractNumId w:val="110"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="969631907">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="885069547">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1736931702">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1764111924">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="915556578">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="963079540">
-    <w:abstractNumId w:val="82"/>
+    <w:abstractNumId w:val="86"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1057633939">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1448501754">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2138329125">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1800102947">
     <w:abstractNumId w:val="93"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1448501754">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="856238839">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2043749870">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1253396040">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1952785220">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="267205226">
+    <w:abstractNumId w:val="102"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="740517072">
+    <w:abstractNumId w:val="99"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1285696528">
+    <w:abstractNumId w:val="109"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="707603318">
     <w:abstractNumId w:val="97"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="740517072">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="25" w16cid:durableId="295256992">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="487403269">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2058116274">
-    <w:abstractNumId w:val="95"/>
+    <w:abstractNumId w:val="100"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="435562649">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="518737969">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="581061207">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="925961113">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="663707741">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1410617349">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="541328520">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="232862744">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1028020407">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="900409976">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2025014859">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1714231539">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1534533910">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="198978603">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="862398006">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="343826412">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="596912139">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1926106245">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="95"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="2115586367">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="919174125">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="341972238">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1865442286">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1687517907">
-    <w:abstractNumId w:val="83"/>
+    <w:abstractNumId w:val="87"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1402829792">
-    <w:abstractNumId w:val="85"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="580138696">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1371540358">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="862088335">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1876310649">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="862088335">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="56" w16cid:durableId="1862010219">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="405344614">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1555385199">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="85"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="918946999">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="362677357">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="273557820">
-    <w:abstractNumId w:val="100"/>
+    <w:abstractNumId w:val="105"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="422841677">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="920063154">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1130051708">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="833569616">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="55277512">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="372733208">
-    <w:abstractNumId w:val="84"/>
+    <w:abstractNumId w:val="88"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1628731463">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="140077606">
-    <w:abstractNumId w:val="90"/>
+    <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="1931352793">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="762339342">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1369337577">
-    <w:abstractNumId w:val="87"/>
+    <w:abstractNumId w:val="91"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="627510658">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="1715814562">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="1133018152">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="1797217346">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="2051608135">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="1764912797">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="1369182638">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="82"/>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="35783326">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="461927883">
-    <w:abstractNumId w:val="103"/>
+    <w:abstractNumId w:val="108"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="971904499">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="83" w16cid:durableId="1096561058">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="84" w16cid:durableId="1065837076">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="1880166907">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="86" w16cid:durableId="2033069842">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="92"/>
   </w:num>
   <w:num w:numId="87" w16cid:durableId="153494611">
-    <w:abstractNumId w:val="86"/>
+    <w:abstractNumId w:val="90"/>
   </w:num>
   <w:num w:numId="88" w16cid:durableId="1342391777">
-    <w:abstractNumId w:val="102"/>
+    <w:abstractNumId w:val="107"/>
   </w:num>
   <w:num w:numId="89" w16cid:durableId="18049210">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="90" w16cid:durableId="100496543">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="91" w16cid:durableId="1289238683">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="106"/>
   </w:num>
   <w:num w:numId="92" w16cid:durableId="1097480713">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="93" w16cid:durableId="467548952">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="84"/>
   </w:num>
   <w:num w:numId="94" w16cid:durableId="1123887204">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="95" w16cid:durableId="1082727169">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="96" w16cid:durableId="733502463">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="97" w16cid:durableId="22438608">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="98" w16cid:durableId="2123257757">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="99" w16cid:durableId="1117914425">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="100" w16cid:durableId="896091622">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="101" w16cid:durableId="928345374">
-    <w:abstractNumId w:val="96"/>
+    <w:abstractNumId w:val="101"/>
   </w:num>
   <w:num w:numId="102" w16cid:durableId="1345476917">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="103" w16cid:durableId="877090035">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="104" w16cid:durableId="1155679517">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="105" w16cid:durableId="373501478">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="106" w16cid:durableId="1706829228">
-    <w:abstractNumId w:val="99"/>
+    <w:abstractNumId w:val="104"/>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="1357656054">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="108" w16cid:durableId="1161849223">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="249627598">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="110" w16cid:durableId="1112213311">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="111" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="96"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="106"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -33564,203 +34630,211 @@
     <w:rsid w:val="00031619"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042691"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="0004677C"/>
     <w:rsid w:val="0004686E"/>
     <w:rsid w:val="00047C22"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
+    <w:rsid w:val="00060393"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="00071DBA"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076B3A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="0008132E"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00084647"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="00091405"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
+    <w:rsid w:val="00097DE9"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3385"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A5281"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
+    <w:rsid w:val="000B3CB3"/>
+    <w:rsid w:val="000B3DB3"/>
     <w:rsid w:val="000B3F9A"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B69C2"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D0661"/>
     <w:rsid w:val="000D1356"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E4F8A"/>
     <w:rsid w:val="000E5B1E"/>
+    <w:rsid w:val="000E5D6D"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="0010498A"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="00115653"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="0014038D"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
+    <w:rsid w:val="00143B3B"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="0014756D"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="0015544F"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156661"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161AAA"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
+    <w:rsid w:val="00167F8F"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00177F58"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00190CD9"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
@@ -33795,71 +34869,73 @@
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C5F01"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001C6672"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E1389"/>
     <w:rsid w:val="001E1543"/>
     <w:rsid w:val="001E165B"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
+    <w:rsid w:val="001F4065"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00202414"/>
     <w:rsid w:val="00202CEB"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00213CE4"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
+    <w:rsid w:val="00217DE1"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232A35"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="00235C64"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
@@ -33888,71 +34964,73 @@
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="00280D19"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="002846E2"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="00286817"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B3140"/>
+    <w:rsid w:val="002B3379"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6225"/>
     <w:rsid w:val="002B677B"/>
     <w:rsid w:val="002B68A0"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E28BA"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
@@ -33974,408 +35052,433 @@
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00311D56"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326FF2"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
+    <w:rsid w:val="00336CAE"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="003374FD"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342479"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346A1F"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
+    <w:rsid w:val="00357FC8"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00366B4A"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003704E8"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="00372257"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="0037667D"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A1F64"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B4ACA"/>
+    <w:rsid w:val="003B643E"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C2074"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5361"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E7528"/>
+    <w:rsid w:val="003F3177"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004133E5"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
+    <w:rsid w:val="0042645C"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
+    <w:rsid w:val="0043202F"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="00436395"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
+    <w:rsid w:val="004606D5"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464761"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465ED7"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481735"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00490F2E"/>
     <w:rsid w:val="0049300B"/>
+    <w:rsid w:val="0049314F"/>
     <w:rsid w:val="00493C95"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
+    <w:rsid w:val="004A37B6"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B5E23"/>
     <w:rsid w:val="004B6D83"/>
+    <w:rsid w:val="004C07B0"/>
     <w:rsid w:val="004C080A"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C71AA"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D60B5"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
+    <w:rsid w:val="004E5848"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00502994"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005052BF"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="00513DD2"/>
     <w:rsid w:val="005150FA"/>
+    <w:rsid w:val="00515A3A"/>
     <w:rsid w:val="00515E6C"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="00526E27"/>
     <w:rsid w:val="005278CA"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="0053432C"/>
     <w:rsid w:val="0053554F"/>
     <w:rsid w:val="0054109B"/>
     <w:rsid w:val="00541D28"/>
+    <w:rsid w:val="00542BF7"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="00566CC8"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
+    <w:rsid w:val="0058536C"/>
     <w:rsid w:val="00585DAD"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A389F"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
+    <w:rsid w:val="005B3363"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
+    <w:rsid w:val="005B654D"/>
     <w:rsid w:val="005B7B59"/>
     <w:rsid w:val="005C007D"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5381"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D2EF2"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
@@ -34387,127 +35490,130 @@
     <w:rsid w:val="00607D19"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="006165BF"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620776"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="00623091"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
+    <w:rsid w:val="0062620D"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="00627E92"/>
     <w:rsid w:val="00629150"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="0064050C"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="006669A0"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
+    <w:rsid w:val="00685864"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006901AB"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7968"/>
     <w:rsid w:val="006A7F8C"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B06E7"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
+    <w:rsid w:val="006B524D"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D10C4"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2420"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
@@ -34551,373 +35657,388 @@
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="007646E5"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007720C1"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00776F26"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787653"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
+    <w:rsid w:val="00790769"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A36FE"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A748E"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
+    <w:rsid w:val="007C0BDC"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C15AA"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C652D"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D4DD0"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E12FF"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E21FF"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E647B"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F0C29"/>
     <w:rsid w:val="007F0CBC"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F5107"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804AD4"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="0081471A"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825C22"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="00830E82"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
+    <w:rsid w:val="00837AEA"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00842809"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00854A2C"/>
     <w:rsid w:val="00854E66"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
+    <w:rsid w:val="00856AF4"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870717"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881886"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891101"/>
     <w:rsid w:val="008913E5"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
+    <w:rsid w:val="008967FC"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C56FE"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1889"/>
     <w:rsid w:val="008E1A8D"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E457A"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F5A65"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="00911B0F"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="009307B9"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
+    <w:rsid w:val="00933255"/>
     <w:rsid w:val="0093392C"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940C98"/>
     <w:rsid w:val="00940D34"/>
+    <w:rsid w:val="009414F4"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="00956399"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="00961529"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00973599"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
+    <w:rsid w:val="00976016"/>
     <w:rsid w:val="00976037"/>
     <w:rsid w:val="00976D5F"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00987E0B"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996774"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
+    <w:rsid w:val="009B175C"/>
+    <w:rsid w:val="009B2362"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4A60"/>
     <w:rsid w:val="009E4B43"/>
@@ -34958,93 +36079,97 @@
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A265B9"/>
     <w:rsid w:val="00A30195"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A41B57"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A42ADE"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
+    <w:rsid w:val="00A45886"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53A32"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61C5C"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66240"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A747BC"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
+    <w:rsid w:val="00A828CD"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A83BEA"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
+    <w:rsid w:val="00A91247"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9314B"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A9489C"/>
     <w:rsid w:val="00A94D87"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA0D66"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA5269"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB17C4"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
@@ -35052,107 +36177,112 @@
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB51B6"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
+    <w:rsid w:val="00AE5201"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE597A"/>
+    <w:rsid w:val="00AE64E9"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
+    <w:rsid w:val="00AF4661"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF67D0"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B2113E"/>
     <w:rsid w:val="00B230F2"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
+    <w:rsid w:val="00B25564"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B50DA6"/>
     <w:rsid w:val="00B51C98"/>
+    <w:rsid w:val="00B530C1"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B711F0"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72517"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B77519"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
@@ -35176,62 +36306,64 @@
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA2EF8"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA6281"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB36D5"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
+    <w:rsid w:val="00BC001D"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC2BF9"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD071A"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
+    <w:rsid w:val="00BD538C"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD77FB"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE0A34"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE186D"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF104B"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF5894"/>
@@ -35295,62 +36427,64 @@
     <w:rsid w:val="00C647D9"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C870DF"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
+    <w:rsid w:val="00C978DF"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA19B2"/>
     <w:rsid w:val="00CA2422"/>
     <w:rsid w:val="00CA57E6"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
+    <w:rsid w:val="00CB311A"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB45B6"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC3D4F"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
@@ -35377,297 +36511,308 @@
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D13D55"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
+    <w:rsid w:val="00D46813"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D56DE0"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FBC"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D663B2"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D71851"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D7464E"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
+    <w:rsid w:val="00D804D9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D831CF"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D85642"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D94897"/>
     <w:rsid w:val="00D94F14"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1B1F"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB2A95"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DB5F3A"/>
     <w:rsid w:val="00DB67EB"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC2358"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC638D"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
+    <w:rsid w:val="00DD5320"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E003FA"/>
     <w:rsid w:val="00E005B1"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03669"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E05020"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E05DFA"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E23822"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E2592B"/>
     <w:rsid w:val="00E25C78"/>
+    <w:rsid w:val="00E261A1"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E2771B"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E54DCF"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
+    <w:rsid w:val="00E65973"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E73211"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
+    <w:rsid w:val="00E77BA4"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E825EA"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E83DF8"/>
     <w:rsid w:val="00E856CC"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E90204"/>
+    <w:rsid w:val="00E90FBB"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E919ED"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06DD"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED1043"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED65C8"/>
     <w:rsid w:val="00ED688A"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF376B"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F12FCB"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F21FF6"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31467"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
@@ -35680,50 +36825,51 @@
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F45C9C"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54AC3"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
+    <w:rsid w:val="00F67124"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F85C79"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F937DB"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F952E0"/>
     <w:rsid w:val="00F961D2"/>
     <w:rsid w:val="00F97654"/>
@@ -35740,97 +36886,100 @@
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC50E1"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
+    <w:rsid w:val="00FD7EB1"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="0123FB82"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01355642"/>
+    <w:rsid w:val="01561A3B"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01F73024"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="026F89F0"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03E70993"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="03FA943C"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05693B23"/>
     <w:rsid w:val="05869545"/>
+    <w:rsid w:val="05CAA2C2"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="0889F75B"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="08FF4BF7"/>
     <w:rsid w:val="09037F3B"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
@@ -36306,50 +37455,51 @@
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B0C3960"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B3A1997"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5B93C94B"/>
     <w:rsid w:val="5B9B006F"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C520904"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5CD5388C"/>
     <w:rsid w:val="5D1B290E"/>
     <w:rsid w:val="5D88B388"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E4C38F4"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
+    <w:rsid w:val="5F9A8AE2"/>
     <w:rsid w:val="5FE6B5FB"/>
     <w:rsid w:val="60038287"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6201A461"/>
     <w:rsid w:val="620DF51D"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B4C692"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="6353F355"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
@@ -39953,50 +41103,63 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1965383405">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="780419613">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="880363358">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="883179458">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -43178,51 +44341,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BbQIIsit6eo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nysora.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9a7N9AU1GiQ" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GDVz-WepIIg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Mxz-drVdS58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=weoY_9tOcJQ" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ARHfqRB3t4M" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K3VRehFOZUw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190013210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BSYYq01Y9xQ" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UG4n7AwRRBU" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YuFK22n-tvI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CbM4UihE1TQ" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mullin12@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2v3rae-73jc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ndYzw_lSfJA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2v3rae-73jc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId67" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uFgqEqh_OS8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qRWb9CJU0Yk)&#160;&#160;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c0v5hpLQXZU&amp;list=PL5v3YzNPkiRNbTuPrlAPrA3cvWRgTMKzB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Mxz-drVdS58" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LpPEDvd_RDg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8PgCyzJDV_4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BbQIIsit6eo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uFgqEqh_OS8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GDVz-WepIIg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Mxz-drVdS58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s-dy6-DW0wM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Mxz-drVdS58" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8PgCyzJDV_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190013210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BSYYq01Y9xQ" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UG4n7AwRRBU" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nysora.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9a7N9AU1GiQ" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mullin12@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2v3rae-73jc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=weoY_9tOcJQ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ARHfqRB3t4M" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K3VRehFOZUw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId70" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qRWb9CJU0Yk)&#160;&#160;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c0v5hpLQXZU&amp;list=PL5v3YzNPkiRNbTuPrlAPrA3cvWRgTMKzB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YuFK22n-tvI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LpPEDvd_RDg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CbM4UihE1TQ" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2v3rae-73jc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ndYzw_lSfJA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{06C280B7-679E-45BE-8B73-0BA398320F2F}">
     <t:Anchor>
       <t:Comment id="790774660"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{DD248754-6C14-4E45-B6A6-5D5B60963524}" time="2025-06-04T15:20:30.205Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="790774660"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{01DD9B55-84FA-4584-B3F6-752420040765}" time="2025-06-04T15:20:30.205Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="790774660"/>
         </t:Anchor>
         <t:Assign userId="S::oldss@msu.edu::c1379dad-def8-4aa1-ab82-63807195c546" userProvider="AD" userName="Olds, Shawna"/>
       </t:Event>
       <t:Event id="{D5C5579D-1E3C-4858-B655-B5191D11B6D7}" time="2025-06-04T15:20:30.205Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
@@ -43526,52 +44689,106 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -43798,171 +45015,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9650C37F-9976-444D-A86B-FC4119AD569D}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20B38924-8035-4122-9865-8D6E0D6B9366}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>6337</Words>
-  <Characters>36121</Characters>
+  <Words>6050</Words>
+  <Characters>37452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>301</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>1170</Lines>
+  <Paragraphs>604</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42374</CharactersWithSpaces>
+  <CharactersWithSpaces>42898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>126500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>