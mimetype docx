--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -504,114 +504,114 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="22C09EED" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="65043F7D" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="006F318D" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00467EF1">
+      <w:r w:rsidR="008474F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006F318D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00467EF1">
+      <w:r w:rsidR="008474F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -707,117 +707,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>COURSE ASSISTANT (CA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0ADBC5" w14:textId="29C0D18B" w:rsidR="00270664" w:rsidRPr="00270664" w:rsidRDefault="00270664" w:rsidP="00B611BC">
+    <w:p w14:paraId="55EE0923" w14:textId="146CF18F" w:rsidR="005239D2" w:rsidRPr="000863E3" w:rsidRDefault="00270664" w:rsidP="000863E3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00270664">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227017A6" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRDefault="00FF0444" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="4147FC31" w:rsidR="00E405FF" w:rsidRPr="00FF0444" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="60DF52C0" w:rsidR="00E405FF" w:rsidRPr="00FF0444" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0444">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -841,2442 +826,2631 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="00FF0444">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF0444">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="005F110B" w:rsidRPr="00FF0444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A0E24F" w14:textId="024BD70D" w:rsidR="00AF7EED" w:rsidRPr="000863E3" w:rsidRDefault="00E405FF" w:rsidP="000863E3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0444">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="1D9F913C">
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="398E3C02" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D6C637" w14:textId="191955EC" w:rsidR="00992199" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="40828ACB" w14:textId="76CE4064" w:rsidR="00CB67E9" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214365707" w:history="1">
-        <w:r w:rsidR="00992199" w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178404" w:history="1">
+        <w:r w:rsidR="00CB67E9" w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00992199">
+        <w:r w:rsidR="00CB67E9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00992199">
+        <w:r w:rsidR="00CB67E9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00992199">
+        <w:r w:rsidR="00CB67E9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365707 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00992199">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178404 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00CB67E9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00992199">
+        <w:r w:rsidR="00CB67E9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00992199">
+        <w:r w:rsidR="00CB67E9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00992199">
+        <w:r w:rsidR="00CB67E9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="647F2510" w14:textId="7544484B" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="6B1362F0" w14:textId="68D87FAB" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365708" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178405" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365708 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178405 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CBDC507" w14:textId="216CABEA" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
+    <w:p w14:paraId="61C77F2E" w14:textId="1A52D357" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365709" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178406" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365709 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178406 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="173CA52A" w14:textId="50B11496" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
+    <w:p w14:paraId="3D66FA6D" w14:textId="0354AAA8" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365710" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178407" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365710 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C990D69" w14:textId="235D184B" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
+    <w:p w14:paraId="32A204F6" w14:textId="0EB908E7" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365711" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178408" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365711 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66A41DC1" w14:textId="07A4A472" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="0CA51149" w14:textId="21961F7B" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365712" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178409" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365712 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41166030" w14:textId="48D7E166" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="3394CEAC" w14:textId="6B408FC5" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365713" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178410" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365713 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178410 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1274DA92" w14:textId="30E03333" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="6EC97C51" w14:textId="5525E2C9" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365714" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178411" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178411 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27F1D14E" w14:textId="23499149" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="42B3157A" w14:textId="4AC238A3" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365715" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178412" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365715 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178412 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02F77502" w14:textId="240AE118" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="6B4BD271" w14:textId="5EFF41FD" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178413" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178413 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56D5332F" w14:textId="0F2CC954" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365716" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178414" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178414 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A506EC5" w14:textId="2B8FEF18" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="4C196EE9" w14:textId="276250F4" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365717" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178415" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178415 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AB65961" w14:textId="4A2C4FDB" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="06C0BC83" w14:textId="031DF1B6" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365718" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178416" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365718 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178416 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="308FB89A" w14:textId="6CBED982" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="2B0C953B" w14:textId="46A66004" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365719" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178417" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365719 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178417 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14A9C809" w14:textId="087F46E0" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
+    <w:p w14:paraId="1CC5AF49" w14:textId="5A0D073F" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365720" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178418" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365720 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178418 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="506BBDD0" w14:textId="57382D2B" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
+    <w:p w14:paraId="66E2357F" w14:textId="4ED678E5" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365721" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178419" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365721 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178419 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="505DA569" w14:textId="398F2C1A" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="0F2B28E6" w14:textId="402D1FFA" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365722" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178420" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+          <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365722 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178420 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="339F869C" w14:textId="11154409" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="05CCB847" w14:textId="468CA3DD" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365723" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178421" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT ACTIVITY LOG</w:t>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365723 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178421 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09FBE3DE" w14:textId="1FBC6E16" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="19C64287" w14:textId="21ED8098" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365724" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178422" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>STUDENT ACTIVITY LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365724 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178422 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F618348" w14:textId="6005ABBB" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
-[...182 lines deleted...]
-    <w:p w14:paraId="2075ADEC" w14:textId="750911CE" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="65F2FA80" w14:textId="3922ADAD" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365728" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178423" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365728 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178423 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3580E8F3" w14:textId="43B9276B" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178424" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178424 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D75940F" w14:textId="358AE5B9" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178425" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178425 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D9DF5D3" w14:textId="641AC2C0" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="12BDDEDD" w14:textId="6EEDAFD5" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178426" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178426 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="191B8ED7" w14:textId="4456C36E" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365729" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178427" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365729 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178427 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FEC773F" w14:textId="365E5AC9" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="51439DAE" w14:textId="0508894F" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365730" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178428" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178428 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A04F24E" w14:textId="0F8320D3" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178429" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365730 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178429 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DA76C52" w14:textId="2D824AB6" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
+    <w:p w14:paraId="1AD068DD" w14:textId="6BDA42EC" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365731" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178430" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365731 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178430 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AF38E16" w14:textId="39AC41E2" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="4853A78C" w14:textId="3912BF13" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365732" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178431" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365732 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178431 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C9EA50E" w14:textId="06983A36" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="4C4F87B7" w14:textId="6C180ACA" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365733" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178432" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365733 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178432 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D2ED35E" w14:textId="3A4C0B39" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="221659DD" w14:textId="75F749BA" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365734" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178433" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00526867">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178433 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="486F895A" w14:textId="0CF91542" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="4E8239B8" w14:textId="311F5232" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365735" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178434" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365735 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178434 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F5111E" w14:textId="57A6B02B" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="74ED17CA" w14:textId="53550C8C" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365736" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178435" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365736 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178435 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="499E9A6B" w14:textId="6AEDE295" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="46B69951" w14:textId="279A740E" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365737" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178436" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365737 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178436 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6496D1B6" w14:textId="6ABE39A6" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="662498DB" w14:textId="504BA39C" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365738" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178437" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365738 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178437 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08F820F7" w14:textId="244F0CDA" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="250900FF" w14:textId="5AD59B46" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365739" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178438" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365739 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178438 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32156226" w14:textId="568A736B" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
-[...60 lines deleted...]
-    <w:p w14:paraId="79630B0A" w14:textId="78D77528" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="6577FEA4" w14:textId="1528709E" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365741" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178439" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365741 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178439 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67AB8A86" w14:textId="74AAA262" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="4770C8C6" w14:textId="660F47CB" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178440" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178440 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CD31CAF" w14:textId="4C34D19E" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365742" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178441" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178441 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A004DB9" w14:textId="2424B11D" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178442" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365742 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178442 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AEE1551" w14:textId="1E82D6A1" w:rsidR="00992199" w:rsidRDefault="00992199">
+    <w:p w14:paraId="58B29E7A" w14:textId="005FC44C" w:rsidR="00CB67E9" w:rsidRDefault="00CB67E9">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365743" w:history="1">
-        <w:r w:rsidRPr="00526867">
+      <w:hyperlink w:anchor="_Toc235178443" w:history="1">
+        <w:r w:rsidRPr="00681EB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365743 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178443 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="5AB487B6" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="57769A37" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3302,162 +3476,164 @@
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
+        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="000863E3">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00F6F427" w14:textId="77777777" w:rsidR="00F57EAF" w:rsidRDefault="00F57EAF" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="227C91E8" w14:textId="77777777" w:rsidR="00F57EAF" w:rsidRPr="00F57EAF" w:rsidRDefault="00F57EAF" w:rsidP="00F57EAF">
+    <w:p w14:paraId="227C91E8" w14:textId="77777777" w:rsidR="00F57EAF" w:rsidRPr="00F57EAF" w:rsidRDefault="00F57EAF" w:rsidP="005B23AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F57EAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rotation Requirements </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10784" w:type="dxa"/>
+        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblInd w:w="-368" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2872"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1882"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="5130"/>
+        <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="1F0A39C0" w14:textId="0C3A3CF6" w:rsidTr="00FF0444">
+      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="1F0A39C0" w14:textId="0C3A3CF6" w:rsidTr="005B23AE">
         <w:trPr>
           <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2872" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FF63EC2" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>REQUIREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44D26B46" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3467,307 +3643,307 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="576A2B41" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3141623D" w14:textId="465CE376" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00B61661" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="4EA4B4C9" w14:textId="707B5A6A" w:rsidTr="00FF0444">
+      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="4EA4B4C9" w14:textId="707B5A6A" w:rsidTr="005B23AE">
         <w:trPr>
           <w:trHeight w:val="2505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2872" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66564C1F" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17B32525" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4748959C" w14:textId="2D1A65EA" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00B61661" w:rsidP="00B61661">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="61E5A05E" w14:textId="1EA27F7B" w:rsidTr="00FF0444">
+      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="61E5A05E" w14:textId="1EA27F7B" w:rsidTr="005B23AE">
         <w:trPr>
           <w:trHeight w:val="1965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2872" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FB873A4" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02390E48" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00F57EAF">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B0159EA" w14:textId="68C47B1A" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00B61661" w:rsidP="00B61661">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="05A8051F" w14:textId="19996592" w:rsidTr="00FF0444">
+      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="05A8051F" w14:textId="19996592" w:rsidTr="005B23AE">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2872" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4146298A" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3775,263 +3951,283 @@
               <w:t>Mid Rotation Form  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BB4797C" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15A56889" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CDA4D75" w14:textId="54B37E05" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00B61661" w:rsidP="00B61661">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="605955A5" w14:textId="1624ECAD" w:rsidTr="00FF0444">
+      <w:tr w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w14:paraId="605955A5" w14:textId="1624ECAD" w:rsidTr="005B23AE">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2872" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10E10A52" w14:textId="364C5B2F" w:rsidR="00FF0444" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Activity Log</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E055815" w14:textId="77777777" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E1114D7" w14:textId="4EDABCE3" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00FF0444" w:rsidP="00F57EAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21985894" w14:textId="04F65D09" w:rsidR="00FF0444" w:rsidRPr="00F57EAF" w:rsidRDefault="00B61661" w:rsidP="00B61661">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E12660" w14:textId="77777777" w:rsidR="00F57EAF" w:rsidRDefault="00F57EAF" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="114181D9" w14:textId="77777777" w:rsidR="00F57EAF" w:rsidRDefault="00F57EAF" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="688A007C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214365707"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235178404"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="79E8FA52" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. The purpose of this </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk162863302"/>
       <w:r w:rsidR="00BC1BB8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OB/GYN Specialty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4050,70 +4246,88 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="111049B1" w14:textId="438F9999" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="005F110B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1576A63F" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
@@ -4124,132 +4338,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D666BC7" w14:textId="1F4BC60E" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4177A6" w14:textId="2E61C1AB" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -4269,508 +4434,488 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="67491035" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214365708"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235178405"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="008967B0">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="798881EB" w14:textId="77777777" w:rsidR="00741D10" w:rsidRDefault="00741D10" w:rsidP="00C771F1">
+    <w:p w14:paraId="66D88571" w14:textId="77777777" w:rsidR="004D6EC2" w:rsidRPr="00C40B5D" w:rsidRDefault="004D6EC2" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc214365709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235178406"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="677D221E" w14:textId="77777777" w:rsidR="004D6EC2" w:rsidRPr="00C40B5D" w:rsidRDefault="004D6EC2" w:rsidP="004D6EC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CF4416" w14:textId="77777777" w:rsidR="005B23AE" w:rsidRDefault="005B23AE" w:rsidP="00741D10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0899B272" w14:textId="44B58C2C" w:rsidR="00741D10" w:rsidRDefault="00741D10" w:rsidP="00741D10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235178407"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="04ED1254" w14:textId="77777777" w:rsidR="00741D10" w:rsidRPr="00355DFF" w:rsidRDefault="00741D10" w:rsidP="000E0615">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Required Prerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="0B5F7E48" w14:textId="77777777" w:rsidR="00741D10" w:rsidRDefault="00741D10" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="144"/>
-[...62 lines deleted...]
-          <w:numId w:val="145"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214365711"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235178408"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="79476AC2" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="79476AC2" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D77E20" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+    <w:p w14:paraId="43D77E20" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D0E6FF6" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B3B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0E6FF6" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="002B3B01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE9FE24" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+    <w:p w14:paraId="6DE9FE24" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C799BF" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+    <w:p w14:paraId="44C799BF" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3862192B" w14:textId="40F248F9" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+    <w:p w14:paraId="3862192B" w14:textId="40F248F9" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE" w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266C45DD" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+    <w:p w14:paraId="266C45DD" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C0EE74" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+    <w:p w14:paraId="22C0EE74" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E889056" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="002B3B01">
+    <w:p w14:paraId="5E889056" w14:textId="77777777" w:rsidR="002B3B01" w:rsidRPr="002B3B01" w:rsidRDefault="002B3B01" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B3B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214365712"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235178409"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD81E" w14:textId="050F725A" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="658E352A" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">This Elective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="0035498A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the </w:t>
       </w:r>
       <w:r w:rsidR="007270C7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4821,2866 +4966,3099 @@
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2504FD" w14:textId="4E63AA9C" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in</w:t>
       </w:r>
       <w:r w:rsidR="0035498A" w:rsidRPr="0035498A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262DF3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OB/GYN Specialty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D446A" w14:textId="466B8B5C" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+    <w:p w14:paraId="0017DC6E" w14:textId="77777777" w:rsidR="004D6EC2" w:rsidRDefault="004D6EC2" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A07168" w14:textId="579060B4" w:rsidR="0084162D" w:rsidRPr="004D6EC2" w:rsidRDefault="008967B0" w:rsidP="004D6EC2">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Should the links not work for you, please cut, and paste the link into a browser window and the material should load for you.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214365713"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235178410"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="130E5511">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214365714"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235178411"/>
       <w:r>
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="785CB819" w14:textId="3D9D19C4" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="785CB819" w14:textId="3D9D19C4" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Enhance the learner’s knowledge base in obstetrics and gynecology as well as in management of care of the patient.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Enhance the learner’s knowledge </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in obstetrics and gynecology as well as in management of care of the patient.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180F90B2" w14:textId="53ED6685" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="180F90B2" w14:textId="53ED6685" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Heighten the learner’s awareness of appropriate imaging techniques utilized in ob-gyn.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282EA8A6" w14:textId="78BFF4D8" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="282EA8A6" w14:textId="78BFF4D8" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Observe and participate and demonstrate basic knowledge in the evaluation, intra – operative, pre - operative and post - operative management of patients requiring </w:t>
       </w:r>
       <w:r w:rsidR="00B42891">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or gyn surgery as well as for vaginal deliveries.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2108B3AF" w14:textId="01398140" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="2108B3AF" w14:textId="01398140" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participate in the intrapartum care of the </w:t>
       </w:r>
       <w:r w:rsidR="00B42891">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> patient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E21012" w14:textId="373BB373" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="65E21012" w14:textId="373BB373" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participate in the ambulatory clinic if possible.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8F7807" w14:textId="4A41A896" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="2C8F7807" w14:textId="4A41A896" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on an Obstetrics or Gynecology patient and document such using acceptable osteopathic terminology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FC7731" w14:textId="4FA01802" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="16FC7731" w14:textId="4FA01802" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interact with patients and their families in a respectful, sensitive, and ethical manner</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7553B0" w14:textId="58FD7DE8" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="6E7553B0" w14:textId="58FD7DE8" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Heighten the learner’s awareness of the sensitive nature of the female breast and genital physical exam.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26186C51" w14:textId="0159EDF4" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="26186C51" w14:textId="6FB60C39" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="00772A21">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12003020" w14:textId="6ADD6391" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="12003020" w14:textId="6ADD6391" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identify resources for reviewing current guidelines for the management of common problems encountered in ob-gyn practice.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C430727" w14:textId="60BD9EF9" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="2C430727" w14:textId="60BD9EF9" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consider osteopathic manipulative techniques for specific manifestations of problems seen in ob-gyn where applicable. (Examples are low back pain in pregnancy, post-operative care, and chronic pelvic pain encountered frequently in gynecologic care).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2276409B" w14:textId="62347E29" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="2276409B" w14:textId="55EA813C" w:rsidR="00BC1BB8" w:rsidRDefault="00772A21" w:rsidP="004D6EC2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Review the Entrustable Professional Activities and the Osteopathic Core Competencies located in the Additional Information section on D2L.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Review of</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1BB8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Entrustable Professional Activities and the Osteopathic Core Competencies located in the Additional Information section on D2L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1BB8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBC3A3A" w14:textId="240344F8" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="130E5511">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214365715"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235178412"/>
       <w:r>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="31ADFDCC" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="31ADFDCC" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1368"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Obstetrics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEE4F40" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>Obstetrics</w:t>
+        </w:rPr>
+        <w:t>For each disease or condition listed below, the student should be able to:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEE4F40" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="236349C8" w14:textId="22C3B904" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe the patient presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56EDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33123721" w14:textId="499D9842" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Discuss the pathophysiology involved</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56EDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD9ACAD" w14:textId="3DE6F298" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe an evaluation plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56EDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C251D3" w14:textId="5FF58A28" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>List an appropriate Differential Diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56EDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC9D17D" w14:textId="69C211AC" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Discuss treatment options and potential outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56EDB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7666FA" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28595200" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For each disease or condition listed below, the student should be able to:</w:t>
+        <w:t>Differentiate between normal and abnormal labor:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236349C8" w14:textId="22C3B904" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="05AB80ED" w14:textId="49A4319F" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="131"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Focus on Abnormal Labor Diagnosis and Management of Abnormal Labor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7DBD0C" w14:textId="0EDEC879" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      First Stage Disorders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CA2AA2" w14:textId="6051AA29" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Describe the patient presentation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E56EDB">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t>Second</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State Disorders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33123721" w14:textId="499D9842" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
-[...175 lines deleted...]
-    <w:p w14:paraId="1B7666FA" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="27D26850" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28595200" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="4DF88846" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Differentiate between normal and abnormal labor:</w:t>
+        <w:t>Management of normal vaginal delivery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AB80ED" w14:textId="49A4319F" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
-[...93 lines deleted...]
-    <w:p w14:paraId="27D26850" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="5290BCA5" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF88846" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="15A1F044" w14:textId="3217BA8E" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Management of normal vaginal delivery</w:t>
+        <w:t xml:space="preserve">Operative Vaginal Delivery (Forceps or Vacuum assisted delivery), and Cesarean </w:t>
+      </w:r>
+      <w:r w:rsidR="003E161C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5290BCA5" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="008B30E1" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DEE8D9" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contraindications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6097C71D" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Techniques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BE99B3" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A1F044" w14:textId="3217BA8E" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="601B2CA9" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operative Vaginal Delivery (Forceps or Vacuum assisted delivery), and Cesarean </w:t>
-[...8 lines deleted...]
-        <w:t>section.</w:t>
+        <w:t>Breech Presentation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008B30E1" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
-[...126 lines deleted...]
-    <w:p w14:paraId="601B2CA9" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="0D8D37EC" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Breech Presentation </w:t>
+        <w:t>Shoulder Dystocia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8D37EC" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="7DA71B1E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Shoulder Dystocia</w:t>
+        <w:t>Interpretation &amp; management of normal fetal monitoring </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA71B1E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="0EC84B8E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35075197" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interpretation &amp; management of normal fetal monitoring </w:t>
+        <w:t>Abnormalities of Fetal Monitoring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC84B8E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="74D1E0E0" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Etiologies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ACD51B" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B783DA8" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Requires a review of Intrapartum Fetal Surveillance Physiology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE22F7F" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35075197" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="0644F056" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Abnormalities of Fetal Monitoring</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trimester vaginal Bleeding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D1E0E0" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
-[...104 lines deleted...]
-    <w:p w14:paraId="3EE22F7F" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="1DC4B483" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0644F056" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="1E4DD1F2" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>Post-Partum Hemorrhage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7BE7EA" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="17"/>
-[...3 lines deleted...]
-        <w:t>rd</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Etiologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7CBBEB" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Trimester vaginal Bleeding</w:t>
+        <w:t>Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC4B483" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="42422440" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4DD1F2" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="7E758B14" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Post-Partum Hemorrhage</w:t>
+        <w:t>Ectopic Pregnancy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7BE7EA" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="7E658AAE" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="136"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Etiologies</w:t>
+        <w:t>Risk factors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7CBBEB" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="18861E57" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="136"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Presentation of Symptoms and Findings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C469D16" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Differential Diagnosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0538A5" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5B0243" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42422440" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="0172829C" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E758B14" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="21094BFA" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Ectopic Pregnancy</w:t>
+        <w:t>Medical Problems in Pregnancy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E658AAE" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="7CB47D3A" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="137"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Risk factors</w:t>
+        <w:t>Anemia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18861E57" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="33350362" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="137"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Presentation of Symptoms and Findings</w:t>
+        <w:t>Diabetic Mellitus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C469D16" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="13CF98A7" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="137"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Differential Diagnosis</w:t>
+        <w:t>Thyroid Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0538A5" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="1E1FEE2D" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="137"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Evaluation</w:t>
+        <w:t>UTI, Pyelonephritis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5B0243" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="4A00EDF8" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="137"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Management</w:t>
+        <w:t>Hypertension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0172829C" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="20B610B9" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21094BFA" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="03AC4395" w14:textId="27530960" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="004D6EC2">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1368"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gynecology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A94B5A" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Medical Problems in Pregnancy</w:t>
+        <w:t>For each disease or condition listed below, the student should be able to:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB47D3A" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="33BC7338" w14:textId="37F9DFAE" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="138"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Anemia</w:t>
+        <w:t>Describe the patient presentation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33350362" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="5F9CF5AC" w14:textId="0806E890" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="138"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Diabetic Mellitus</w:t>
+        <w:t>Discuss the pathophysiology involved.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CF98A7" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="2389BF86" w14:textId="0C148155" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="138"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Thyroid Disease</w:t>
+        <w:t>Describe an evaluation plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1FEE2D" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
+    <w:p w14:paraId="76852AB4" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="138"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>UTI, Pyelonephritis</w:t>
-[...258 lines deleted...]
-        </w:rPr>
         <w:t>List an appropriate Differential Diagnosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC42FFA" w14:textId="28880154" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00BC1BB8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2880"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss treatment options and potential outcomes, including office procedures and surgical procedures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A717BF0" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="1A717BF0" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abnormal uterine bleeding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAC723E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="0EAC723E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dysmenorrhea and Chronic Pelvic Pain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A77604" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="08A77604" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vaginal infections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B67217E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="1B67217E" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sexually transmitted infections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7C8E6D" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="5E7C8E6D" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Endometrial Neoplasia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B70D984" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="6B70D984" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Endometriosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635588B3" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="635588B3" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cervical Neoplasia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636A1CA8" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="00B42891">
+    <w:p w14:paraId="636A1CA8" w14:textId="77777777" w:rsidR="00BC1BB8" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pelvic Support Defects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03622F56" w14:textId="5AD3AE36" w:rsidR="00430F6B" w:rsidRPr="00195EFB" w:rsidRDefault="00BC1BB8" w:rsidP="00195EFB">
+    <w:p w14:paraId="03622F56" w14:textId="5AD3AE36" w:rsidR="00430F6B" w:rsidRPr="00195EFB" w:rsidRDefault="00BC1BB8" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="139"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="130E5511">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urinary Incontinence</w:t>
       </w:r>
       <w:r w:rsidRPr="130E5511">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+    <w:p w14:paraId="5833C75B" w14:textId="2F374CD5" w:rsidR="00EF20F3" w:rsidRPr="00440A7A" w:rsidRDefault="00EF20F3" w:rsidP="00EF20F3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235178413"/>
+      <w:r w:rsidRPr="00440A7A">
+        <w:lastRenderedPageBreak/>
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="5573D3F6" w14:textId="018E5DA8" w:rsidR="00EF20F3" w:rsidRPr="005E20F6" w:rsidRDefault="005D4D7E" w:rsidP="00EF20F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Kn</w:t>
+      </w:r>
+      <w:r w:rsidR="00352626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>owledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57975F67" w14:textId="2F59AE3D" w:rsidR="00EF20F3" w:rsidRDefault="00352626" w:rsidP="00EF20F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BFF3AD" w14:textId="569A31A2" w:rsidR="00BD0D8E" w:rsidRDefault="00BD0D8E" w:rsidP="00BD0D8E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE38DFF" w14:textId="6D75805F" w:rsidR="00BD0D8E" w:rsidRDefault="00BD0D8E" w:rsidP="00BD0D8E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF6756C" w14:textId="34978ED0" w:rsidR="00BD0D8E" w:rsidRPr="00BD0D8E" w:rsidRDefault="00BD0D8E" w:rsidP="00BD0D8E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ost</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>opathic Principles and Practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448C5F60" w14:textId="77777777" w:rsidR="00EF20F3" w:rsidRDefault="00EF20F3" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214365716"/>
+    </w:p>
+    <w:p w14:paraId="4E6F2E0C" w14:textId="114CA616" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc235178414"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7721,104 +8099,104 @@
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="59D62B10" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="00BC1BB8" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214365717"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235178415"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214365718"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235178416"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A33F32" w14:textId="6F3019A0" w:rsidR="00430F6B" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00430F6B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="006317D0" w:rsidRPr="00966806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7982,81 +8360,74 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20415D2C" w14:textId="77777777" w:rsidR="005C039B" w:rsidRDefault="005C039B" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+    <w:p w14:paraId="4B0E7DC1" w14:textId="439D702D" w:rsidR="00146920" w:rsidRPr="00146920" w:rsidRDefault="005B4C18" w:rsidP="00146920">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc214365719"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235178417"/>
       <w:r w:rsidRPr="00C40B5D">
-        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="11D9B006" w14:textId="0C2420E4" w:rsidR="00EA1CA2" w:rsidRDefault="00EA1CA2" w:rsidP="00EA1CA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc214365720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc195856805"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235178418"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="27192CD2" w14:textId="3623AE12" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="519EFF7A">
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="39D8E496" w14:textId="77777777" w:rsidR="00146920" w:rsidRPr="00146920" w:rsidRDefault="00146920" w:rsidP="00146920"/>
+    <w:p w14:paraId="749AC908" w14:textId="2B0FFAE7" w:rsidR="39C285ED" w:rsidRPr="00146920" w:rsidRDefault="00392296" w:rsidP="00146920">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="519EFF7A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beckman, et al., (20</w:t>
       </w:r>
       <w:r w:rsidR="5B319BE6" w:rsidRPr="519EFF7A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -8082,64 +8453,57 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Obstetrics and Gynecology. </w:t>
       </w:r>
       <w:r w:rsidRPr="519EFF7A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lippincott Williams &amp; Wilkins (8thEdition)</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE" w:rsidRPr="519EFF7A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00E45EDC">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00146920" w:rsidRPr="00146920">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial Nova" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04EF2C2D" w14:textId="083ECEEF" w:rsidR="519EFF7A" w:rsidRDefault="519EFF7A" w:rsidP="519EFF7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29FEC084" w14:textId="77777777" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="00392296">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8269,584 +8633,485 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0C174A" w14:textId="77777777" w:rsidR="00964E44" w:rsidRDefault="00964E44" w:rsidP="00392296">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B0BFE1E" w14:textId="0EE5EB1C" w:rsidR="008A5F35" w:rsidRPr="00964E44" w:rsidRDefault="00964E44" w:rsidP="00964E44">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc195856806"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc214365721"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc195856806"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235178419"/>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>Recommended Websites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E6B5546" w14:textId="24FFABC7" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="008A5F35">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="4A3C1E56" w14:textId="77777777" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="00392296">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692BAB83" w14:textId="7C240BB1" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="0CB5E2BE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Hlk162876695"/>
+      <w:r w:rsidRPr="0CB5E2BE">
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Comprehensive Gynecology</w:t>
+      </w:r>
+      <w:r w:rsidR="005737D9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Hacker &amp; Moore's Essentials of Obstetrics and Gynecology 6</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0CB5E2BE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0CB5E2BE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0CB5E2BE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Edition, 2016 (Elsevier) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EA9F078" w14:textId="1F63335B" w:rsidR="009E5B88" w:rsidRDefault="007761FD" w:rsidP="008A5F35">
+        <w:t xml:space="preserve"> edition </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="!/browse/book/3-s2.0-C20170042076" w:history="1">
+        <w:r w:rsidR="009E5B88" w:rsidRPr="00BA2949">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20170042076</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0CB5E2BE">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5FB148" w14:textId="5CF91557" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="00392296">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E46BD97" w14:textId="3C461BBB" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="008A5F35">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk162876684"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00BA2949">
+        <w:t>Williams Obstetrics, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3251">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5EEB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>th Edition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3251">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00F13AD2" w:rsidRPr="00F13AD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
-[...2 lines deleted...]
-          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20120069153</w:t>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A3C1E56" w14:textId="77777777" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="00392296">
+    <w:p w14:paraId="7457D1D9" w14:textId="77777777" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="00392296">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692BAB83" w14:textId="17C0D565" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="0CB5E2BE">
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="5AE43C0B" w14:textId="77A4E043" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="008A5F35">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk162876695"/>
-      <w:r w:rsidRPr="0CB5E2BE">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Comprehensive Gynecology, 8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0CB5E2BE">
+        <w:t>Gabbe: Obstetrics: Normal and Problem Pregnancies 8</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0CB5E2BE">
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> edition </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0CB5E2BE">
+        <w:t xml:space="preserve"> EDITION, 2021 (ELSEVIER) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5FB148" w14:textId="5CF91557" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="00392296">
+    <w:p w14:paraId="00E06B4F" w14:textId="77777777" w:rsidR="00392296" w:rsidRPr="005D47B1" w:rsidRDefault="00392296" w:rsidP="00EB644A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720" w:right="150"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:sz w:val="18"/>
-[...127 lines deleted...]
-        <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005D47B1">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookID=1918</w:t>
+          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170020839</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005D47B1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7457D1D9" w14:textId="77777777" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="00392296">
-[...13 lines deleted...]
-    <w:p w14:paraId="5AE43C0B" w14:textId="1F3463B2" w:rsidR="00392296" w:rsidRDefault="00392296" w:rsidP="008A5F35">
+    <w:p w14:paraId="58A405D5" w14:textId="77777777" w:rsidR="00FD311A" w:rsidRDefault="00FD311A" w:rsidP="00FD311A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-    <w:p w14:paraId="00E06B4F" w14:textId="77777777" w:rsidR="00392296" w:rsidRPr="005D47B1" w:rsidRDefault="00392296" w:rsidP="00EB644A">
+    </w:p>
+    <w:p w14:paraId="016425F2" w14:textId="77777777" w:rsidR="0035498A" w:rsidRDefault="0035498A" w:rsidP="0035498A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="720" w:right="150"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="005D47B1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A105CB3" w14:textId="77777777" w:rsidR="0035498A" w:rsidRDefault="0035498A" w:rsidP="0035498A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional resources at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170020839</w:t>
+          <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D47B1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A405D5" w14:textId="77777777" w:rsidR="00FD311A" w:rsidRDefault="00FD311A" w:rsidP="00FD311A">
-[...12 lines deleted...]
-    <w:p w14:paraId="016425F2" w14:textId="77777777" w:rsidR="0035498A" w:rsidRDefault="0035498A" w:rsidP="0035498A">
+    <w:p w14:paraId="4ABD4716" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="0059404C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...77 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F32377A" w14:textId="756BFC5C" w:rsidR="00EC1992" w:rsidRPr="00964E44" w:rsidRDefault="00EC1992" w:rsidP="00964E44">
+    <w:p w14:paraId="5A3E3888" w14:textId="200B9EA3" w:rsidR="002561AA" w:rsidRPr="002561AA" w:rsidRDefault="002561AA" w:rsidP="00964E44">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc235178420"/>
+      <w:r w:rsidRPr="002561AA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="699DD8C5" w14:textId="77777777" w:rsidR="002561AA" w:rsidRDefault="002561AA" w:rsidP="00964E44">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F32377A" w14:textId="6C281F1B" w:rsidR="00EC1992" w:rsidRPr="00964E44" w:rsidRDefault="00EC1992" w:rsidP="00964E44">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214365722"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235178421"/>
       <w:r w:rsidRPr="00964E44">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00964E44">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193D8F45" w14:textId="77777777" w:rsidR="00AB05F9" w:rsidRDefault="00AB05F9" w:rsidP="00AB05F9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9002,61 +9267,60 @@
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="7463FD90" w:rsidR="00EC1992" w:rsidRPr="00964E44" w:rsidRDefault="00EC1992" w:rsidP="00964E44">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc214365723"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235178422"/>
       <w:r w:rsidRPr="00964E44">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00964E44">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -9269,117 +9533,126 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc214365724"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235178423"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc214365725"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235178424"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="20795DEB" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId30" w:history="1">
+        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">you have any questions, please contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00F64D0C" w:rsidRPr="000F63A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F64D0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -9480,80 +9753,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc214365726"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235178425"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -9573,88 +9846,81 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214365727"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235178426"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -9663,55 +9929,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214365728"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235178427"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="7DB36070" w14:textId="77777777" w:rsidR="00141677" w:rsidRPr="00141677" w:rsidRDefault="00141677" w:rsidP="00141677">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00141677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6587B58D" w14:textId="77777777" w:rsidR="00141677" w:rsidRPr="00141677" w:rsidRDefault="00141677" w:rsidP="00141677">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9752,55 +10018,55 @@
       </w:r>
       <w:r w:rsidRPr="00141677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="094E4F78" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214365729"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235178428"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -9926,60 +10192,60 @@
     <w:p w14:paraId="4CD9D62C" w14:textId="77777777" w:rsidR="001414BE" w:rsidRDefault="001414BE" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C4B902" w14:textId="77777777" w:rsidR="001414BE" w:rsidRPr="0060636C" w:rsidRDefault="001414BE" w:rsidP="0060636C">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214365730"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235178429"/>
       <w:r w:rsidRPr="0060636C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="0060636C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43FA302F" w14:textId="77777777" w:rsidR="001414BE" w:rsidRDefault="001414BE" w:rsidP="001414BE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="345"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10231,59 +10497,59 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329C359C" w14:textId="77777777" w:rsidR="00B61661" w:rsidRDefault="00B61661" w:rsidP="001414BE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="495"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46DA7B90" w14:textId="77777777" w:rsidR="001414BE" w:rsidRDefault="001414BE" w:rsidP="0060636C">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214365731"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235178430"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C30B78" w14:textId="77777777" w:rsidR="001414BE" w:rsidRDefault="001414BE" w:rsidP="001414BE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10314,192 +10580,178 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214365732"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235178431"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43442B98" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Principles of professionalism are not rules that specify behaviors, but guidelines that provide direction in identifying appropriate conduct. These principles include the safety and welfare of patients, competence in knowledge and skills, responsibility for consequences of actions, professional </w:t>
-[...9 lines deleted...]
-        <w:t>communication, confidentiality, and lifelong learning for maintenance of professional skills and judgments.</w:t>
+        <w:t>Principles of professionalism are not rules that specify behaviors, but guidelines that provide direction in identifying appropriate conduct. These principles include the safety and welfare of patients, competence in knowledge and skills, responsibility for consequences of actions, professional communication, confidentiality, and lifelong learning for maintenance of professional skills and judgments.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA8BF29" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29493DE3" w14:textId="4FD4DE3E" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
+    <w:p w14:paraId="54974033" w14:textId="60241AFA" w:rsidR="00DA4A59" w:rsidRPr="002561AA" w:rsidRDefault="00DA4A59" w:rsidP="002561AA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="30"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professionalism and professional ethics are terms that signify certain scholastic, interpersonal and behavioral expectations. Among the characteristics included in this context are the knowledge, competence, demeanor, attitude, appearance, mannerisms, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>integrity, and morals displayed by the student to faculty, peers, patients, and colleagues in other health care professions. Students are expected to always conduct themselves in a professional manner and to exhibit characteristics of a professional student.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="79D7F4DE" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10533,225 +10785,312 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214365733"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235178432"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="0371F616" w14:textId="56A3E4D3" w:rsidR="002C02DB" w:rsidRPr="002C02DB" w:rsidRDefault="00C11B04" w:rsidP="002C02DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="002C02DB" w:rsidRPr="002C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FA5FA4" w14:textId="77777777" w:rsidR="002C02DB" w:rsidRPr="002C02DB" w:rsidRDefault="002C02DB" w:rsidP="002C02DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="7EEDC7EE" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="002C02DB" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="002C02DB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
+    <w:p w14:paraId="66C1AF80" w14:textId="77777777" w:rsidR="00646FA8" w:rsidRPr="00C40B5D" w:rsidRDefault="00646FA8" w:rsidP="00646FA8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214365734"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235178433"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...29 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="2F769CD7" w14:textId="77777777" w:rsidR="00646FA8" w:rsidRDefault="00646FA8" w:rsidP="00646FA8">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="239AC4B6" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRDefault="00F15C5E" w:rsidP="00EC7D72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="746BA7B0" w14:textId="77777777" w:rsidR="00646FA8" w:rsidRPr="000044D5" w:rsidRDefault="00646FA8" w:rsidP="00646FA8">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235178434"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="610D04FE" w14:textId="77777777" w:rsidR="00646FA8" w:rsidRPr="00EA7A22" w:rsidRDefault="00646FA8" w:rsidP="00646FA8">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="144" w:firstLine="216"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FA7EAB7" w14:textId="77777777" w:rsidR="0071505D" w:rsidRPr="00646FA8" w:rsidRDefault="0071505D" w:rsidP="00646FA8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8A833A" w14:textId="4CCAE091" w:rsidR="00F15C5E" w:rsidRPr="008A2CA4" w:rsidRDefault="00F15C5E" w:rsidP="008A2CA4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214365735"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235178435"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="0ED926EF" w14:textId="4228B543" w:rsidR="00F15C5E" w:rsidRPr="00C50401" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BB750A7" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00C40B5D" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029DE87E" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00551027" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214365736"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235178436"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EECEABC" w14:textId="2E012E2C" w:rsidR="00F15C5E" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22928197" w14:textId="5ECCEF38" w:rsidR="00E501DD" w:rsidRDefault="00E501DD" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -10766,192 +11105,187 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00144FAE" w:rsidRPr="00E501DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F61AA5" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00C82EC8" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39690F86" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="002422D9" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214365737"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235178437"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E854A85" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00D07691" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A8884B1" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00726AB4" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="525752DD" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="0096296A" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214365738"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235178438"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B12DCF2" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00E20D8B" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
+    <w:p w14:paraId="5BCE03F3" w14:textId="1896B395" w:rsidR="00380D35" w:rsidRPr="009C3597" w:rsidRDefault="00F15C5E" w:rsidP="009C3597">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
-[...4 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:r w:rsidR="009C3597" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="1DB32900" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00C40B5D" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
+    </w:p>
+    <w:p w14:paraId="1DB32900" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00C40B5D" w:rsidRDefault="00F15C5E" w:rsidP="00380D35">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D38ACDA" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00C40B5D" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214365739"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235178439"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024C2ED2" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRPr="00C40B5D" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FACD913" w14:textId="77777777" w:rsidR="00F15C5E" w:rsidRDefault="00F15C5E" w:rsidP="00F15C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11038,129 +11372,199 @@
       <w:r w:rsidR="00144FAE" w:rsidRPr="00E501DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2109223E" w14:textId="77777777" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00F15C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1545B2BF" w14:textId="77777777" w:rsidR="00992199" w:rsidRPr="00556A65" w:rsidRDefault="00992199" w:rsidP="00992199">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc214365740"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235178440"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2DE70B23" w14:textId="77777777" w:rsidR="00992199" w:rsidRPr="005F7800" w:rsidRDefault="00992199" w:rsidP="00992199">
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="2DE70B23" w14:textId="23D6B608" w:rsidR="00992199" w:rsidRDefault="00992199" w:rsidP="00992199">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A21" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A21" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A21" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00772A21" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A21" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C27FCFA" w14:textId="6265EFEC" w:rsidR="00493BB8" w:rsidRPr="00380D35" w:rsidRDefault="00D5072C" w:rsidP="00380D35">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00D5072C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="57E07FD8" w14:textId="77777777" w:rsidR="00493BB8" w:rsidRPr="0096296A" w:rsidRDefault="00493BB8" w:rsidP="00493BB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A955E01" w14:textId="77777777" w:rsidR="00493BB8" w:rsidRDefault="00493BB8" w:rsidP="00493BB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="000512F6">
@@ -11168,238 +11572,136 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F4432B7" w14:textId="77777777" w:rsidR="00493BB8" w:rsidRDefault="00493BB8" w:rsidP="00493BB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="665A74F7" w14:textId="77777777" w:rsidR="00493BB8" w:rsidRPr="00C40B5D" w:rsidRDefault="00493BB8" w:rsidP="00493BB8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214365741"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235178441"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...61 lines deleted...]
-        <w:ind w:left="432"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="40ED0852" w14:textId="77777777" w:rsidR="0067424E" w:rsidRPr="00A871DA" w:rsidRDefault="0067424E" w:rsidP="0067424E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60651179" w14:textId="77777777" w:rsidR="0067424E" w:rsidRPr="00A871DA" w:rsidRDefault="0067424E" w:rsidP="0067424E">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="57FE2220" w14:textId="434F1A0D" w:rsidR="005272C3" w:rsidRPr="0096296A" w:rsidRDefault="0067424E" w:rsidP="0067424E">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="00C40B5D">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...23 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="060F96C8" w14:textId="77777777" w:rsidR="005272C3" w:rsidRPr="00C40B5D" w:rsidRDefault="005272C3" w:rsidP="005272C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc169162520"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc214365742"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235178442"/>
       <w:r w:rsidRPr="005272C3">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="1F183539" w14:textId="77777777" w:rsidR="005272C3" w:rsidRPr="00C40B5D" w:rsidRDefault="005272C3" w:rsidP="005272C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -11636,52 +11938,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBE98E1" w14:textId="77777777" w:rsidR="005272C3" w:rsidRPr="00C40B5D" w:rsidRDefault="005272C3" w:rsidP="005272C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70FBF362" w14:textId="77777777" w:rsidR="005272C3" w:rsidRDefault="005272C3" w:rsidP="005272C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -11887,95 +12194,103 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D25928" w14:textId="561E4F80" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="00493BB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
+        <w:sectPr w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidSect="005B23AE">
           <w:footerReference w:type="default" r:id="rId44"/>
           <w:headerReference w:type="first" r:id="rId45"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1384992B" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRDefault="00A513FC" w:rsidP="009D0570">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1008"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc195856829"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc214365743"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc195856829"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235178443"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="60F4B680" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="006573C7" w:rsidRDefault="00A513FC" w:rsidP="00A513FC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A513FC" w:rsidRPr="00C40B5D" w14:paraId="02067D47" w14:textId="77777777" w:rsidTr="0064714B">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -12168,188 +12483,188 @@
           </w:tcPr>
           <w:p w14:paraId="0D3ECFDB" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="009275FB" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB8CB11" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00562F84" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="3DB8CB11" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00562F84" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75532217" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00562F84" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="75532217" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00562F84" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="114FC12C" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB26F5B" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00562F84" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="3BB26F5B" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00562F84" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4766BCA4" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="4766BCA4" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B5FBD77" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="4B5FBD77" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A513FC" w:rsidRPr="00C40B5D" w14:paraId="287C21CD" w14:textId="77777777" w:rsidTr="0064714B">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -12587,165 +12902,165 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="289F87F3" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="289F87F3" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B2F436E" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="0B2F436E" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Must be 100% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and needing no revisions by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F3A97BF" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="2F3A97BF" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75DC4A7B" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="009C3C16" w:rsidRDefault="00A513FC" w:rsidP="0064714B">
+          <w:p w14:paraId="75DC4A7B" w14:textId="77777777" w:rsidR="00A513FC" w:rsidRPr="009C3C16" w:rsidRDefault="00A513FC" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Two-week rotations- 11:59pm on the 1</w:t>
             </w:r>
             <w:r w:rsidRPr="006573C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
@@ -12878,56 +13193,56 @@
           </w:tcPr>
           <w:p w14:paraId="48E2949C" w14:textId="6F240B4F" w:rsidR="00C05A58" w:rsidRPr="0014658C" w:rsidRDefault="00C05A58" w:rsidP="00C05A58">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00892C35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submit via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="376C09FA" w14:textId="54D2B9BA" w:rsidR="00C05A58" w:rsidRDefault="00C05A58" w:rsidP="00C05A58">
+          <w:p w14:paraId="376C09FA" w14:textId="54D2B9BA" w:rsidR="00C05A58" w:rsidRDefault="00C05A58" w:rsidP="0046256B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00892C35">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="00892C35">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -13316,155 +13631,155 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>required to make an entry or more per day</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are on the rotation</w:t>
       </w:r>
       <w:r w:rsidR="00144FAE" w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In addition,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB66D6E" w14:textId="268232FB" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="6CB66D6E" w14:textId="268232FB" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Give as many details as possible regarding the procedures you were involved </w:t>
       </w:r>
       <w:r w:rsidR="00AC0BCE" w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D90FED6" w14:textId="6BEA8DB0" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="2D90FED6" w14:textId="6BEA8DB0" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the primary diagnosis of the patients seen</w:t>
       </w:r>
       <w:r w:rsidR="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8D248C" w14:textId="204A9638" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="2E8D248C" w14:textId="204A9638" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete the Meetings/Lectures portion as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BFC94D" w14:textId="14D801C7" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="77BFC94D" w14:textId="14D801C7" w:rsidR="00DA4A59" w:rsidRPr="00AC0BCE" w:rsidRDefault="00DA4A59" w:rsidP="0046256B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Specify the readings you completed while you were on the service</w:t>
       </w:r>
       <w:r w:rsidR="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139A82E4" w14:textId="1DF45EC5" w:rsidR="00DA4A59" w:rsidRPr="00DA4A59" w:rsidRDefault="00AC0BCE" w:rsidP="00DA4A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
@@ -17283,98 +17598,106 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="399045A4" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="003E161C" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003E161C" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="003E161C" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -17405,53 +17728,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="31F3634E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="405B629B" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -17480,99 +17803,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="794A2955" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3E298454" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -17596,53 +17933,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7669E521" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="49F430B3" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -17678,53 +18015,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="49D2102A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6CDCC844" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -17744,55 +18081,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -17868,55 +18205,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="6F5A0A9E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="6F5A0A9E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="0046256B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6B9B">
@@ -18049,56 +18386,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -18117,56 +18463,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -18276,167 +18631,172 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
       <w:headerReference w:type="first" r:id="rId48"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C17ABA1" w14:textId="77777777" w:rsidR="00802E68" w:rsidRDefault="00802E68" w:rsidP="00E756E0">
+    <w:p w14:paraId="14D32CF1" w14:textId="77777777" w:rsidR="000C530B" w:rsidRDefault="000C530B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C6AF763" w14:textId="77777777" w:rsidR="00802E68" w:rsidRDefault="00802E68" w:rsidP="00E756E0">
+    <w:p w14:paraId="5030562E" w14:textId="77777777" w:rsidR="000C530B" w:rsidRDefault="000C530B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DAE5F00" w14:textId="77777777" w:rsidR="00802E68" w:rsidRDefault="00802E68">
+    <w:p w14:paraId="2FB1365C" w14:textId="77777777" w:rsidR="000C530B" w:rsidRDefault="000C530B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CD87107" w14:textId="5A3AF0E8" w:rsidR="00D54C05" w:rsidRDefault="00D54C05">
+  <w:p w14:paraId="3CD87107" w14:textId="0E4DC927" w:rsidR="00D54C05" w:rsidRDefault="00D54C05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00CB67E9">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -18460,124 +18820,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5AF9B115" w14:textId="465666C4" w:rsidR="004A166C" w:rsidRDefault="00D54C05">
+  <w:p w14:paraId="5AF9B115" w14:textId="48379F96" w:rsidR="004A166C" w:rsidRDefault="00D54C05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00CB67E9">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E5F477C" w14:textId="77777777" w:rsidR="00802E68" w:rsidRDefault="00802E68" w:rsidP="00E756E0">
+    <w:p w14:paraId="59CF2283" w14:textId="77777777" w:rsidR="000C530B" w:rsidRDefault="000C530B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="348FE008" w14:textId="77777777" w:rsidR="00802E68" w:rsidRDefault="00802E68" w:rsidP="00E756E0">
+    <w:p w14:paraId="153296C9" w14:textId="77777777" w:rsidR="000C530B" w:rsidRDefault="000C530B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21F571FA" w14:textId="77777777" w:rsidR="00802E68" w:rsidRDefault="00802E68">
+    <w:p w14:paraId="3AEB79D8" w14:textId="77777777" w:rsidR="000C530B" w:rsidRDefault="000C530B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="498D0FC2" w:rsidR="004A166C" w:rsidRDefault="00142893">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 652 OB/GYN Specialty</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -18719,53 +19082,53 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004867B3"/>
+    <w:nsid w:val="00B60248"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0576CD46"/>
+    <w:tmpl w:val="84DEA97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -18868,993 +19231,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B60248"/>
-[...941 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -19925,54 +19345,292 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE70094"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F703483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36945150"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="285869C4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A34AC3DC"/>
+    <w:tmpl w:val="90602FF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8280"/>
+        </w:tabs>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D623E23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="26620452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -20074,1070 +19732,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9B65EC"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34FF4796"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C5AC119E"/>
-[...1015 lines deleted...]
-    <w:tmpl w:val="0EF073D0"/>
+    <w:tmpl w:val="293C3FFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21239,203 +19881,805 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C26F04"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6111A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9572E55E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD7049E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44C90A7F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="748A6644"/>
+    <w:tmpl w:val="A38A6FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C6633C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3214AD1C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166D15C4"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52FB2ACB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6570D658"/>
+    <w:lvl w:ilvl="0" w:tplc="2D2C540A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58516B52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1F84D1A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C894609"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="487C33B0"/>
+    <w:tmpl w:val="289C4898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21537,970 +20781,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16876C7B"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DB24F6E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1266512C"/>
-[...915 lines deleted...]
-    <w:tmpl w:val="53288386"/>
+    <w:tmpl w:val="C726A4AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -22602,54 +20930,145 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23147F66"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64BE08D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53704FAC"/>
+    <w:lvl w:ilvl="0" w:tplc="042ECA2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B178C5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A4E6872E"/>
+    <w:tmpl w:val="F6E8E32C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -22751,13825 +21170,486 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24842507"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7E3BD4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DEECB716"/>
-[...677 lines deleted...]
-    <w:tmpl w:val="90602FF8"/>
+    <w:tmpl w:val="F1027C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3240"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4680"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5400"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6120"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6840"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="7560"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="8280"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...147 lines deleted...]
-      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...225 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="29277F8D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ED42C0FE"/>
+    <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-[...11821 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="706762523">
+  <w:num w:numId="1" w16cid:durableId="321932046">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="73"/>
+  <w:num w:numId="2" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="3" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="711810667">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="4" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1478650159">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="5" w16cid:durableId="717247868">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1755130114">
-    <w:abstractNumId w:val="121"/>
+  <w:num w:numId="6" w16cid:durableId="1345476917">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="881407553">
-    <w:abstractNumId w:val="115"/>
+  <w:num w:numId="7" w16cid:durableId="546186749">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1790512805">
-    <w:abstractNumId w:val="125"/>
+  <w:num w:numId="8" w16cid:durableId="522791261">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="57095923">
-    <w:abstractNumId w:val="67"/>
+  <w:num w:numId="9" w16cid:durableId="331614917">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1328441998">
+  <w:num w:numId="10" w16cid:durableId="1706517722">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1197042190">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1932154064">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="453905796">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="13" w16cid:durableId="1725180814">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="712390623">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="14" w16cid:durableId="498695466">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="136"/>
+  <w:num w:numId="15" w16cid:durableId="322781964">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="16" w16cid:durableId="1870753937">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2053921885">
-[...74 lines deleted...]
-  <w:num w:numId="48" w16cid:durableId="788351535">
+  <w:num w:numId="17" w16cid:durableId="1002590397">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="1086079076">
-    <w:abstractNumId w:val="139"/>
+  <w:num w:numId="18" w16cid:durableId="2074962469">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1898585650">
-    <w:abstractNumId w:val="126"/>
+  <w:num w:numId="19" w16cid:durableId="469321031">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="558439389">
-[...203 lines deleted...]
-  <w:num w:numId="119" w16cid:durableId="1257517141">
+  <w:num w:numId="20" w16cid:durableId="1054306765">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="120" w16cid:durableId="1806116668">
-[...77 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
@@ -36640,159 +21720,163 @@
     <w:rsid w:val="00057CD8"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
+    <w:rsid w:val="000863E3"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00095C4D"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00096E28"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C530B"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7084"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E0615"/>
     <w:rsid w:val="000E16B4"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F165E"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="00115653"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="001234CC"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001414BE"/>
     <w:rsid w:val="00141677"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142893"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00144FAE"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00145CC2"/>
     <w:rsid w:val="0014658C"/>
     <w:rsid w:val="00146883"/>
+    <w:rsid w:val="00146920"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="001626C1"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
@@ -36897,341 +21981,356 @@
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250CB4"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
+    <w:rsid w:val="002561AA"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00260BDD"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00262DF3"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00270664"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="0027659E"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
+    <w:rsid w:val="002940BA"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295FD1"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3B01"/>
     <w:rsid w:val="002B3BA7"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B57A4"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C02DB"/>
     <w:rsid w:val="002C6503"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D7206"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F3C49"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00310182"/>
     <w:rsid w:val="00310B01"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
+    <w:rsid w:val="00325999"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
+    <w:rsid w:val="00336EF7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="00341459"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343A9C"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
+    <w:rsid w:val="00352626"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035498A"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00355DFF"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="0037601D"/>
+    <w:rsid w:val="00380D35"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00392296"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
+    <w:rsid w:val="003973E8"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A1838"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C2631"/>
     <w:rsid w:val="003C2FB6"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1273"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E161C"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E3665"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
+    <w:rsid w:val="003F1B16"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00404F06"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00414E11"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="0042414B"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="00440A7A"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
+    <w:rsid w:val="0046256B"/>
     <w:rsid w:val="00462757"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00467EF1"/>
+    <w:rsid w:val="00470858"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
+    <w:rsid w:val="00474A30"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493BB8"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
@@ -37249,273 +22348,290 @@
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D3222"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
+    <w:rsid w:val="004D6EC2"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
+    <w:rsid w:val="004E2B57"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="00504BEB"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
+    <w:rsid w:val="005116DE"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="005272C3"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
+    <w:rsid w:val="00534F21"/>
     <w:rsid w:val="005359AB"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542663"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
+    <w:rsid w:val="005737D9"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="00590343"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="0059404C"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
+    <w:rsid w:val="005B23AE"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C039B"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D47B1"/>
     <w:rsid w:val="005D4C29"/>
+    <w:rsid w:val="005D4D7E"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E1470"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
+    <w:rsid w:val="005E2E67"/>
+    <w:rsid w:val="005E4721"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E600A"/>
+    <w:rsid w:val="005E65C5"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E733B"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005E7C7F"/>
     <w:rsid w:val="005EF2EA"/>
+    <w:rsid w:val="005F110B"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="0060636C"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
+    <w:rsid w:val="006226FA"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="006234EC"/>
     <w:rsid w:val="0062384A"/>
+    <w:rsid w:val="00623E01"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="006273E6"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317D0"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="006459AB"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="00646FA8"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
+    <w:rsid w:val="0067424E"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="0069280B"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
@@ -37545,275 +22661,284 @@
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F318D"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
+    <w:rsid w:val="0071505D"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="00715DFE"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="007270C7"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00730813"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="00741D10"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="00772A21"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="007756A9"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="007761FD"/>
     <w:rsid w:val="007764DE"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793DF0"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
+    <w:rsid w:val="007A10FB"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
+    <w:rsid w:val="007B03CF"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B28AA"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1008"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E2152"/>
+    <w:rsid w:val="007E2356"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
+    <w:rsid w:val="007F0B55"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00802E68"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="008474F1"/>
     <w:rsid w:val="00847B26"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
+    <w:rsid w:val="008842B0"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="008967B0"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A2CA4"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A5F35"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C6B23"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D3D60"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008D6AD8"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E6032"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F55BF"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
@@ -37852,276 +22977,285 @@
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="0095240E"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00964E44"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009710AE"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
+    <w:rsid w:val="00975257"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009848FE"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="00992199"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="009970B7"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
+    <w:rsid w:val="009A35D9"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C3597"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D0570"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5B88"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5BFD"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
+    <w:rsid w:val="00A04A64"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
+    <w:rsid w:val="00A451BF"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A513FC"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A62BF2"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
+    <w:rsid w:val="00A84D1C"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
+    <w:rsid w:val="00AA5785"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB05F9"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
+    <w:rsid w:val="00AB3865"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0BCE"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE2EE3"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF0638"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00AF7EED"/>
     <w:rsid w:val="00B01C63"/>
+    <w:rsid w:val="00B01E19"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
@@ -38188,277 +23322,290 @@
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC1BB8"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
+    <w:rsid w:val="00BD0D8E"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
+    <w:rsid w:val="00C051CC"/>
     <w:rsid w:val="00C05A58"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C27068"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
+    <w:rsid w:val="00C42129"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C51ED5"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C54FC4"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C771F1"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C912ED"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
+    <w:rsid w:val="00CB67E9"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
+    <w:rsid w:val="00CD3251"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE02EA"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE4165"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6262"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11A2F"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D150BC"/>
     <w:rsid w:val="00D15B15"/>
+    <w:rsid w:val="00D15D6C"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D17D70"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D37139"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D43D32"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D5072C"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D54C05"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
+    <w:rsid w:val="00D63562"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D764D4"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D85642"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D92F21"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA4A59"/>
+    <w:rsid w:val="00DA6150"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
@@ -38470,66 +23617,68 @@
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE1265"/>
     <w:rsid w:val="00DE1D9C"/>
     <w:rsid w:val="00DE3453"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF345C"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
+    <w:rsid w:val="00E024D6"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
+    <w:rsid w:val="00E14B2D"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E358AA"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E45EDC"/>
     <w:rsid w:val="00E4733C"/>
@@ -38592,127 +23741,133 @@
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB644A"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5AFE"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00EC7D72"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE354B"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE3FBC"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF0742"/>
     <w:rsid w:val="00EF1A72"/>
+    <w:rsid w:val="00EF20F3"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F13AD2"/>
     <w:rsid w:val="00F15C5E"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F1780D"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
+    <w:rsid w:val="00F3557F"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43096"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F57EAF"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64D0C"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
+    <w:rsid w:val="00F75ED5"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4A68"/>
     <w:rsid w:val="00FA4E49"/>
@@ -48695,51 +33850,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyerbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170020839" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookID=1918" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyerbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170020839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -49010,115 +34165,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -49346,106 +34496,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9886BB8-11F8-4E76-8E1C-331A23979C84}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BCDB05-79AA-4E24-95A8-50ECAF8FD979}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>30974</Characters>
+  <Pages>18</Pages>
+  <Words>5539</Words>
+  <Characters>31578</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>258</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>263</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36336</CharactersWithSpaces>
+  <CharactersWithSpaces>37043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>126600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>