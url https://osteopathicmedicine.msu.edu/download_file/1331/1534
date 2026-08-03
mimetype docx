--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -17,83 +17,83 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
+    <w:p w14:paraId="54826181" w14:textId="1D1AF217" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -359,105 +359,114 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="387BEF99" w14:textId="393EA0C9" w:rsidR="59A8AC4F" w:rsidRDefault="59A8AC4F" w:rsidP="59A8AC4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="22B90BC9" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00A64AEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0029586A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -591,51 +600,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33FBC770" w14:textId="79067C63" w:rsidR="59A8AC4F" w:rsidRDefault="59A8AC4F" w:rsidP="59A8AC4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="6741B1C4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -659,2433 +668,2641 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="59A8AC4F">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64AEC" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please be mindful of the need to read your syllabi before beginning your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3F1AE302" w:rsidRPr="59A8AC4F">
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="50DD836B" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="59A8AC4F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="59A8AC4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please be mindful of the need to read your syllabi before beginning your </w:t>
+      </w:r>
+      <w:r w:rsidR="3F1AE302" w:rsidRPr="59A8AC4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03925C31" w14:textId="09419060" w:rsidR="00DA6E39" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="6DBF1B27" w14:textId="76E8C473" w:rsidR="000A614B" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214365921" w:history="1">
-        <w:r w:rsidR="00DA6E39" w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178539" w:history="1">
+        <w:r w:rsidR="000A614B" w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6E39">
+        <w:r w:rsidR="000A614B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6E39">
+        <w:r w:rsidR="000A614B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6E39">
-[...10 lines deleted...]
-        <w:r w:rsidR="00DA6E39">
+        <w:r w:rsidR="000A614B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178539 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="000A614B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000A614B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DA6E39">
+        <w:r w:rsidR="000A614B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6E39">
+        <w:r w:rsidR="000A614B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20E77960" w14:textId="232A0438" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="578190AA" w14:textId="64E9D08B" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365922" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178540" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365922 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178540 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B282CD7" w14:textId="0751C516" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="2097C05F" w14:textId="0530A2A9" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365923" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178541" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365923 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178541 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F4D338E" w14:textId="31801D9B" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
+    <w:p w14:paraId="78BBC497" w14:textId="772CCB5A" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365924" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178542" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365924 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178542 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FBFCDBD" w14:textId="12125D3B" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
+    <w:p w14:paraId="5671CB04" w14:textId="78EAD333" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365925" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178543" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365925 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178543 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C44AEF2" w14:textId="4379546C" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
+    <w:p w14:paraId="66864386" w14:textId="3A5B56F5" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365926" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178544" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365926 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178544 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41F820E1" w14:textId="674A65C9" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="47D95B2C" w14:textId="42559F8C" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365927" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178545" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365927 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178545 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67121C98" w14:textId="520F7976" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="788B8B9C" w14:textId="65B50028" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365928" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178546" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365928 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178546 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CDFF0A6" w14:textId="21A1E229" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="1C77DDB4" w14:textId="3E986734" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365929" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178547" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365929 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178547 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="761FECB0" w14:textId="0448AD4A" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="3D8109F3" w14:textId="02D72014" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365930" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178548" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365930 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178548 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41C81AB7" w14:textId="23648332" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="1A6774AA" w14:textId="30C8A099" w:rsidR="000A614B" w:rsidRDefault="000A614B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178549" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178549 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DF358E1" w14:textId="0F40EEF5" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365931" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178550" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365931 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178550 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34B5C535" w14:textId="05F1F784" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="4BA56F47" w14:textId="4E1239C2" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365932" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178551" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365932 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178551 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C5B5D38" w14:textId="1DD50F80" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="24AAD1D5" w14:textId="7CADB057" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365933" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178552" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365933 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178552 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1813F474" w14:textId="61ADC35E" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="4840A674" w14:textId="3FFE6F41" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365934" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178553" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365934 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178553 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5095C814" w14:textId="43EA127E" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
+    <w:p w14:paraId="733E9451" w14:textId="34ABD35B" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365935" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178554" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365935 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178554 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D297B1D" w14:textId="2A1F22D4" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="42CCE202" w14:textId="049863B9" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365936" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178555" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+          <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365936 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178555 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B64C4D3" w14:textId="055F6236" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="490746DC" w14:textId="71F7299D" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365937" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178556" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT activity LOGS</w:t>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365937 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178556 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43DFC2D2" w14:textId="5FC3E39D" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="3736417C" w14:textId="6F5D0A75" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365938" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178557" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>STUDENT activity LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365938 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178557 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A41C8E7" w14:textId="34BDE151" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
-[...182 lines deleted...]
-    <w:p w14:paraId="5E546765" w14:textId="3B60CA22" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="377B0A8A" w14:textId="1317DC81" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365942" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178558" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365942 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178558 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="670F79A9" w14:textId="508B4B02" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="06501778" w14:textId="74B8AEEC" w:rsidR="000A614B" w:rsidRDefault="000A614B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178559" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178559 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49A10712" w14:textId="78F310C3" w:rsidR="000A614B" w:rsidRDefault="000A614B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178560" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178560 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41992B62" w14:textId="16074DD1" w:rsidR="000A614B" w:rsidRDefault="000A614B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178561" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178561 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C223362" w14:textId="276F0FF1" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365943" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178562" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365943 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178562 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57BB3EC8" w14:textId="0C72C4F5" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="3719F5D8" w14:textId="6473BFE8" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365944" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178563" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178563 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79F91EA1" w14:textId="61DDE69C" w:rsidR="000A614B" w:rsidRDefault="000A614B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178564" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365944 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178564 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45645832" w14:textId="7B2E9293" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
+    <w:p w14:paraId="65190B69" w14:textId="213CBE18" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365945" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178565" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365945 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178565 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35985254" w14:textId="161FD224" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="0CD79DFA" w14:textId="0F44AE12" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365946" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178566" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365946 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178566 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F9B2407" w14:textId="2243D93A" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="46D449B3" w14:textId="3D656907" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365947" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178567" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365947 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178567 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DC1ED44" w14:textId="52660AF8" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="591C359D" w14:textId="6B0B8DC7" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365948" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178568" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="007A1492">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365948 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178568 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43B849E8" w14:textId="3EA4EB5A" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="2A419CDB" w14:textId="18E2B175" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365949" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178569" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365949 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178569 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FF81B08" w14:textId="6EE6F374" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="322B48B6" w14:textId="6AEF9071" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365950" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178570" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365950 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178570 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C31BBE7" w14:textId="260EDADE" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="41914F13" w14:textId="2A540CE0" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365951" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178571" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365951 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178571 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B025705" w14:textId="1C337323" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="7E936763" w14:textId="1A238C5F" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365952" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178572" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365952 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178572 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03D14D50" w14:textId="42EA7401" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="77F238D9" w14:textId="2FCB0BC4" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365953" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178573" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365953 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178573 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F8F9828" w14:textId="5A388D61" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
-[...60 lines deleted...]
-    <w:p w14:paraId="12CD02D0" w14:textId="235CE5E4" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="227BCEA6" w14:textId="60FB48F1" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365955" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178574" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365955 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178574 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DF19597" w14:textId="1C5C00A5" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="02B38CDA" w14:textId="2453365C" w:rsidR="000A614B" w:rsidRDefault="000A614B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178575" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178575 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D2F32CE" w14:textId="255A8253" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365956" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178576" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178576 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56BCD7BD" w14:textId="56AA4B4F" w:rsidR="000A614B" w:rsidRDefault="000A614B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235178577" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365956 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178577 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1804AC42" w14:textId="3FCB076E" w:rsidR="00DA6E39" w:rsidRDefault="00DA6E39">
+    <w:p w14:paraId="25AD4268" w14:textId="58B1C2C4" w:rsidR="000A614B" w:rsidRDefault="000A614B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214365957" w:history="1">
-        <w:r w:rsidRPr="007A1492">
+      <w:hyperlink w:anchor="_Toc235178578" w:history="1">
+        <w:r w:rsidRPr="002C65E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214365957 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235178578 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="065110C2" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00CF3E75">
+    <w:p w14:paraId="7D84E256" w14:textId="02D953F8" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00CF3E75">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="000E581F">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3096,51 +3313,51 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214365921"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235178539"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3669,51 +3886,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214365922"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235178540"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="27E114D1" w14:textId="0DF60E4A" w:rsidR="008E6D3A" w:rsidRDefault="008E6D3A" w:rsidP="008E6D3A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this </w:t>
@@ -3846,262 +4063,198 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3249AF" w14:textId="77777777" w:rsidR="008E6D3A" w:rsidRDefault="008E6D3A" w:rsidP="008E6D3A">
+    <w:p w14:paraId="6041AA18" w14:textId="5AFD7167" w:rsidR="008E6D3A" w:rsidRDefault="008E6D3A" w:rsidP="008E6D3A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="6041AA18" w14:textId="77777777" w:rsidR="008E6D3A" w:rsidRDefault="008E6D3A" w:rsidP="008E6D3A">
+    </w:p>
+    <w:p w14:paraId="52274DBC" w14:textId="5FB57FAA" w:rsidR="008E6D3A" w:rsidRDefault="008E6D3A" w:rsidP="008E6D3A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...20 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject. As you progress through the rotation, you </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject. As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives. Please</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64AEC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214365923"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235178541"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1C550FB3" w14:textId="77777777" w:rsidR="0015487A" w:rsidRDefault="0015487A" w:rsidP="00CF3E75">
+    <w:p w14:paraId="5E5C99B8" w14:textId="77777777" w:rsidR="00EC7D73" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC7D73" w:rsidP="00EC7D73">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235178542"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="743EFC23" w14:textId="77777777" w:rsidR="00EC7D73" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC7D73" w:rsidP="00EC7D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="0015487A" w:rsidRDefault="0015487A" w:rsidP="0015487A">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require preapproval from the IOR. The student should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680336DD" w14:textId="77777777" w:rsidR="00EC7D73" w:rsidRDefault="00EC7D73" w:rsidP="0015487A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc173351338"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc214365925"/>
+    </w:p>
+    <w:p w14:paraId="2A8000AE" w14:textId="1B13F74E" w:rsidR="0015487A" w:rsidRDefault="0015487A" w:rsidP="0015487A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235178543"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Required Prerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="5CF693D5" w:rsidR="0015487A" w:rsidRDefault="0015487A" w:rsidP="00FF381C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
@@ -4115,94 +4268,94 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214365926"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235178544"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B30EFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B30EFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -4370,76 +4523,76 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214365927"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235178545"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="50CADAE8" w14:textId="524B8DBB" w:rsidR="00FE75DB" w:rsidRDefault="00FE75DB" w:rsidP="00FE75DB">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="50CADAE8" w14:textId="082AD281" w:rsidR="00FE75DB" w:rsidRDefault="00FE75DB" w:rsidP="00FE75DB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. This Elective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="00CC4A66">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pain Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty. Pain Management should include exposure to a variety of surgical topics and experiences. Exposure to the topics will be through reading, lectures, seminars, and hands-on experiences. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4586,79 +4739,79 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214365928"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235178546"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00865C99" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214365929"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235178547"/>
       <w:r w:rsidRPr="00865C99">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="0A4FD941" w14:textId="6CBE3DFB" w:rsidR="00777218" w:rsidRDefault="00777218" w:rsidP="00B30EFE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Observe and participate in the perioperative (pre/intra/post) management of patients requiring surgery with emphasis on analgesic strategies</w:t>
       </w:r>
@@ -4752,73 +4905,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interact with patients and their families in a respectful, sensitive, and ethical manner</w:t>
       </w:r>
       <w:r w:rsidR="00AE20CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD7E96" w14:textId="3610052D" w:rsidR="00777218" w:rsidRDefault="00777218" w:rsidP="00B30EFE">
+    <w:p w14:paraId="1ECD7E96" w14:textId="1A318B66" w:rsidR="00777218" w:rsidRDefault="00777218" w:rsidP="00B30EFE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA59D1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
       </w:r>
       <w:r w:rsidR="00AE20CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7E050D" w14:textId="77777777" w:rsidR="00777218" w:rsidRDefault="00777218" w:rsidP="00777218">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4835,55 +5006,55 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00777218">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00865C99" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214365930"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235178548"/>
       <w:r w:rsidRPr="00865C99">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="7D5BC563" w14:textId="77777777" w:rsidR="007D286F" w:rsidRDefault="007D286F" w:rsidP="007D286F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pre-treatment evaluation</w:t>
       </w:r>
       <w:r>
@@ -5253,74 +5424,187 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Understand and describe the principles of multimodal and interdisciplinary pain management, including psychological, physiotherapy, and rehabilitation evaluations and treatment options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="618A54FE" w14:textId="368D06AA" w:rsidR="00021134" w:rsidRPr="009A4A67" w:rsidRDefault="00021134" w:rsidP="00021134">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235178549"/>
+      <w:r w:rsidRPr="009A4A67">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="12EB6D97" w14:textId="5B3B9E96" w:rsidR="00021134" w:rsidRPr="005E20F6" w:rsidRDefault="009A4A67" w:rsidP="00021134">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD8011C" w14:textId="5695C220" w:rsidR="00021134" w:rsidRPr="005E20F6" w:rsidRDefault="00B00924" w:rsidP="00021134">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5961C390" w14:textId="46B3B1AA" w:rsidR="00B00924" w:rsidRDefault="00B00924" w:rsidP="00021134">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4508EC28" w14:textId="49BD114F" w:rsidR="00B00924" w:rsidRDefault="00B00924" w:rsidP="00021134">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F0EC0A" w14:textId="1267B61C" w:rsidR="00B00924" w:rsidRPr="005E20F6" w:rsidRDefault="00B00924" w:rsidP="00021134">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practi</w:t>
+      </w:r>
+      <w:r w:rsidR="00826A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ces</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214365931"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235178550"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5355,156 +5639,149 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214365932"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235178551"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214365933"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235178552"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="5CEF557F" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, your course </w:t>
       </w:r>
       <w:r w:rsidR="6854B9C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">appear on </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">the D2L landing page. </w:t>
+        <w:t xml:space="preserve">appear on the D2L landing page. </w:t>
       </w:r>
       <w:r w:rsidR="53A086CA" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you do not see your course on the landing page, search for the course with the following criteria, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pin </w:t>
       </w:r>
       <w:r w:rsidR="25C46649" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
@@ -5587,58 +5864,58 @@
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214365934"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235178553"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">SUGGESTED STUDY </w:t>
       </w:r>
       <w:r w:rsidRPr="001E24AA">
         <w:t>RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2829402A" w14:textId="4778ECB7" w:rsidR="003866F0" w:rsidRPr="00173EAD" w:rsidRDefault="003866F0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find resources at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5660,55 +5937,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E9295F" w14:textId="77777777" w:rsidR="00BE712B" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE712B" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00865C99">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214365935"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235178554"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="3AC7A2CB" w14:textId="103F7D50" w:rsidR="007D5F30" w:rsidRDefault="00B30269" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Miller’s</w:t>
       </w:r>
       <w:r w:rsidR="004D4B55">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5777,71 +6054,97 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00977E89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190013210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="3F7D4FA3" w:rsidR="00E059DD" w:rsidRPr="00173EAD" w:rsidRDefault="00E059DD" w:rsidP="00173EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="174C56A5" w14:textId="5CB6AB2F" w:rsidR="00746A6C" w:rsidRPr="00CF3E75" w:rsidRDefault="009B6032" w:rsidP="00CF3E75">
+    <w:p w14:paraId="754D804C" w14:textId="075DD384" w:rsidR="00EF337E" w:rsidRPr="00C40B5D" w:rsidRDefault="00EF337E" w:rsidP="00EF337E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235178555"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="6D912BE2" w14:textId="77777777" w:rsidR="00EF337E" w:rsidRDefault="00EF337E" w:rsidP="00CF3E75">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174C56A5" w14:textId="2B6C1C94" w:rsidR="00746A6C" w:rsidRPr="00CF3E75" w:rsidRDefault="009B6032" w:rsidP="00CF3E75">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214365936"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235178556"/>
       <w:r w:rsidRPr="00CF3E75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00CF3E75">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7DF4A4" w14:textId="74104778" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00E343F0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is required for this rotation, including both </w:t>
       </w:r>
       <w:r w:rsidR="00B1740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5981,61 +6284,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="0010437F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A6C9B93" w14:textId="04F9C909" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214365937"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235178557"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">STUDENT </w:t>
       </w:r>
       <w:r w:rsidR="006E3822">
         <w:t>activity</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> LOGS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4FDDAD07" w:rsidR="26910FCD" w:rsidRDefault="00274C0F" w:rsidP="00B51B3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students are required to submit via D2L Dropbox an Activity Log by 11:59 pm on the last day of the rotation. In this log you will need to outline all the Procedures you either assisted or watched, the Primary Diagnosis of each patient seen, all meetings or lectures (including didactics) and all materials you read while on the rotation. The complete Activity Log can be viewed in the syllabus or under the Activity Log Module on D2L for this course. </w:t>
       </w:r>
       <w:r>
@@ -6049,76 +6352,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="253B11AD" w14:textId="77777777" w:rsidR="00274C0F" w:rsidRPr="00C40B5D" w:rsidRDefault="00274C0F" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc214365938"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235178558"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc214365939"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235178559"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="5CF6FE33" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
@@ -6163,51 +6467,50 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -6242,61 +6545,61 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc214365940"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235178560"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
@@ -6335,55 +6638,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214365941"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235178561"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6418,55 +6721,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214365942"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235178562"/>
       <w:r w:rsidRPr="0057603C">
+        <w:lastRenderedPageBreak/>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="546D80B5" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6507,56 +6811,55 @@
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214365943"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235178563"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -6679,59 +6982,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="0EA9277D" w:rsidR="00A16BF1" w:rsidRPr="00CF3E75" w:rsidRDefault="00A16BF1" w:rsidP="00CF3E75">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214365944"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235178564"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="58B3994A" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -7832,119 +8135,119 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214365945"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235178565"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00EA2219">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214365946"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235178566"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="233964F7" w14:textId="77777777" w:rsidR="004020F2" w:rsidRDefault="004020F2" w:rsidP="004020F2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8009,50 +8312,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DCEB50" w14:textId="77777777" w:rsidR="004020F2" w:rsidRDefault="004020F2" w:rsidP="004020F2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="30"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Professionalism and professional ethics are terms that signify certain scholastic, interpersonal and behavioral expectations. Among the characteristics included in this context are the knowledge, competence, demeanor, attitude, appearance, mannerisms, integrity, and morals displayed by the student to faculty, peers, patients, and colleagues in other health care professions. Students are expected to always conduct themselves in a professional manner and to exhibit characteristics of a professional student. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513C4E41" w14:textId="2DBAE23F" w:rsidR="004020F2" w:rsidRDefault="004020F2" w:rsidP="00641300">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="30"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8088,480 +8392,566 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA3D8B6" w14:textId="77777777" w:rsidR="004020F2" w:rsidRDefault="004020F2" w:rsidP="004020F2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="105"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for </w:t>
-[...9 lines deleted...]
-        <w:t>creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity. </w:t>
+        <w:t>Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C6EE96" w14:textId="77777777" w:rsidR="004020F2" w:rsidRPr="004020F2" w:rsidRDefault="004020F2" w:rsidP="004020F2"/>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214365947"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235178567"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="1B6B503D" w14:textId="7748E9D1" w:rsidR="00512424" w:rsidRPr="00512424" w:rsidRDefault="00C11B04" w:rsidP="00512424">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512424">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00512424" w:rsidRPr="00512424">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF2054E" w14:textId="77777777" w:rsidR="00512424" w:rsidRPr="00512424" w:rsidRDefault="00512424" w:rsidP="00512424">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C276AD" w14:textId="77777777" w:rsidR="00512424" w:rsidRPr="00C40B5D" w:rsidRDefault="00512424" w:rsidP="00512424">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512424">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00512424">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...56 lines deleted...]
-    <w:p w14:paraId="582E6479" w14:textId="1D50AEDD" w:rsidR="006E1B5D" w:rsidRPr="00EA2219" w:rsidRDefault="00902AE6" w:rsidP="00EA2219">
+    <w:p w14:paraId="655BB7FA" w14:textId="77777777" w:rsidR="00F77CE5" w:rsidRPr="00C40B5D" w:rsidRDefault="00F77CE5" w:rsidP="00F77CE5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc214365949"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235178568"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="0AADD494" w14:textId="77777777" w:rsidR="00F77CE5" w:rsidRDefault="00F77CE5" w:rsidP="00F77CE5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49C0F4AD" w14:textId="77777777" w:rsidR="00F77CE5" w:rsidRPr="000044D5" w:rsidRDefault="00F77CE5" w:rsidP="00F77CE5">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235178569"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="0A77728F" w14:textId="77777777" w:rsidR="00F77CE5" w:rsidRPr="00EA7A22" w:rsidRDefault="00F77CE5" w:rsidP="00F77CE5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00921B84" w14:textId="77777777" w:rsidR="00EF337E" w:rsidRPr="00200481" w:rsidRDefault="00EF337E" w:rsidP="00200481">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="1D50AEDD" w:rsidR="006E1B5D" w:rsidRPr="00EA2219" w:rsidRDefault="00902AE6" w:rsidP="00EA2219">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc235178570"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="0F1AF9F8" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214365950"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235178571"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214365951"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235178572"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214365952"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235178573"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="5A2D4E8B" w14:textId="637278A9" w:rsidR="00E20D8B" w:rsidRPr="00ED4AFB" w:rsidRDefault="00E20D8B" w:rsidP="00ED4AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...26 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00ED4AFB" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214365953"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235178574"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -8638,140 +9028,225 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="792F6FEA" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AE20CB" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="401D325F" w14:textId="77777777" w:rsidR="00DA6E39" w:rsidRPr="00556A65" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc214365954"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235178575"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3B224F56" w14:textId="77777777" w:rsidR="00DA6E39" w:rsidRPr="005F7800" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="3B224F56" w14:textId="15489EC4" w:rsidR="00DA6E39" w:rsidRPr="005F7800" w:rsidRDefault="00DA6E39" w:rsidP="00DA6E39">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA59D1" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA59D1" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA59D1" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA59D1" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA59D1" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="7583E1C0" w14:textId="77777777" w:rsidR="002340DE" w:rsidRPr="005F7800" w:rsidRDefault="002340DE" w:rsidP="002340DE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="002340DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8828,247 +9303,174 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214365955"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235178576"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="5AB68122" w14:textId="77777777" w:rsidR="00120CCC" w:rsidRPr="00A871DA" w:rsidRDefault="00120CCC" w:rsidP="00120CCC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2684E6A5" w14:textId="77777777" w:rsidR="00120CCC" w:rsidRPr="00A871DA" w:rsidRDefault="00120CCC" w:rsidP="00120CCC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="539113FE" w14:textId="77777777" w:rsidR="00120CCC" w:rsidRPr="00987E7B" w:rsidRDefault="00120CCC" w:rsidP="00120CCC">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc214365956"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235178577"/>
       <w:r w:rsidRPr="0002378E">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -9151,93 +9553,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9557,88 +9959,88 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="000E581F">
-          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId40"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc214365957"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235178578"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3095"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
@@ -10744,100 +11146,100 @@
           </w:p>
           <w:p w14:paraId="056EB500" w14:textId="77777777" w:rsidR="00ED750F" w:rsidRPr="2D104CAB" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="000E581F">
-          <w:headerReference w:type="first" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DD80EAE" w14:textId="77777777" w:rsidR="004E635D" w:rsidRPr="004E635D" w:rsidRDefault="004E635D" w:rsidP="004E635D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4119C556" wp14:editId="14B43FD9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="image1.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40" cstate="print">
+                    <a:blip r:embed="rId42" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -11120,53 +11522,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2120782259" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="508D2E82" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="68755245" id="Rectangle 2120782259" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6D1B86" w14:textId="7FB641D8" w:rsidR="004E635D" w:rsidRPr="004E635D" w:rsidRDefault="004E635D" w:rsidP="004E635D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
@@ -11195,53 +11597,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3EE7A8B8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1E209052" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="00AE20CB" w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C5D39F" w14:textId="77777777" w:rsidR="004E635D" w:rsidRPr="004E635D" w:rsidRDefault="004E635D" w:rsidP="004E635D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -11311,53 +11713,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4E774E21" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="68055D5E" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E635D">
@@ -11393,53 +11795,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2F5E126D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="064B84F1" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AC22E2" w14:textId="77777777" w:rsidR="004E635D" w:rsidRPr="004E635D" w:rsidRDefault="004E635D" w:rsidP="004E635D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -12004,185 +12406,185 @@
     <w:p w14:paraId="75D9D6FE" w14:textId="77777777" w:rsidR="004E635D" w:rsidRPr="004E635D" w:rsidRDefault="004E635D" w:rsidP="004E635D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="004E635D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E9AF120" w14:textId="77777777" w:rsidR="007A32E3" w:rsidRPr="00CF3E75" w:rsidRDefault="007A32E3" w:rsidP="00CF3E75">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc520882056"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc520882056"/>
       <w:r w:rsidRPr="00CF3E75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="192160EC" w14:textId="7E806C66" w:rsidR="007A32E3" w:rsidRPr="00CF3E75" w:rsidRDefault="007A32E3" w:rsidP="00CF3E75">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3E75">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Pain Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309000CC" w14:textId="77777777" w:rsidR="007A32E3" w:rsidRPr="00CF3E75" w:rsidRDefault="007A32E3" w:rsidP="00CF3E75">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7B5B64" w14:textId="77777777" w:rsidR="007A32E3" w:rsidRPr="00CF3E75" w:rsidRDefault="007A32E3" w:rsidP="00CF3E75">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc476644215"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc520882058"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc476644215"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc476644334"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc476648313"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc508620600"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc509476651"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc509477034"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc509477168"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc509477677"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc509479659"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc509836003"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc519509147"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc519509199"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc520882058"/>
       <w:r w:rsidRPr="00CF3E75">
         <w:t>Student Name:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="5A6DD787" w14:textId="77777777" w:rsidR="007A32E3" w:rsidRPr="00CF3E75" w:rsidRDefault="007A32E3" w:rsidP="00CF3E75">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc476644216"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc476644335"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc476648314"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc508620601"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc509476652"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc509477035"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc509477169"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc509477678"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc509479660"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc509836004"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc519509148"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc519509200"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc520882059"/>
+      <w:r w:rsidRPr="00CF3E75">
+        <w:t>Base Hospital:</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="42F24BD5" w14:textId="1FCB7320" w:rsidR="007A32E3" w:rsidRPr="00CF3E75" w:rsidRDefault="007A32E3" w:rsidP="00CF3E75">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc476644217"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc476644336"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc476648315"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc508620602"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc509476653"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc509477036"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc509477170"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc509477679"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc509479661"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc509836005"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc519509149"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc519509201"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc520882060"/>
+      <w:r w:rsidRPr="00CF3E75">
+        <w:t>Rotation Dates:</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="6453F288" w14:textId="77777777" w:rsidR="007A32E3" w:rsidRPr="00CF3E75" w:rsidRDefault="007A32E3" w:rsidP="00CF3E75"/>
     <w:p w14:paraId="038C488A" w14:textId="7769F476" w:rsidR="007A32E3" w:rsidRDefault="007A32E3" w:rsidP="007A32E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please note you will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00204DFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>required to make an entry or more per day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you are on the rotation</w:t>
       </w:r>
       <w:r w:rsidR="00AE20CB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">In addition, </w:t>
@@ -13797,71 +14199,71 @@
     </w:p>
     <w:p w14:paraId="5B1EFC98" w14:textId="77777777" w:rsidR="007A32E3" w:rsidRDefault="007A32E3" w:rsidP="007A32E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57776536" w14:textId="77777777" w:rsidR="00D179DA" w:rsidRDefault="00D179DA" w:rsidP="004E635D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D179DA" w:rsidSect="000E581F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="770D244B" w14:textId="77777777" w:rsidR="005929F3" w:rsidRDefault="005929F3" w:rsidP="00E756E0">
+    <w:p w14:paraId="0D7C7B90" w14:textId="77777777" w:rsidR="00CA3375" w:rsidRDefault="00CA3375" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1195407F" w14:textId="77777777" w:rsidR="005929F3" w:rsidRDefault="005929F3" w:rsidP="00E756E0">
+    <w:p w14:paraId="501630A8" w14:textId="77777777" w:rsidR="00CA3375" w:rsidRDefault="00CA3375" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68DCB337" w14:textId="77777777" w:rsidR="005929F3" w:rsidRDefault="005929F3">
+    <w:p w14:paraId="31AC8471" w14:textId="77777777" w:rsidR="00CA3375" w:rsidRDefault="00CA3375">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13871,87 +14273,92 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="645F9ED6" w14:textId="76664364" w:rsidR="00DD7B74" w:rsidRDefault="00DD7B74">
+  <w:p w14:paraId="645F9ED6" w14:textId="3242FBF8" w:rsidR="00DD7B74" w:rsidRDefault="00DD7B74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="000A614B">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -13972,71 +14379,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08D25527" w14:textId="77777777" w:rsidR="005929F3" w:rsidRDefault="005929F3" w:rsidP="00E756E0">
+    <w:p w14:paraId="4D5FC918" w14:textId="77777777" w:rsidR="00CA3375" w:rsidRDefault="00CA3375" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5238E9D0" w14:textId="77777777" w:rsidR="005929F3" w:rsidRDefault="005929F3" w:rsidP="00E756E0">
+    <w:p w14:paraId="4F651D56" w14:textId="77777777" w:rsidR="00CA3375" w:rsidRDefault="00CA3375" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B7AEF60" w14:textId="77777777" w:rsidR="005929F3" w:rsidRDefault="005929F3">
+    <w:p w14:paraId="66AE9501" w14:textId="77777777" w:rsidR="00CA3375" w:rsidRDefault="00CA3375">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="6CCA7976" w:rsidR="004A166C" w:rsidRDefault="008D42B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 655 Pain Management</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -15337,50 +15744,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15453,137 +15973,142 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563248639">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2030177351">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="885069547">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2041734838">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="362676606">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="774444571">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1807121816">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2124226818">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2119710771">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1235552872">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1370840209">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
+    <w:rsid w:val="000001BA"/>
     <w:rsid w:val="00000D48"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="000028D6"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
+    <w:rsid w:val="00021134"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="00021FB0"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
@@ -15595,70 +16120,72 @@
     <w:rsid w:val="0004439D"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="0004796E"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="000614CF"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
+    <w:rsid w:val="0007393B"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A3B5A"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
+    <w:rsid w:val="000A614B"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B38F1"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B75D3"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3A7B"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
@@ -15676,53 +16203,55 @@
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F6499"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="00110012"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="00115653"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
+    <w:rsid w:val="00120CCC"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
@@ -15785,102 +16314,105 @@
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C57EF"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001D0045"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E24AA"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
+    <w:rsid w:val="00201B84"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="00207AB7"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00213CE4"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="00226D61"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="002340DE"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
@@ -15904,50 +16436,51 @@
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C0F"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950D9"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
+    <w:rsid w:val="0029586A"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A32B0"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C33B8"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D4CCA"/>
@@ -16006,59 +16539,61 @@
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="003471F6"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
+    <w:rsid w:val="00353F22"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
+    <w:rsid w:val="00363080"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="00367C16"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00377BFB"/>
     <w:rsid w:val="00382A12"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="003866F0"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
@@ -16071,157 +16606,162 @@
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B1E50"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B4549"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0353"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
+    <w:rsid w:val="003D0DC7"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D51CA"/>
     <w:rsid w:val="003D5E89"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004020F2"/>
     <w:rsid w:val="004022E0"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="004036C1"/>
     <w:rsid w:val="0040494C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="00411EC6"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="004617AB"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
+    <w:rsid w:val="00471FE3"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
+    <w:rsid w:val="00494D4A"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B6BE5"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
@@ -16256,50 +16796,51 @@
     <w:rsid w:val="004E635D"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="00512424"/>
     <w:rsid w:val="005127C1"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="005241E9"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="005273A1"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531DC8"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="005340D9"/>
@@ -16308,50 +16849,51 @@
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00543B75"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005530BB"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="005575FD"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
+    <w:rsid w:val="0057384D"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="005929F3"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A1B90"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
@@ -16441,130 +16983,133 @@
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641300"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="0065125F"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661912"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="006676AA"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
+    <w:rsid w:val="006A06EE"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A540E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B2218"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D3771"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D65FC"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F2549"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F57AB"/>
+    <w:rsid w:val="006F5FCE"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
@@ -16670,50 +17215,51 @@
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821A3A"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="0082583F"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
+    <w:rsid w:val="00826A39"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="00833677"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="00834C70"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
@@ -16728,50 +17274,51 @@
     <w:rsid w:val="00865C99"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
+    <w:rsid w:val="008871AD"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
@@ -16891,50 +17438,51 @@
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="00983FFD"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="009936A8"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
+    <w:rsid w:val="009A4A67"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
@@ -17006,50 +17554,51 @@
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61977"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A622BC"/>
     <w:rsid w:val="00A62614"/>
+    <w:rsid w:val="00A64AEC"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70437"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
@@ -17081,72 +17630,76 @@
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC4276"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE20CB"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
+    <w:rsid w:val="00AF22FA"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
+    <w:rsid w:val="00AF498C"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B00190"/>
+    <w:rsid w:val="00B00924"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11EE5"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B15027"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B30269"/>
     <w:rsid w:val="00B308D6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B30EFE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
@@ -17189,50 +17742,51 @@
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B86246"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B95886"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA51B8"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
+    <w:rsid w:val="00BB1066"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB4ECF"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC1F00"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC305B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC3F45"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
@@ -17326,50 +17880,52 @@
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA002B"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA3375"/>
+    <w:rsid w:val="00CA59D1"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC4A66"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7212"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
@@ -17447,50 +18003,51 @@
     <w:rsid w:val="00D62C0E"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D6329C"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D679BB"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D77FFD"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83676"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D85642"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA6E39"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB252A"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
@@ -17510,50 +18067,51 @@
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD49C3"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4D15"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD7B74"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE21D5"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE6659"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF1028"/>
+    <w:rsid w:val="00DF1B13"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E07F5D"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11951"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
@@ -17582,127 +18140,133 @@
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4659A"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E62D1B"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
+    <w:rsid w:val="00E66986"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2219"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA6E9A"/>
     <w:rsid w:val="00EA6F3F"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB0E5B"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
+    <w:rsid w:val="00EC7D73"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
+    <w:rsid w:val="00ED4AFB"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF0EED"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
+    <w:rsid w:val="00EF337E"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF44A6"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F137A1"/>
     <w:rsid w:val="00F15497"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F17BF6"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F22FA4"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F320D3"/>
     <w:rsid w:val="00F3228D"/>
@@ -17730,65 +18294,67 @@
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F560E2"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F66F87"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
+    <w:rsid w:val="00F77CE5"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91333"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93CC7"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
+    <w:rsid w:val="00F96E3E"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
@@ -18559,51 +19125,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -19694,51 +20260,51 @@
     <w:rsid w:val="00B848B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006630FF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E756E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -22620,51 +23186,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190013210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mullin12@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190013210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mullin12@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22935,115 +23501,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...63 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23270,108 +23773,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D1021D4-15AE-4236-9718-3F1ECBBD59B6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428C2AAC-68EC-4562-8310-1DC7D1A38765}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4868</Words>
-  <Characters>27750</Characters>
+  <Words>5057</Words>
+  <Characters>28831</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>231</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>240</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32553</CharactersWithSpaces>
+  <CharactersWithSpaces>33821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>126700</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>