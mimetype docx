--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -18,51 +18,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
+    <w:p w14:paraId="54826181" w14:textId="07C5643C" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
@@ -424,114 +424,114 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="3D28BF73" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="7D361A4C" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="008D38F6" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008A420C">
+      <w:r w:rsidR="00537285">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008D38F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="008A420C">
+      <w:r w:rsidR="00537285">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -725,51 +725,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="753BC938" w14:textId="77777777" w:rsidR="00486A54" w:rsidRDefault="00486A54" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="40F795D4" w:rsidR="00E405FF" w:rsidRPr="00486A54" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="5A9568BD" w:rsidR="00E405FF" w:rsidRPr="00486A54" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00486A54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -793,51 +793,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="00486A54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00486A54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="006950E8" w:rsidRPr="00486A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00486A54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -864,2496 +886,2682 @@
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="506715F9" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5651A760" w14:textId="2EF85C76" w:rsidR="009A32B2" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="6E4DD773" w14:textId="1998918D" w:rsidR="00A905D5" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214366092" w:history="1">
-        <w:r w:rsidR="009A32B2" w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184703" w:history="1">
+        <w:r w:rsidR="00A905D5" w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="009A32B2">
+        <w:r w:rsidR="00A905D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009A32B2">
+        <w:r w:rsidR="00A905D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009A32B2">
+        <w:r w:rsidR="00A905D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366092 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="009A32B2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184703 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A905D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009A32B2">
+        <w:r w:rsidR="00A905D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009A32B2">
+        <w:r w:rsidR="00A905D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009A32B2">
+        <w:r w:rsidR="00A905D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="158EE1A6" w14:textId="72A68584" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="3B4F5BC7" w14:textId="69CE5E85" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366093" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184704" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366093 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184704 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="257353A1" w14:textId="7C7A83B2" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
+    <w:p w14:paraId="6E80A4A7" w14:textId="6885D33F" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366094" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184705" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366094 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184705 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="545C156A" w14:textId="489D7C1D" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
+    <w:p w14:paraId="58397FD2" w14:textId="0FE89246" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366095" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184706" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366095 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184706 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BAE59BF" w14:textId="487A0354" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
+    <w:p w14:paraId="30E97D85" w14:textId="05D288EB" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366096" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184707" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366096 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184707 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AB5F737" w14:textId="5CA0F6AB" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="0881362E" w14:textId="1236D2CC" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366097" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184708" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366097 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184708 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51D9B226" w14:textId="1ADCCD98" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="60083489" w14:textId="5DA39755" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366098" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184709" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366098 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184709 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27944C59" w14:textId="2CA2C569" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="35D463F5" w14:textId="3414B7FC" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366099" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184710" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366099 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184710 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F41C56D" w14:textId="2E731683" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="300B6EF8" w14:textId="347C8A0E" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366100" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184711" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366100 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184711 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="193FD14C" w14:textId="34E02E17" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="41ACE614" w14:textId="467C4B07" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184712" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184712 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="210359C5" w14:textId="0DC68359" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366101" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184713" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366101 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184713 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="404D1D43" w14:textId="6BE6CE61" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="18979F81" w14:textId="6E822BBF" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366102" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184714" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366102 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184714 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69686635" w14:textId="1B0BE3CD" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="0BCECF8A" w14:textId="185F0929" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366103" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184715" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366103 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184715 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6525FB68" w14:textId="2B8BB2A3" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="17FC930A" w14:textId="3FD0BC7C" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366104" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184716" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366104 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184716 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D2AC428" w14:textId="1E67CFA8" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
+    <w:p w14:paraId="4FA1990F" w14:textId="1BDF2E25" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366105" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184717" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366105 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184717 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CB42AA4" w14:textId="29F75EE4" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="0579B7A8" w14:textId="217D32CB" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366106" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184718" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+          <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366106 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184718 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56D4B603" w14:textId="644C41C2" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="29876E64" w14:textId="689B3559" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366107" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184719" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT ACTIVITY LOG</w:t>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366107 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184719 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3957623D" w14:textId="3AB0C1A5" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="4BA2BB4F" w14:textId="1F715493" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366108" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184720" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>STUDENT ACTIVITY LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366108 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184720 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68608D22" w14:textId="75CEB8A1" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
-[...182 lines deleted...]
-    <w:p w14:paraId="4096C633" w14:textId="7C854B60" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="3CF89C64" w14:textId="25F3E913" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366112" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184721" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366112 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184721 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2894883D" w14:textId="793A97ED" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184722" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184722 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="653B52D1" w14:textId="499235B9" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184723" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184723 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="733E6A31" w14:textId="4B76C88B" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="2FE500C8" w14:textId="3C1ADE18" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184724" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184724 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F5BBEDC" w14:textId="0BBDC3D6" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366113" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184725" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366113 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184725 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C7CC792" w14:textId="3738A5D7" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="7DB605B0" w14:textId="70BC3D49" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366114" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184726" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184726 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B05363C" w14:textId="7D53025A" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184727" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366114 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184727 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A0109ED" w14:textId="4D16B902" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
+    <w:p w14:paraId="21FE7B08" w14:textId="0D6463B6" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366115" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184728" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366115 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184728 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34E6936D" w14:textId="794A504F" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="3AC2B693" w14:textId="65BB8690" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366116" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184729" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366116 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184729 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CB29DA2" w14:textId="318744C7" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="5AE308FB" w14:textId="5F635238" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366117" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184730" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366117 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184730 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B560BF2" w14:textId="0F64BD89" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="52DC6E62" w14:textId="7F680609" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366118" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184731" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00274B01">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366118 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184731 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F151050" w14:textId="4285C424" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="6D838056" w14:textId="600208F3" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366119" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184732" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366119 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184732 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="161FBF42" w14:textId="0160DB54" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="68DF622B" w14:textId="290D445A" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366120" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184733" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366120 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184733 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AF8F38F" w14:textId="2FAE498F" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="5CC6006F" w14:textId="1CAAF740" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366121" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184734" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366121 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184734 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BA491B7" w14:textId="2B5C03FD" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="330B82FC" w14:textId="4552FC8D" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366122" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184735" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366122 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184735 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1376C804" w14:textId="3A206D24" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="5BACBD29" w14:textId="395E7128" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366123" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184736" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366123 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184736 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EE3ED36" w14:textId="1E0C73FE" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="0CE1AFE7" w14:textId="4E415A15" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366124" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184737" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366124 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184737 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19100D75" w14:textId="7A2A13A3" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="4925FADF" w14:textId="28788406" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366125" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184738" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366125 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184738 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17E0F701" w14:textId="04A7C4D5" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="51162191" w14:textId="32D155D2" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366126" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184739" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366126 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184739 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C70AF5D" w14:textId="7896B98A" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
-[...60 lines deleted...]
-    <w:p w14:paraId="7A045FFE" w14:textId="5840DAAC" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="5912885F" w14:textId="6A8E5501" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366128" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184740" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366128 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184740 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14E391FB" w14:textId="6609258C" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="37069667" w14:textId="09A7F307" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184741" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184741 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12C4CADB" w14:textId="59AE9E0A" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366129" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184742" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184742 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22A6FA71" w14:textId="48E38444" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184743" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366129 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184743 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="796403A7" w14:textId="3AA470E0" w:rsidR="009A32B2" w:rsidRDefault="009A32B2">
+    <w:p w14:paraId="7AE29471" w14:textId="0B8BFDC3" w:rsidR="00A905D5" w:rsidRDefault="00A905D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366130" w:history="1">
-        <w:r w:rsidRPr="00274B01">
+      <w:hyperlink w:anchor="_Toc235184744" w:history="1">
+        <w:r w:rsidRPr="00EE2FDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366130 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184744 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="0CED03B9" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00431D2E">
+    <w:p w14:paraId="0E3674E5" w14:textId="6165B99F" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00431D2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3616,51 +3824,99 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58B52C47" w14:textId="77777777" w:rsidR="00486A54" w:rsidRPr="001033E3" w:rsidRDefault="00486A54" w:rsidP="001033E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001033E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AD73643" w14:textId="56ED1265" w:rsidR="00486A54" w:rsidRPr="001033E3" w:rsidRDefault="00AF13A5" w:rsidP="00AF13A5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3719,68 +3975,100 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="357BAF36" w14:textId="77777777" w:rsidR="00486A54" w:rsidRPr="001033E3" w:rsidRDefault="00486A54" w:rsidP="001033E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001033E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="001033E3">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001033E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001033E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1103085D" w14:textId="5FE790CB" w:rsidR="00486A54" w:rsidRPr="001033E3" w:rsidRDefault="00AF13A5" w:rsidP="00AF13A5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4015,76 +4303,96 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="255245FD" w14:textId="77777777" w:rsidR="001033E3" w:rsidRDefault="001033E3" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09832D88" w14:textId="77777777" w:rsidR="001033E3" w:rsidRDefault="001033E3" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="6053CA42" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214366092"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235184703"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="040216FC" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="003D1335">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Otorhinolaryngology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty</w:t>
       </w:r>
       <w:r w:rsidR="00A07880">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4092,70 +4400,88 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="111049B1" w14:textId="4DD304A7" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2FDF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1576A63F" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
@@ -4166,680 +4492,599 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D666BC7" w14:textId="127889AB" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4177A6" w14:textId="46B6B9B9" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00A07880">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
       </w:r>
       <w:r w:rsidR="00A07880">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please </w:t>
+        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="67491035" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214366093"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235184704"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="008967B0">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1F73DF0F" w14:textId="77777777" w:rsidR="00B428EA" w:rsidRDefault="00B428EA" w:rsidP="001A610A">
+    <w:p w14:paraId="73A559B9" w14:textId="374A391B" w:rsidR="00BD43A0" w:rsidRPr="00BD43A0" w:rsidRDefault="00BD43A0" w:rsidP="00BD43A0">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc214366094"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235184705"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00BD43A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297009C4" w14:textId="77777777" w:rsidR="00BD43A0" w:rsidRPr="00C40B5D" w:rsidRDefault="00BD43A0" w:rsidP="00FB47E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E23337" w14:textId="77777777" w:rsidR="00BD43A0" w:rsidRDefault="00BD43A0" w:rsidP="00B428EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFE3422" w14:textId="1FB7952A" w:rsidR="00B428EA" w:rsidRDefault="00B428EA" w:rsidP="00B428EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235184706"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3B4114A5" w14:textId="77777777" w:rsidR="00B428EA" w:rsidRPr="006A1099" w:rsidRDefault="00B428EA" w:rsidP="00633124">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Required Prerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="5522A45D" w14:textId="77777777" w:rsidR="00B428EA" w:rsidRDefault="00B428EA" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
-[...62 lines deleted...]
-          <w:numId w:val="92"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRPr="00F24933" w:rsidRDefault="00D01ABC" w:rsidP="00F24933">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214366096"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235184707"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="278D4973" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="278D4973" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72477E5E" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+    <w:p w14:paraId="72477E5E" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BC7C1D4" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA36ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC7C1D4" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00EA36ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7963A838" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+    <w:p w14:paraId="7963A838" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F39741C" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA36ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA36ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F39741C" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A285B78" w14:textId="70B8D0E4" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+    <w:p w14:paraId="5A285B78" w14:textId="70B8D0E4" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation</w:t>
       </w:r>
       <w:r w:rsidR="00A07880" w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5949E9D4" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+    <w:p w14:paraId="5949E9D4" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039C3EB0" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+    <w:p w14:paraId="039C3EB0" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1DA328" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00EA36ED">
+    <w:p w14:paraId="1C1DA328" w14:textId="77777777" w:rsidR="00EA36ED" w:rsidRPr="00EA36ED" w:rsidRDefault="00EA36ED" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA36ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214366097"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235184708"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD81E" w14:textId="1E54F29F" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="1D26C481">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="201DFC0C" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="1D26C481">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D26C481">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">lective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="003D1335" w:rsidRPr="1D26C481">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Otorhinolaryngology</w:t>
       </w:r>
       <w:r w:rsidRPr="1D26C481">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty. </w:t>
       </w:r>
       <w:r w:rsidR="003D1335" w:rsidRPr="1D26C481">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4872,113 +5117,147 @@
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2504FD" w14:textId="4B26E2C6" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091258E">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091258E" w:rsidRPr="1D26C481">
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in </w:t>
+      </w:r>
+      <w:r w:rsidR="0091258E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>torhinolaryngology</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0091258E" w:rsidRPr="1D26C481">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+        <w:t>torhinolaryngology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D446A" w14:textId="7A8CEE23" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+    <w:p w14:paraId="2F99D8DB" w14:textId="77777777" w:rsidR="00BD43A0" w:rsidRDefault="00BD43A0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3D446A" w14:textId="7A8CEE23" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="00A07880">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4991,223 +5270,249 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214366098"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235184709"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="502130C6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214366099"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235184710"/>
       <w:r>
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="03E59C89" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="008E7505">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="03E59C89" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Observe and participate in the evaluation, intra–operative, pre - operative and post - operative management of patients requiring surgery. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2DC4F" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="008E7505">
+    <w:p w14:paraId="1AB2DC4F" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Demonstrate the ability to appropriately evaluate post-operative care management of patients. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABA8070" w14:textId="603AFD70" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="008E7505">
+    <w:p w14:paraId="5ABA8070" w14:textId="603AFD70" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on a surgical patient and document such using acceptable osteopathic terminology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="008E7505">
+    <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Interact with patients and their families in a respectful, sensitive, and ethical manner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC3A3A" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="008E7505">
+    <w:p w14:paraId="4BBC3A3A" w14:textId="5A7310EB" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F129E43" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="008E7505">
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="006950E8" w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F129E43" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1368"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6F2394BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>To review the Entrustable Professional Activities and Osteopathic Core Competencies located on D2L under the Additional Information module.</w:t>
+        <w:t xml:space="preserve">To review the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6F2394BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Entrustable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6F2394BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional Activities and Osteopathic Core Competencies located on D2L under the Additional Information module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="502130C6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214366100"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235184711"/>
       <w:r>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="28FB9ABE" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="003D1335">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By the end of the Otorhinolaryngology clerkship rotation, the student will be able to demonstrate the foundation of knowledge of medical conditions involving the ears, nose, neck, and upper aero digestive tract necessary for the practice of otolaryngology from the perspective of the primary care physician. In addition, the student needs to demonstrate the skills necessary to perform a thorough head and neck examination.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -5324,196 +5629,196 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BE0FB3" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="003D1335">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766D37FE" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="766D37FE" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the patient presentation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5709EFAD" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="5709EFAD" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss the pathophysiology involved.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333CA8F9" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="333CA8F9" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe an evaluation plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392B2C3A" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="392B2C3A" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List an appropriate Differential Diagnosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484C89C2" w14:textId="69944BFE" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="484C89C2" w14:textId="69944BFE" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss treatment options and potential </w:t>
       </w:r>
       <w:r w:rsidR="008E7505">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5521,1279 +5826,1403 @@
         <w:t>outcomes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4DA567" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="003D1335">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCF36A9" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="2CCF36A9" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adenoidal disorders</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2470CDDC" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="2470CDDC" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anosmia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169629F2" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="169629F2" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bell’s palsy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D3E529" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="19D3E529" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Carcinomas of ENT origin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710B0ADE" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="710B0ADE" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cholesteatoma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FACD099" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="4FACD099" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Croup</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CB516E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="33CB516E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dermatitis of the ear canal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FFA641" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="19FFA641" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Epiglottitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F99D56A" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="7F99D56A" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>External ear obstructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9D407D" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="4B9D407D" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hearing loss</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABFD459" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="6ABFD459" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Herpes zoster Oticus</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Herpes zoster </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Oticus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C424B79" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="5C424B79" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Laryngitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7656456F" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="7656456F" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Labyrinthitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B2A36A" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="66B2A36A" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mastoiditis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E340F84" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="6E340F84" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Meniere Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E443E60" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="5E443E60" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Myringitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B19D9CA" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="7B19D9CA" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nasal foreign bodies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C51052" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="29C51052" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nasal polyps</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080FF009" w14:textId="2AC0E1F5" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="080FF009" w14:textId="2AC0E1F5" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Optic barotrauma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66783F5E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="66783F5E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Otitis media</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E23D889" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="2E23D889" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Otorrhea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3036BC03" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="3036BC03" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Otosclerosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED79A6E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="3ED79A6E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ototoxicity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704C318B" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="704C318B" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Peritonsillar Abscess</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36159B8E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="36159B8E" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rhinitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FD6C60" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="75FD6C60" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Septal deviation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16339E42" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="16339E42" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sinusitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554AF55C" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="554AF55C" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submandibular space infections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B3AAC8" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="37B3AAC8" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tinnitus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AB84C4" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="02AB84C4" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tonsillopharyngitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0910F8F8" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="0910F8F8" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tracheostomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2C0A8D" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="6B2C0A8D" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vertigo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139DA67F" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="139DA67F" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vestibular neuronitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22091441" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00F62C62">
+    <w:p w14:paraId="22091441" w14:textId="77777777" w:rsidR="003D1335" w:rsidRDefault="003D1335" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vocal cord polyps</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7238139B" w14:textId="634C8456" w:rsidR="502130C6" w:rsidRDefault="502130C6" w:rsidP="00B16155">
+    <w:p w14:paraId="4B9D1004" w14:textId="77777777" w:rsidR="009C3395" w:rsidRDefault="009C3395" w:rsidP="009C3395">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24199A5C" w14:textId="5DBEAFD0" w:rsidR="006458CE" w:rsidRPr="00F7193C" w:rsidRDefault="006458CE" w:rsidP="006458CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235184712"/>
+      <w:r w:rsidRPr="00F7193C">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="05438861" w14:textId="296C06EF" w:rsidR="006458CE" w:rsidRDefault="00F7193C" w:rsidP="00FB47E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD39342" w14:textId="523A9003" w:rsidR="006458CE" w:rsidRDefault="00D30E53" w:rsidP="00FB47E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265E53B4" w14:textId="1A4BD804" w:rsidR="00D30E53" w:rsidRDefault="00D30E53" w:rsidP="00FB47E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3409D35E" w14:textId="44A48335" w:rsidR="00D30E53" w:rsidRDefault="00D30E53" w:rsidP="00FB47E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDBAD51" w14:textId="4F308FA6" w:rsidR="00D30E53" w:rsidRDefault="00D30E53" w:rsidP="00FB47E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practi</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3395">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ces</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214366101"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235184713"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -6828,104 +7257,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214366102"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235184714"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214366103"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235184715"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A33F32" w14:textId="346D40E5" w:rsidR="00430F6B" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00430F6B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="008A420C" w:rsidRPr="00041D6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7093,141 +7522,154 @@
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25528918" w14:textId="77777777" w:rsidR="00651642" w:rsidRDefault="00651642" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="752D0E1C" w14:textId="16E48CC9" w:rsidR="003D1335" w:rsidRPr="003D1335" w:rsidRDefault="005B4C18" w:rsidP="00F67CEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214366104"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235184716"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5CB875BB" w14:textId="452D3CCB" w:rsidR="00611C75" w:rsidRDefault="00611C75" w:rsidP="00611C75">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="154A8CCB" w14:textId="77777777" w:rsidR="006D52C8" w:rsidRDefault="006D52C8" w:rsidP="00611C75">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc195856805"/>
+    </w:p>
+    <w:p w14:paraId="5CB875BB" w14:textId="1B39D91A" w:rsidR="00611C75" w:rsidRDefault="00611C75" w:rsidP="00611C75">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc195856805"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc214366105"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235184717"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="626E2329" w14:textId="6CAA4F7E" w:rsidR="003D1335" w:rsidRPr="00611C75" w:rsidRDefault="003D1335" w:rsidP="23A4E059">
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="626E2329" w14:textId="7BB3AE7B" w:rsidR="003D1335" w:rsidRPr="00611C75" w:rsidRDefault="003D1335" w:rsidP="23A4E059">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter F. Lawrence, Essentials of Surgical Specialties, </w:t>
       </w:r>
       <w:r w:rsidR="2A4CC0EE" w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0605509E" w14:textId="2F66378A" w:rsidR="003F7029" w:rsidRPr="00611C75" w:rsidRDefault="003F7029" w:rsidP="003F7029">
+      <w:r w:rsidR="006D52C8">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0605509E" w14:textId="35DE000A" w:rsidR="003F7029" w:rsidRPr="00611C75" w:rsidRDefault="002D33AE" w:rsidP="002D33AE">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00611C75">
+        <w:r w:rsidRPr="000F2479">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00611C75">
+      <w:r w:rsidR="003F7029" w:rsidRPr="00611C75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A6CA36" w14:textId="2F3D198E" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46A82839" w14:textId="77777777" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="002B3BA7">
       <w:pPr>
@@ -7268,105 +7710,113 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABD4716" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="008E74C2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F32377A" w14:textId="756BFC5C" w:rsidR="00EC1992" w:rsidRPr="00611C75" w:rsidRDefault="00EC1992" w:rsidP="00611C75">
+    <w:p w14:paraId="53E9997F" w14:textId="70AEF35C" w:rsidR="00064AFE" w:rsidRDefault="00064AFE" w:rsidP="00064AFE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235184718"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="7F32377A" w14:textId="62F108C0" w:rsidR="00EC1992" w:rsidRPr="00611C75" w:rsidRDefault="00EC1992" w:rsidP="00611C75">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214366106"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235184719"/>
       <w:r w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFDFD69" w14:textId="16EEC4FD" w:rsidR="003D043D" w:rsidRDefault="003D043D" w:rsidP="003D043D">
+    <w:p w14:paraId="4FFDFD69" w14:textId="02BAF74D" w:rsidR="003D043D" w:rsidRDefault="003D043D" w:rsidP="003D043D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This form is required for this rotation, including both two- and four-week rotations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044ED0C3" w14:textId="77777777" w:rsidR="003D043D" w:rsidRDefault="003D043D" w:rsidP="003D043D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -7471,88 +7921,81 @@
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation</w:t>
       </w:r>
       <w:r w:rsidR="007A6433">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C610E0D" w14:textId="4EE4C9D7" w:rsidR="00EC1992" w:rsidRDefault="32569B09" w:rsidP="00B16155">
+    <w:p w14:paraId="5C610E0D" w14:textId="59AE0795" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00B16155">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3B5510E4">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00611C75" w:rsidRDefault="00EC1992" w:rsidP="00611C75">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214366107"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235184720"/>
       <w:r w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00611C75">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -7765,360 +8208,516 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc214366108"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235184721"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc214366109"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235184722"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="0C4640BA" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00A367EA" w:rsidRPr="000F63A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A367EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22587194" w14:textId="6C8FA5E8" w:rsidR="008B0DA1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Grades are held until all rotation requirements are received</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc214366110"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235184723"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214366111"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235184724"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -8153,55 +8752,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214366112"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235184725"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="28FD69F0" w14:textId="77777777" w:rsidR="001111F9" w:rsidRPr="001111F9" w:rsidRDefault="001111F9" w:rsidP="001111F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001111F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD5ECAA" w14:textId="77777777" w:rsidR="001111F9" w:rsidRPr="001111F9" w:rsidRDefault="001111F9" w:rsidP="001111F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8242,55 +8841,55 @@
       </w:r>
       <w:r w:rsidRPr="001111F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="32D36C26" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="3B5510E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214366113"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235184726"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -8416,60 +9015,60 @@
     <w:p w14:paraId="33FBDB8F" w14:textId="77777777" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFF767C" w14:textId="51E37690" w:rsidR="00AC2000" w:rsidRPr="00A53915" w:rsidRDefault="00AC2000" w:rsidP="00A53915">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214366114"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235184727"/>
       <w:r w:rsidRPr="00A53915">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00A53915">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76714F95" w14:textId="5CBAB134" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="00AC2000">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="585"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8527,50 +9126,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D16651" w14:textId="77777777" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="00AC2000">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="585"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P/Pass – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>means that credit is granted, and that the student achieved a level of performance judged to be satisfactory by the department according to the student’s didactic and clinical performance.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244F1B27" w14:textId="77777777" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="00AC2000">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -8591,51 +9191,50 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D165F6" w14:textId="77777777" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="00AC2000">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="345"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NGR/No Grade Reported </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>– means that a final grade (‘Pass’ or ‘No Grade’) cannot be determined due to one or more missing course requirements. The NGR grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘NGR’ grade will NOT remain on a student’s transcript.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41414A16" w14:textId="77777777" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="00AC2000">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -8700,59 +9299,59 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306F1966" w14:textId="77777777" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="00AC2000">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="495"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A173770" w14:textId="77777777" w:rsidR="00AC2000" w:rsidRDefault="00AC2000" w:rsidP="00A53915">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214366115"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235184728"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022627CD" w14:textId="22FE8E9A" w:rsidR="003D043D" w:rsidRPr="00F67CEE" w:rsidRDefault="00AC2000" w:rsidP="00F67CEE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8769,64 +9368,64 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="008E74C2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214366116"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235184729"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8978,587 +9577,680 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214366117"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235184730"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="1756888A" w14:textId="7BB34A47" w:rsidR="00F4186C" w:rsidRPr="00F4186C" w:rsidRDefault="00C11B04" w:rsidP="00F4186C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4186C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4186C" w:rsidRPr="00F4186C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC0C33D" w14:textId="77777777" w:rsidR="00F4186C" w:rsidRPr="00F4186C" w:rsidRDefault="00F4186C" w:rsidP="00F4186C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170EE257" w14:textId="77777777" w:rsidR="00F4186C" w:rsidRPr="00C40B5D" w:rsidRDefault="00F4186C" w:rsidP="00F4186C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F4186C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00F4186C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...57 lines deleted...]
-    <w:p w14:paraId="054B037A" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="009D6914" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
+    <w:p w14:paraId="2A365675" w14:textId="77777777" w:rsidR="00521647" w:rsidRPr="00C40B5D" w:rsidRDefault="00521647" w:rsidP="00521647">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc214366119"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235184731"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="019F8081" w14:textId="77777777" w:rsidR="00521647" w:rsidRDefault="00521647" w:rsidP="00521647">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F11789A" w14:textId="77777777" w:rsidR="00521647" w:rsidRPr="000044D5" w:rsidRDefault="00521647" w:rsidP="00521647">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235184732"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="3C4C9E70" w14:textId="77777777" w:rsidR="00521647" w:rsidRPr="00EA7A22" w:rsidRDefault="00521647" w:rsidP="00521647">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0235909F" w14:textId="77777777" w:rsidR="006834FE" w:rsidRPr="006834FE" w:rsidRDefault="006834FE" w:rsidP="006834FE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054B037A" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="009D6914" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc171601911"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235184733"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="29D100F7" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="00C50401" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="521ECC8F" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="00C40B5D" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029A7912" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="00551027" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc171601912"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc214366120"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc171601912"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235184734"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B236953" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00286627">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00286627">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188C816E" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="00C82EC8" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614E0F22" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="002422D9" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc171601913"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc214366121"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc171601913"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235184735"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA771B5" w14:textId="77777777" w:rsidR="00EA6CB5" w:rsidRPr="00D07691" w:rsidRDefault="00EA6CB5" w:rsidP="00EA6CB5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A10FA08" w14:textId="77777777" w:rsidR="0021409B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144" w:firstLine="576"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32BE2F89" w14:textId="49418942" w:rsidR="0021409B" w:rsidRPr="001111F9" w:rsidRDefault="0021409B" w:rsidP="001111F9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214366122"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235184736"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="45326613" w14:textId="713B4AEA" w:rsidR="0021409B" w:rsidRPr="00C50401" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3982AF6F" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00C40B5D" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65910891" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00551027" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214366123"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235184737"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08029B50" w14:textId="723B7AB8" w:rsidR="0021409B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
+    <w:p w14:paraId="1F5CE3EF" w14:textId="48E6C17A" w:rsidR="001111F9" w:rsidRPr="006834FE" w:rsidRDefault="0021409B" w:rsidP="006834FE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="0057481C">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="006834FE" w:rsidRPr="001F7847">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A07880" w:rsidRPr="0057481C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A07880">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670D1078" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00C82EC8" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3DC593" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="002422D9" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214366124"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235184738"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD18D85" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00D07691" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
-        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+        <w:t xml:space="preserve">and spirit that underlines the field of osteopathic medicine. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002422D9">
+        <w:lastRenderedPageBreak/>
+        <w:t>framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="012ED733" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00726AB4" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D02759F" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="0096296A" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214366125"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235184739"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62675A82" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00E20D8B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
+    <w:p w14:paraId="44AF28F5" w14:textId="64BEDEDA" w:rsidR="001E2FDF" w:rsidRPr="0034548D" w:rsidRDefault="0021409B" w:rsidP="0034548D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...26 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="0034548D" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="32081B72" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00C40B5D" w:rsidRDefault="0021409B" w:rsidP="0021409B">
+    </w:p>
+    <w:p w14:paraId="0580504D" w14:textId="77777777" w:rsidR="00223E68" w:rsidRPr="00C40B5D" w:rsidRDefault="00223E68" w:rsidP="001E2FDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C11C5AB" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00C40B5D" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214366126"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235184740"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D9287B" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00C40B5D" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F2DE29" w14:textId="77777777" w:rsidR="0021409B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9620,577 +10312,571 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15870320" w14:textId="504EDE14" w:rsidR="0021409B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail</w:t>
       </w:r>
       <w:r w:rsidRPr="0057481C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Gmail, and Yahoo are not. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0057481C" w:rsidRPr="0057481C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A07880" w:rsidRPr="0057481C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A07880">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F2E149" w14:textId="77777777" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC41301" w14:textId="77777777" w:rsidR="009A32B2" w:rsidRPr="00556A65" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214366127"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235184741"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0619CF87" w14:textId="77777777" w:rsidR="009A32B2" w:rsidRPr="005F7800" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="0619CF87" w14:textId="51CAB79C" w:rsidR="009A32B2" w:rsidRDefault="009A32B2" w:rsidP="009A32B2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="006950E8" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="006950E8" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="006950E8" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2FDF" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="006950E8" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="1A5A10F1" w14:textId="4A213DCF" w:rsidR="00223E68" w:rsidRPr="005F7800" w:rsidRDefault="008E3F4F" w:rsidP="008E3F4F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="008E3F4F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1244B38C" w14:textId="77777777" w:rsidR="0021409B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C3DCE24" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="0096296A" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1A155D" w14:textId="77777777" w:rsidR="0021409B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55B28C44" w14:textId="77777777" w:rsidR="0021409B" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DBBF3BB" w14:textId="77777777" w:rsidR="0021409B" w:rsidRPr="00C40B5D" w:rsidRDefault="0021409B" w:rsidP="0021409B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214366128"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235184742"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="491C3483" w14:textId="77777777" w:rsidR="007D7CF3" w:rsidRPr="00A871DA" w:rsidRDefault="007D7CF3" w:rsidP="007D7CF3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1768A5" w14:textId="77777777" w:rsidR="007D7CF3" w:rsidRPr="00A871DA" w:rsidRDefault="007D7CF3" w:rsidP="007D7CF3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F1660BA" w14:textId="77777777" w:rsidR="007D7CF3" w:rsidRPr="00987E7B" w:rsidRDefault="007D7CF3" w:rsidP="007D7CF3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E74B55" w14:textId="77777777" w:rsidR="0057481C" w:rsidRPr="0096296A" w:rsidRDefault="0057481C" w:rsidP="0021409B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6030BC53" w14:textId="77777777" w:rsidR="0057481C" w:rsidRPr="00C40B5D" w:rsidRDefault="0057481C" w:rsidP="00F67CEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235184743"/>
+      <w:r w:rsidRPr="001C73F3">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="48B5A0A2" w14:textId="77777777" w:rsidR="0057481C" w:rsidRPr="00C40B5D" w:rsidRDefault="0057481C" w:rsidP="00F67CEE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...241 lines deleted...]
-        <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10258,52 +10944,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE03094" w14:textId="77777777" w:rsidR="0057481C" w:rsidRPr="00C40B5D" w:rsidRDefault="0057481C" w:rsidP="0057481C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05B493C8" w14:textId="77777777" w:rsidR="0057481C" w:rsidRDefault="0057481C" w:rsidP="00F67CEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -10608,89 +11299,109 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FEC6236" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F38552" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F9BFE33" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="664D557C" w:rsidR="00DA4A59" w:rsidRPr="00C40B5D" w:rsidRDefault="00DA4A59" w:rsidP="0014658C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00DA4A59" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779666C" w14:textId="41945E4F" w:rsidR="007D13F7" w:rsidRPr="00877E13" w:rsidRDefault="007D13F7" w:rsidP="00877E13">
+    <w:p w14:paraId="6A9667F8" w14:textId="77777777" w:rsidR="001E2FDF" w:rsidRDefault="007D13F7" w:rsidP="00877E13">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00877E13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235184744"/>
+      <w:r w:rsidRPr="008E74C2">
+        <w:rPr>
+          <w:rStyle w:val="Level1HeaderChar"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidR="00877E13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877E13" w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="39CF8E64" w:rsidR="007D13F7" w:rsidRPr="00877E13" w:rsidRDefault="00877E13" w:rsidP="00877E13">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1152"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14587" w:type="dxa"/>
         <w:tblInd w:w="-1095" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="3337"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2423"/>
         <w:gridCol w:w="3877"/>
       </w:tblGrid>
@@ -11008,125 +11719,125 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CB5D645" w14:textId="77777777" w:rsidR="002E2EF4" w:rsidRDefault="002E2EF4" w:rsidP="002E2EF4">
+          <w:p w14:paraId="0CB5D645" w14:textId="77777777" w:rsidR="002E2EF4" w:rsidRDefault="002E2EF4" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed, scanned, and uploaded to D2L. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A14786" w14:textId="77777777" w:rsidR="00F67CEE" w:rsidRPr="002E2EF4" w:rsidRDefault="00F67CEE" w:rsidP="00F67CEE">
+          <w:p w14:paraId="62A14786" w14:textId="77777777" w:rsidR="00F67CEE" w:rsidRPr="002E2EF4" w:rsidRDefault="00F67CEE" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1D26C481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Must be 100% and needing </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23D5F83F" w14:textId="766A7993" w:rsidR="00F67CEE" w:rsidRDefault="00F67CEE" w:rsidP="00F67CEE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1D26C481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>no revisions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5692B543" w14:textId="50741037" w:rsidR="004D05B0" w:rsidRPr="00BC2167" w:rsidRDefault="004D05B0" w:rsidP="00F67CEE">
+          <w:p w14:paraId="5692B543" w14:textId="50741037" w:rsidR="004D05B0" w:rsidRPr="00BC2167" w:rsidRDefault="004D05B0" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2167">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2167">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11134,56 +11845,56 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2167">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2167">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7552C2F4" w14:textId="1DDE36B9" w:rsidR="004D05B0" w:rsidRPr="00BC2167" w:rsidRDefault="00BC2167" w:rsidP="00F67CEE">
+          <w:p w14:paraId="7552C2F4" w14:textId="1DDE36B9" w:rsidR="004D05B0" w:rsidRPr="00BC2167" w:rsidRDefault="00BC2167" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2167">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Two-week rotations- 11:59pm on the 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2167">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -11290,57 +12001,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">until all requirements of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A4B5641" w14:textId="3FCDF742" w:rsidR="000F165E" w:rsidRPr="00444486" w:rsidRDefault="000F165E" w:rsidP="00444486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>this rotation are met</w:t>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rotation are met</w:t>
             </w:r>
             <w:r w:rsidR="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3877" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -11740,130 +12461,148 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E79D678" w14:textId="77777777" w:rsidR="00444486" w:rsidRDefault="000F165E" w:rsidP="000F165E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access </w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F165E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F165E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, where they may access </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="481BB44D" w14:textId="64788456" w:rsidR="000F165E" w:rsidRPr="000F165E" w:rsidRDefault="000F165E" w:rsidP="000F165E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and submit the electronic form(s) directly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BBF70D8" w14:textId="77777777" w:rsidR="0079720E" w:rsidRDefault="0079720E" w:rsidP="0079720E">
+          <w:p w14:paraId="5BBF70D8" w14:textId="77777777" w:rsidR="0079720E" w:rsidRDefault="0079720E" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E39156C" w14:textId="5A58F44C" w:rsidR="000F165E" w:rsidRPr="0079720E" w:rsidRDefault="0079720E" w:rsidP="0079720E">
+          <w:p w14:paraId="6E39156C" w14:textId="5A58F44C" w:rsidR="000F165E" w:rsidRPr="0079720E" w:rsidRDefault="0079720E" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079720E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -11908,100 +12647,100 @@
               <w:t>conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
             <w:r w:rsidR="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3877" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE93D9F" w14:textId="77777777" w:rsidR="0064284F" w:rsidRPr="00562F84" w:rsidRDefault="0064284F" w:rsidP="0064284F">
+          <w:p w14:paraId="0AE93D9F" w14:textId="77777777" w:rsidR="0064284F" w:rsidRPr="00562F84" w:rsidRDefault="0064284F" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30EDC66B" w14:textId="77777777" w:rsidR="0064284F" w:rsidRDefault="0064284F" w:rsidP="0064284F">
+          <w:p w14:paraId="30EDC66B" w14:textId="77777777" w:rsidR="0064284F" w:rsidRDefault="0064284F" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A197201" w14:textId="2CE1BF8E" w:rsidR="000F165E" w:rsidRPr="0064284F" w:rsidRDefault="0064284F" w:rsidP="0064284F">
+          <w:p w14:paraId="2A197201" w14:textId="2CE1BF8E" w:rsidR="000F165E" w:rsidRPr="0064284F" w:rsidRDefault="0064284F" w:rsidP="00FB47E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064284F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F165E" w:rsidRPr="000F165E" w14:paraId="6D94B7A9" w14:textId="77777777" w:rsidTr="00F67CEE">
         <w:trPr>
           <w:trHeight w:val="2055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
@@ -12130,51 +12869,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">students within the dashboard of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67B2A1C3" w14:textId="3DF022D4" w:rsidR="000F165E" w:rsidRPr="000F165E" w:rsidRDefault="000F165E" w:rsidP="00444486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F165E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F165E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AF4ACE7" w14:textId="77777777" w:rsidR="000F165E" w:rsidRPr="000F165E" w:rsidRDefault="000F165E" w:rsidP="000F165E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12267,121 +13024,110 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation</w:t>
             </w:r>
             <w:r w:rsidR="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="685B583B" w14:textId="77777777" w:rsidR="000F165E" w:rsidRDefault="000F165E" w:rsidP="007D13F7">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6D80B8F9" w14:textId="7F790FC1" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print">
+                    <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -12403,69 +13149,162 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C8BF355" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20030BCD" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="11A5AC8D" w14:textId="77777777" w:rsidR="002D33AE" w:rsidRPr="005005D9" w:rsidRDefault="002D33AE" w:rsidP="002D33AE">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MUST BE COMPLETED &amp; SIGNED BY ATTENDING GENERAL SURGEON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500B1F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YEAR RESDIENT- NOT AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTERN)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="053B9CD8" w14:textId="7F9A75D2" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -12549,98 +13388,106 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="696B51E5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="007A6433" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A6433" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="007A6433" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -12671,53 +13518,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1E2CBAE7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4990A8B0" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -12746,99 +13593,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3A6F50F9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="72D41CF1" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -12862,53 +13723,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5A48A552" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="30560141" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -12944,53 +13805,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="04056E85" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6F67277A" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -13010,55 +13871,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -13134,55 +13995,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="32BCF327" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="32BCF327" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00FB47E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6B9B">
@@ -13315,56 +14176,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -13383,56 +14253,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13804,143 +14683,143 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>required to make an entry or more per day</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are on the rotation</w:t>
       </w:r>
       <w:r w:rsidR="00A07880" w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In addition,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A1C586" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
+    <w:p w14:paraId="52A1C586" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the procedures you were involved with. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23237B06" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
+    <w:p w14:paraId="23237B06" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the primary diagnosis of the patients seen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23336AC0" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
+    <w:p w14:paraId="23336AC0" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete the Meetings/Lectures portion as applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06930BDD" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
+    <w:p w14:paraId="06930BDD" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00AC0BCE" w:rsidRDefault="001C73F3" w:rsidP="00FB47E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Specify the readings you completed while you were on the service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523AD508" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRPr="00DA4A59" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
@@ -17526,180 +18405,185 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C55ABA" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B366B7C" w14:textId="77777777" w:rsidR="001C73F3" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C341773" w14:textId="31BF984C" w:rsidR="001C73F3" w:rsidRPr="001C73F3" w:rsidRDefault="001C73F3" w:rsidP="001C73F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001C73F3" w:rsidRPr="001C73F3" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16DACFAA" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
+    <w:p w14:paraId="66D80930" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F7E3844" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
+    <w:p w14:paraId="63B7FDC3" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B5DAEFB" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E">
+    <w:p w14:paraId="1C68733D" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03BC8CD1" w14:textId="4C5B52CC" w:rsidR="0011356E" w:rsidRDefault="0011356E">
+  <w:p w14:paraId="03BC8CD1" w14:textId="173F9946" w:rsidR="0011356E" w:rsidRDefault="0011356E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A905D5">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -17720,71 +18604,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5683FECC" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
+    <w:p w14:paraId="79622E12" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E29C723" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
+    <w:p w14:paraId="60A86EF1" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52C5F02F" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E">
+    <w:p w14:paraId="1508CD32" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="613EA8F5" w:rsidR="004A166C" w:rsidRDefault="00882252">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 658 Otorhinolaryngology</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -17926,53 +18810,53 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004867B3"/>
+    <w:nsid w:val="00B60248"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0576CD46"/>
+    <w:tmpl w:val="84DEA97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -18075,651 +18959,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B60248"/>
-[...599 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -18790,54 +19073,482 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE70094"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B9D4A86"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A34AC3DC"/>
+    <w:tmpl w:val="94A4D734"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BF67B06"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B936F786"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BF83FE6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1700CAF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F703483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36945150"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FCC155C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="396A13BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -18939,289 +19650,64 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="3"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64CB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFD4C84C"/>
+    <w:lvl w:ilvl="0" w:tplc="778CC958">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...224 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -19277,393 +19763,394 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC96273"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2EF85E5C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="9572E55E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FD7049E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C31E5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B201D06"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...112 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E56488"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42073A01"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0EF073D0"/>
+    <w:tmpl w:val="DC8A1F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19765,54 +20252,280 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166D15C4"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52D33387"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="487C33B0"/>
+    <w:tmpl w:val="09568286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B343F7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B40EED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19914,9072 +20627,226 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17913D5F"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4BEE6350"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="F4EA7C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...8632 lines deleted...]
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="1" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="2" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="74"/>
+  <w:num w:numId="3" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="4" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="71"/>
+  <w:num w:numId="5" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="85"/>
+  <w:num w:numId="6" w16cid:durableId="1345476917">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="7" w16cid:durableId="770708982">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="62"/>
+  <w:num w:numId="8" w16cid:durableId="1184244131">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="706762523">
+  <w:num w:numId="9" w16cid:durableId="753206648">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="42139777">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1972980624">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="693968940">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="13" w16cid:durableId="1878853305">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
-[...20 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1328441998">
+  <w:num w:numId="14" w16cid:durableId="637422570">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="453905796">
-[...155 lines deleted...]
-  <w:num w:numId="71" w16cid:durableId="1428845742">
+  <w:num w:numId="15" w16cid:durableId="335037188">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="72" w16cid:durableId="165440006">
-[...35 lines deleted...]
-  <w:num w:numId="84" w16cid:durableId="753206648">
+  <w:num w:numId="16" w16cid:durableId="1908029337">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="85" w16cid:durableId="42139777">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="17" w16cid:durableId="315500988">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="86" w16cid:durableId="1972980624">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
@@ -29014,95 +20881,99 @@
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="000448D4"/>
     <w:rsid w:val="00046486"/>
+    <w:rsid w:val="00046BAB"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="00054C7C"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="00064AFE"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00085820"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00095C4D"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00096E63"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
+    <w:rsid w:val="000A4F7F"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3A84"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E55E3"/>
@@ -29231,177 +21102,182 @@
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C3F06"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001C73F3"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D659E"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E2FDF"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021409B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
+    <w:rsid w:val="00223E68"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="00226D61"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="00254986"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
+    <w:rsid w:val="0026318A"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00270664"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273BE8"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00274E89"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="002864F6"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3BA7"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D33AE"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E2EF4"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F2166"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
@@ -29409,64 +21285,66 @@
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00320B16"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
+    <w:rsid w:val="00335C81"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="0034548D"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
@@ -29508,114 +21386,117 @@
     <w:rsid w:val="003D043D"/>
     <w:rsid w:val="003D1335"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7B8D"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
+    <w:rsid w:val="003F6DA3"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F7029"/>
     <w:rsid w:val="003F703E"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="00431D2E"/>
     <w:rsid w:val="00433CA7"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
+    <w:rsid w:val="004762B8"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486A54"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
@@ -29639,145 +21520,151 @@
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D05B0"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7A40"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
+    <w:rsid w:val="004E4607"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
+    <w:rsid w:val="00521647"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
+    <w:rsid w:val="0053227C"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
+    <w:rsid w:val="00537285"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="00571549"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="0057481C"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586B9D"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005963D8"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A3586"/>
     <w:rsid w:val="005A4CDC"/>
+    <w:rsid w:val="005A6288"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D3F16"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
@@ -29836,134 +21723,139 @@
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00633124"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="0064284F"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="006458CE"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00651642"/>
     <w:rsid w:val="00651680"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00655859"/>
     <w:rsid w:val="00656ABE"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00665FDC"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="006834FE"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="006950E8"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695DF4"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A1099"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
+    <w:rsid w:val="006D52C8"/>
     <w:rsid w:val="006D593B"/>
     <w:rsid w:val="006D65D2"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E2225"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
+    <w:rsid w:val="006F5FCE"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
@@ -30019,72 +21911,75 @@
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6433"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
+    <w:rsid w:val="007C6D73"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007D7CF3"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F3B33"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
@@ -30096,50 +21991,51 @@
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086512C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
+    <w:rsid w:val="00870A40"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00877E13"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="00882252"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884584"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
@@ -30160,54 +22056,56 @@
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5933"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D38F6"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E3F4F"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
+    <w:rsid w:val="008E7358"/>
     <w:rsid w:val="008E74C2"/>
     <w:rsid w:val="008E7505"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
@@ -30230,50 +22128,51 @@
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="009335F8"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="0093669F"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953129"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
+    <w:rsid w:val="00964372"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
@@ -30284,50 +22183,51 @@
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A32B2"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C3395"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6908"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E18DA"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
@@ -30356,109 +22256,113 @@
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A351FE"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A367EA"/>
+    <w:rsid w:val="00A3793B"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53915"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A554F4"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A67A6B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75A65"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
+    <w:rsid w:val="00A905D5"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
+    <w:rsid w:val="00A95108"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA1FFF"/>
+    <w:rsid w:val="00AA2943"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0BCE"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC2000"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
@@ -30511,50 +22415,51 @@
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B428EA"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
+    <w:rsid w:val="00B5320D"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
@@ -30573,157 +22478,162 @@
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA61D2"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC2167"/>
     <w:rsid w:val="00BC359E"/>
+    <w:rsid w:val="00BC387A"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
+    <w:rsid w:val="00BD43A0"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7CFA"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C20A2B"/>
     <w:rsid w:val="00C20C13"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
+    <w:rsid w:val="00C30739"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C33E27"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53717"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C62690"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
+    <w:rsid w:val="00C9568A"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
@@ -30744,95 +22654,98 @@
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
+    <w:rsid w:val="00D30E53"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
+    <w:rsid w:val="00D67D34"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D7530A"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D75CE0"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D85642"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA4A59"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
@@ -30969,155 +22882,159 @@
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE354B"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F045E4"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F112EF"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F24933"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F4186C"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62C62"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F67CEE"/>
     <w:rsid w:val="00F70FBF"/>
+    <w:rsid w:val="00F7193C"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
+    <w:rsid w:val="00FB47E1"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC5989"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE0587"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
@@ -36336,50 +28253,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1910769192">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="962226549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1092702279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="120001276">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -39763,51 +31693,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -40078,52 +32008,97 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -40350,170 +32325,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...48 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97FA846D-3AD8-4419-B7C6-A4B62888DF8C}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30C84C9A-E94A-4AEA-A740-02FFCC71670F}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5257</Words>
-  <Characters>29971</Characters>
+  <Words>5463</Words>
+  <Characters>31141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>249</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>259</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35158</CharactersWithSpaces>
+  <CharactersWithSpaces>36531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>124900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>