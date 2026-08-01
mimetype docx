--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -425,114 +425,114 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="44455278" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="7497ED9A" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00ED229C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0074600E">
+      <w:r w:rsidR="001A5DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00ED229C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="0074600E">
+      <w:r w:rsidR="001A5DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -726,51 +726,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE97867" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRDefault="00EC1D74" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="455EA4EA" w:rsidR="00E405FF" w:rsidRPr="00EC1D74" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="2E7D9A98" w:rsidR="00E405FF" w:rsidRPr="00EC1D74" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC1D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -794,51 +794,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="00EC1D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="0008280D" w:rsidRPr="00EC1D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC1D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -854,2448 +876,2631 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F031D0" w14:textId="1459B38F" w:rsidR="002813AA" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="4BFA0223" w14:textId="762B2B16" w:rsidR="005269ED" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214366297" w:history="1">
-        <w:r w:rsidR="002813AA" w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184846" w:history="1">
+        <w:r w:rsidR="005269ED" w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="002813AA">
+        <w:r w:rsidR="005269ED">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002813AA">
+        <w:r w:rsidR="005269ED">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002813AA">
+        <w:r w:rsidR="005269ED">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366297 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184846 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002813AA">
+        <w:r w:rsidR="005269ED">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002813AA">
+        <w:r w:rsidR="005269ED">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002813AA">
+        <w:r w:rsidR="005269ED">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="002813AA">
+        <w:r w:rsidR="005269ED">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00B3BF60" w14:textId="22D6F698" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="5130DCD1" w14:textId="158CFEB1" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366298" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184847" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366298 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184847 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AC16BF1" w14:textId="783E6D36" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
+    <w:p w14:paraId="5A94318A" w14:textId="51B1F49A" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366299" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184848" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366299 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184848 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3956BA85" w14:textId="5F7F0379" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
+    <w:p w14:paraId="023D5F64" w14:textId="5CBBAF47" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366300" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184849" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366300 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184849 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F3E479C" w14:textId="4D94A53B" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
+    <w:p w14:paraId="07813428" w14:textId="633A80F3" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366301" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184850" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366301 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184850 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="234E122D" w14:textId="1776F1BD" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="02BA9830" w14:textId="6629FCCF" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366302" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184851" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366302 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184851 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="051C0E69" w14:textId="3FFE968C" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="4B6D0FA4" w14:textId="3A3A4C5A" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366303" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184852" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366303 \h </w:instrText>
-[...123 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366305 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="714CB101" w14:textId="5B96186F" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="31FDE997" w14:textId="53103B2A" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366306" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184853" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+          <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366306 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184853 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74F715BA" w14:textId="01770D42" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184854" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184854 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46097289" w14:textId="096AD3DB" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184855" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="262F6E79" w14:textId="6747B6FC" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="737BD63F" w14:textId="69BA60EF" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366307" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184856" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REFERENCES</w:t>
+          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366307 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04ADDC38" w14:textId="22468115" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="70D71EFA" w14:textId="749B2704" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366308" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184857" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REQUIRED STUDY RESOURCES</w:t>
+          <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366308 \h </w:instrText>
-[...246 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366312 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184857 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="219359E3" w14:textId="1C11D5E2" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="07CC52D6" w14:textId="26E4CD4B" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366313" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184858" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366313 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184858 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CEC188E" w14:textId="03AB1D3F" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="44929284" w14:textId="6CB17F40" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366314" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184859" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Attending Evaluation of Student</w:t>
+          <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366314 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184859 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7876D72D" w14:textId="44C43480" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
+    <w:p w14:paraId="460BA353" w14:textId="6D8CA087" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366315" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184860" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+          <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366315 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184860 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47858B08" w14:textId="166F3FEF" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184861" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ASSIGNMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184861 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6933909D" w14:textId="72C67D21" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184862" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184862 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A3FC7A6" w14:textId="02CEF959" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184863" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT ACTIVITY LOG</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184863 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BDB2BBA" w14:textId="1798DC0B" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184864" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ROTATION EVALUATIONS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184864 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0229C027" w14:textId="0D4C662E" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
+    <w:p w14:paraId="22298BAA" w14:textId="18B96513" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366316" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184865" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Unsatisfactory Clinical Performance</w:t>
+          <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366316 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184865 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16BD53BD" w14:textId="348D3186" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2EDFAD6F" w14:textId="67229070" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366317" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184866" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366317 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184866 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78423CA5" w14:textId="13B2E905" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="560D4966" w14:textId="4ABCE732" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366318" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184867" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366318 \h </w:instrText>
-[...186 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366321 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184867 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CF690E7" w14:textId="4E305D85" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="56C5B23C" w14:textId="74ED0891" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366322" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184868" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366322 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184868 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A21D252" w14:textId="531C90C4" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="79537C03" w14:textId="6137FCD5" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366323" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184869" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CLERKSHIP ATTENDANCE</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> POLICY</w:t>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366323 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184869 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E8E7CE9" w14:textId="015BB9E3" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="12C98597" w14:textId="4EE23424" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366324" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184870" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366324 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184870 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B5AF0C8" w14:textId="68A07F64" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5816A721" w14:textId="65A99903" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366325" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184871" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366325 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184871 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AD3DEFC" w14:textId="32174387" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="78167C72" w14:textId="17DB5418" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366326" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184872" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366326 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184872 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D1E111B" w14:textId="6B6F7245" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="11B10AFE" w14:textId="2E58CD28" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366327" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184873" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366327 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184873 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0583356B" w14:textId="33F22400" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="4FFF6333" w14:textId="236317B2" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366328" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184874" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>CLERKSHIP ATTENDANCE</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366328 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184874 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15A5000C" w14:textId="49B46C44" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="138D8CD2" w14:textId="6AE97FEE" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366329" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184875" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366329 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184875 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75FF8C58" w14:textId="352129CE" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="38602058" w14:textId="454B1C94" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366330" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184876" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366330 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184876 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67B810D1" w14:textId="25FD3BEF" w:rsidR="002813AA" w:rsidRDefault="002813AA">
+    <w:p w14:paraId="5AC59174" w14:textId="68C63BE7" w:rsidR="005269ED" w:rsidRDefault="005269ED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366331" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184877" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366331 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184877 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B69FDB7" w14:textId="7966A9ED" w:rsidR="002813AA" w:rsidRDefault="002813AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="686A05E6" w14:textId="2B959782" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214366332" w:history="1">
-        <w:r w:rsidRPr="00CD13DD">
+      <w:hyperlink w:anchor="_Toc235184878" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214366332 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184878 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="467144F0" w14:textId="138BD72A" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184879" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184879 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="026E72C0" w14:textId="40B1E555" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184880" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MSU Email</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184880 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6234CEC5" w14:textId="3DDA1F7B" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184881" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184881 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="18A9A50D" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="1EED3D0E" w14:textId="526ABB56" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184882" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184882 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E4BF245" w14:textId="4DC362BF" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184883" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184883 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1299ECAE" w14:textId="0E3D19F8" w:rsidR="005269ED" w:rsidRDefault="005269ED">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235184884" w:history="1">
+        <w:r w:rsidRPr="00FF2756">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235184884 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D84E256" w14:textId="361977C0" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A9EA3A" w14:textId="77777777" w:rsidR="00D06ADC" w:rsidRDefault="00D06ADC" w:rsidP="00C61FC6">
-[...5 lines deleted...]
-    <w:p w14:paraId="44FC34C6" w14:textId="77777777" w:rsidR="00D06ADC" w:rsidRPr="00D06ADC" w:rsidRDefault="00D06ADC" w:rsidP="00D06ADC">
+    <w:p w14:paraId="44FC34C6" w14:textId="77777777" w:rsidR="00D06ADC" w:rsidRPr="00D06ADC" w:rsidRDefault="00D06ADC" w:rsidP="0008280D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D06ADC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10784" w:type="dxa"/>
+        <w:tblW w:w="10424" w:type="dxa"/>
+        <w:tblInd w:w="-721" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2962"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1882"/>
+        <w:gridCol w:w="2863"/>
+        <w:gridCol w:w="5742"/>
+        <w:gridCol w:w="1819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="37217217" w14:textId="4C38A8FC" w:rsidTr="002A436D">
+      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="37217217" w14:textId="4C38A8FC" w:rsidTr="0008280D">
         <w:trPr>
-          <w:trHeight w:val="1146"/>
+          <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A8168DF" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>REQUIREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71A0FDCA" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3305,307 +3510,307 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="483512DD" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34B7B6C5" w14:textId="11BDA47F" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="002A436D" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="1612BAD6" w14:textId="48BA7D93" w:rsidTr="002A436D">
+      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="1612BAD6" w14:textId="48BA7D93" w:rsidTr="0008280D">
         <w:trPr>
-          <w:trHeight w:val="2505"/>
+          <w:trHeight w:val="2509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1922B2FA" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6338D365" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35705721" w14:textId="3E4C422F" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="002A436D" w:rsidP="002A436D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="7F1A1C50" w14:textId="6BBF01AF" w:rsidTr="002A436D">
+      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="7F1A1C50" w14:textId="6BBF01AF" w:rsidTr="0008280D">
         <w:trPr>
-          <w:trHeight w:val="2055"/>
+          <w:trHeight w:val="2058"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="679661DB" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F34FEA8" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00D06ADC">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19B090C9" w14:textId="0E93DC85" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="002A436D" w:rsidP="002A436D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="0286766F" w14:textId="4CDDFF28" w:rsidTr="002A436D">
+      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="0286766F" w14:textId="4CDDFF28" w:rsidTr="0008280D">
         <w:trPr>
-          <w:trHeight w:val="975"/>
+          <w:trHeight w:val="976"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27BD2C7D" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3613,263 +3818,277 @@
               <w:t>Mid Rotation Form  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F6081F7" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5466B04E" w14:textId="77777777" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B927AD8" w14:textId="597F8CD1" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="002A436D" w:rsidP="002A436D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="29154953" w14:textId="3CA58AE8" w:rsidTr="002A436D">
+      <w:tr w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w14:paraId="29154953" w14:textId="3CA58AE8" w:rsidTr="0008280D">
         <w:trPr>
-          <w:trHeight w:val="885"/>
+          <w:trHeight w:val="886"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79822270" w14:textId="7545FEBA" w:rsidR="00EC1D74" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Activity Log</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F48C0FD" w14:textId="0EAA4E2C" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="5742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6520742A" w14:textId="4DC0016E" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="00EC1D74" w:rsidP="00D06ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="1819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35CEC691" w14:textId="0D4A181A" w:rsidR="00EC1D74" w:rsidRPr="00D06ADC" w:rsidRDefault="002A436D" w:rsidP="002A436D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2829ED97" w14:textId="77777777" w:rsidR="00D06ADC" w:rsidRDefault="00D06ADC" w:rsidP="00C61FC6">
+    <w:p w14:paraId="062E3D56" w14:textId="77777777" w:rsidR="00D06ADC" w:rsidRDefault="00D06ADC" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="062E3D56" w14:textId="77777777" w:rsidR="00D06ADC" w:rsidRDefault="00D06ADC" w:rsidP="00C61FC6">
+    <w:p w14:paraId="5268960E" w14:textId="6B8C7340" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc214366297"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235184846"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="3843CFD7" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="003F7489">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General Surgery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3877,70 +4096,88 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="111049B1" w14:textId="2C9A8D47" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86832">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1576A63F" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
@@ -3951,680 +4188,591 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D666BC7" w14:textId="57385FD4" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4177A6" w14:textId="40D98D23" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As you progress through the rotation, you will perform certain activities </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>intended to help you meet the identified goals and objectives</w:t>
-[...17 lines deleted...]
-        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+        <w:t>make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="67491035" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214366298"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235184847"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="008967B0">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5701E98C" w14:textId="77777777" w:rsidR="002D2D6A" w:rsidRDefault="002D2D6A" w:rsidP="005D5812">
+    <w:p w14:paraId="1370F8AB" w14:textId="77777777" w:rsidR="00B3676A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B3676A" w:rsidP="00B3676A">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235184848"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="7F698D2D" w14:textId="77777777" w:rsidR="002D2D6A" w:rsidRPr="000B6713" w:rsidRDefault="002D2D6A" w:rsidP="0014584D">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="58D7536F" w14:textId="40168E79" w:rsidR="0008280D" w:rsidRDefault="00B3676A" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764EB267" w14:textId="77777777" w:rsidR="00B3676A" w:rsidRPr="00B3676A" w:rsidRDefault="00B3676A" w:rsidP="00B3676A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098ECD25" w14:textId="1CBEA547" w:rsidR="002D2D6A" w:rsidRDefault="002D2D6A" w:rsidP="002D2D6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235184849"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Required Prerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4660A88F" w14:textId="77777777" w:rsidR="002D2D6A" w:rsidRDefault="002D2D6A" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="123"/>
-[...62 lines deleted...]
-          <w:numId w:val="124"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRPr="00F14244" w:rsidRDefault="00D01ABC" w:rsidP="00F14244">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214366301"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235184850"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="779B563B" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="779B563B" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D47FB7D" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+    <w:p w14:paraId="1D47FB7D" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D87AD2B" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B92738">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D87AD2B" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00B92738">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090B44C2" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+    <w:p w14:paraId="090B44C2" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10597CF4" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+    <w:p w14:paraId="10597CF4" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541B5223" w14:textId="59F71439" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+    <w:p w14:paraId="541B5223" w14:textId="59F71439" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB" w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372AFD14" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+    <w:p w14:paraId="372AFD14" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073BC57B" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+    <w:p w14:paraId="073BC57B" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B13B1AA" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00B92738">
+    <w:p w14:paraId="1B13B1AA" w14:textId="77777777" w:rsidR="00B92738" w:rsidRPr="00B92738" w:rsidRDefault="00B92738" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214366302"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235184851"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD81E" w14:textId="1AEBAD38" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="12D81B12">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="46CD3587" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="12D81B12">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">lective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="003F7489" w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General Surgery</w:t>
       </w:r>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty. </w:t>
       </w:r>
       <w:r w:rsidR="003F7489" w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4675,104 +4823,138 @@
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2504FD" w14:textId="4F580984" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in </w:t>
       </w:r>
       <w:r w:rsidR="003402E0" w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General Surgery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+        <w:t xml:space="preserve">, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D446A" w14:textId="49F1E3B7" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+    <w:p w14:paraId="77ADFFF0" w14:textId="77777777" w:rsidR="00B3676A" w:rsidRDefault="00B3676A" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3D446A" w14:textId="49F1E3B7" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4785,217 +4967,229 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214366303"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235184852"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="0BCD3AF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214366304"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235184853"/>
       <w:r>
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="03E59C89" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="03E59C89" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Observe and participate in the evaluation, intra–operative, pre - operative and post - operative management of patients requiring surgery. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2DC4F" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="1AB2DC4F" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrate the ability to appropriately evaluate post-operative care management of patients. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABA8070" w14:textId="603AFD70" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="5ABA8070" w14:textId="603AFD70" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on a surgical patient and document such using acceptable osteopathic terminology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Interact with patients and their families in a respectful, sensitive, and ethical manner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC3A3A" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="4BBC3A3A" w14:textId="2494F386" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0F129E43" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11" w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F129E43" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6F2394BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>To review the Entrustable Professional Activities and Osteopathic Core Competencies located on D2L under the Additional Information module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="0BCD3AF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214366305"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235184854"/>
       <w:r>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="349972AF" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The objectives listed below address many of the Core Competencies and the Entrustable Professional Activities for entering residency:  Medical Knowledge and Patient Care, Professionalism, Interpersonal and Communication Skills, Practice-Based Learning and Improvement, and Systems-Based Practice.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5079,1014 +5273,1015 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical Assessment and Perioperative Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3667F4FA" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="3667F4FA" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Effectively and efficiently perform and present a history and a physical examination that is appropriate for age, sex, and clinical problem.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2DE2D3" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="4D2DE2D3" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identify factors that increase perioperative risk.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7463A7D8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="7463A7D8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2736" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diseases:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2AF897" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="2E2AF897" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cardiac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418F7AB8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="418F7AB8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Endocrine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3863B1B9" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="3863B1B9" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hepatic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A5C79E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="63A5C79E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Infectious</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E7E830" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="69E7E830" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Psychiatric</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C379F2" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="00C379F2" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pulmonary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629D9BB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="6629D9BB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Renal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E92CA33" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00F14244">
+    <w:p w14:paraId="6E92CA33" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2736" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conditions:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10640815" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="10640815" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Extremes of age</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6896C35A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="6896C35A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Immune suppression</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD13699" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="7AD13699" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Metabolic disorders</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472882CB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="472882CB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pregnancy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782E7F48" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="001B4872">
+    <w:p w14:paraId="782E7F48" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3456" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Substance abuse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD5EFAF" w14:textId="7691E293" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="2AD5EFAF" w14:textId="7691E293" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Develop appropriate differential diagnoses and management plans</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C58D03B" w14:textId="13661368" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="6C58D03B" w14:textId="13661368" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Write daily inpatient notes in an appropriate format, noting progress and changes in health status</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26396876" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="26396876" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Write concise clinic encounter notes in an appropriate format.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0369489E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="0369489E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maintain medical records in a legible, legally appropriate professional manner.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79138F64" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="79138F64" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consider the possibility of pregnancy in women of childbearing age and discuss the special needs and concerns of surgical patients who are pregnant or may be pregnant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E70DFCB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="7E70DFCB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss the impact of extremes of age on diagnosis and management of the surgical patient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B466150" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1530"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6610098F" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assessment of Basic Diagnostic Tests and Radiographs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104BA871" w14:textId="6A03554B" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="104BA871" w14:textId="6A03554B" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interpret biochemical and hematologic laboratory test results</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4189A355" w14:textId="509376EE" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="4189A355" w14:textId="509376EE" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpret radiographs including but not limited to: Abdomen, </w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Chest,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Skeleton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584BDB21" w14:textId="5ED38C00" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="584BDB21" w14:textId="5ED38C00" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="92"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interpret a standard 12-lead electrocardiogram</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6128,126 +6323,146 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Management of Fluid/Electrolytes and Acid/Base Balance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4564147D" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="4564147D" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Calculate routine maintenance fluid requirements appropriate for age and clinical problem.</w:t>
+        <w:t xml:space="preserve">Calculate routine maintenance fluid requirements appropriate for age and clinical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>problem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B72E0F8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="2B72E0F8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Make changes in maintenance fluid and electrolyte orders based on biochemical and clinical assessment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712D5099" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="712D5099" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Calculate and interpret acid/base balance.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6289,232 +6504,231 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fever and Surgical Infections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41371308" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="41371308" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="94"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the pathophysiology and common causes of fever in the surgical patient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E1E07C" w14:textId="6FCD3064" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="78E1E07C" w14:textId="6FCD3064" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identify the common postoperative infections</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6DF94C" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="0C6DF94C" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Describe the evaluation of a patient with postoperative fever, including appropriate use of physical examination, cultures, and other diagnostic tests.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7201A303" w14:textId="30B169FB" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="7201A303" w14:textId="30B169FB" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the systemic inflammatory response syndrome and associated findings</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D79217" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="43D79217" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss common pathogens in surgical wounds.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400C5AB1" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="400C5AB1" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the principles of surgical treatment of infection.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6556,100 +6770,100 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wound Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DAC6BE" w14:textId="31CDFA22" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="62DAC6BE" w14:textId="31CDFA22" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">List wound </w:t>
       </w:r>
       <w:r w:rsidR="00537FEB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>classifications</w:t>
       </w:r>
       <w:r w:rsidR="00605D39">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0745A8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="7E0745A8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the phases of normal wound healing, including the major cell types involved (platelets, polymorph nuclear leukocytes (PMNs), macrophages, and fibroblasts) and the timing of each phase and the maximum strength of a wound.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6691,126 +6905,126 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shock and Critical Care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3EF4B6" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="1C3EF4B6" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List the types of shock, describe clinical findings and outline principles of management of each.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363EB978" w14:textId="06228C43" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="363EB978" w14:textId="06228C43" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List the indications for and risks of a red cell transfusion</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5DF1C9" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="1F5DF1C9" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identify the physical findings of abnormal intravascular volume.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -6844,3585 +7058,3657 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trauma and Surgical Emergencies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB19B00" w14:textId="18CD9A8A" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="1FB19B00" w14:textId="18CD9A8A" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss the primary survey of the trauma patient, including the ABCs</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B94150E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="7B94150E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the findings and appropriate treatment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF8B3EB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="7AF8B3EB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Airway compromise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321B25B3" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="321B25B3" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pericardial tamponade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56820A16" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="56820A16" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tension pneumothorax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C9C176" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="55C9C176" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="100"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe the estimation of total body surface area burn in thermal injury.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380FB30B" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="380FB30B" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="100"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe initial fluid resuscitation in thermal injury.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D548B68" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="189B1955" w14:textId="1C438DD6" w:rsidR="00E66B87" w:rsidRPr="008E2BC7" w:rsidRDefault="003F7489" w:rsidP="008E2BC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189B1955" w14:textId="77777777" w:rsidR="00E66B87" w:rsidRDefault="00E66B87" w:rsidP="003F7489">
+    <w:p w14:paraId="3F74E987" w14:textId="317CB792" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F74E987" w14:textId="317CB792" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+        <w:t>Coagulation and Anticoagulation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032FA43B" w14:textId="183FB184" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Discuss the coagulation cascade</w:t>
+      </w:r>
+      <w:r w:rsidR="00F147CB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BC2A26" w14:textId="35C5224A" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss prevention of deep vein thrombosis (DVT) and pulmonary </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86832">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>embolism.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA9CEEC" w14:textId="284BAE72" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe signs of acute </w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DVT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4373F96B" w14:textId="0652D92F" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List drug regimens for therapeutic </w:t>
+      </w:r>
+      <w:r w:rsidR="00537FEB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anticoagulation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A877B5" w14:textId="0D77E60D" w:rsidR="003F7489" w:rsidRPr="008E2BC7" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List indications and contraindications of </w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anticoagulation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0510ED" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Coagulation and Anticoagulation</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Complications and Conditions in Surgical Patients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032FA43B" w14:textId="183FB184" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="30673A73" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="101"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Discuss the coagulation cascade</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="55BC2A26" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+        <w:t>Identify and outline age-appropriate initial evaluation of the following:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033A2C6A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="101"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Abdominal distention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C6A1CB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acute abdomen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0439C6F0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atelectasis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379195AB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gastrointestinal bleeding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6727889A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2736" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lower</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737B7ECF" w14:textId="15147DF5" w:rsidR="003F7489" w:rsidRPr="00E66B87" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2736" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Upper </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66B87">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BCB0BA" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaundice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D4AE34" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nausea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722BEA89" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oliguria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D18E52" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Urinary retention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174D9FB5" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F493E9" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="420" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surgical and Technical Skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDB0B1E" w14:textId="1916A152" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Discuss prevention of deep vein thrombosis (DVT) and pulmonary embolism</w:t>
+        <w:t xml:space="preserve">Practice universal precautions </w:t>
+      </w:r>
+      <w:r w:rsidR="00537FEB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>routinely.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA9CEEC" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
-[...113 lines deleted...]
-    <w:p w14:paraId="19A877B5" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="1A463D97" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1800"/>
+        <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0510ED" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="13B58C78" w14:textId="0202AEEA" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The objectives for students enrolled in a 4-week clerkship include those listed above for a 2-week rotation with the following additions</w:t>
+      </w:r>
+      <w:r w:rsidR="00780FA0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F29B1CE" w14:textId="77777777" w:rsidR="00780FA0" w:rsidRDefault="00780FA0" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DA9D6E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Medical Knowledge and Patient Care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724202CE" w14:textId="77777777" w:rsidR="00780FA0" w:rsidRDefault="00780FA0" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD64386" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Complications and Conditions in Surgical Patients</w:t>
+        <w:t>Clinical Assessment and Perioperative Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30673A73" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="65E95F38" w14:textId="664B3C19" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Identify and outline age-appropriate initial evaluation of the following:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="033A2C6A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+        <w:t>Write routine orders</w:t>
+      </w:r>
+      <w:r w:rsidR="00F147CB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F6C4C8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Abdominal distention</w:t>
+        <w:t>Admission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C6A1CB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="49E7F38A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Acute abdomen </w:t>
+        <w:t>Preoperative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0439C6F0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="6276C887" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Atelectasis </w:t>
+        <w:t>Postoperative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379195AB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00E66B87">
+    <w:p w14:paraId="01F7C341" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2250"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190A50C9" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fever and Surgical Infections</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC9DD07" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103"/>
-[...318 lines deleted...]
-          <w:numId w:val="107"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Practice universal precautions </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00537FEB">
+        <w:t>Describe the systemic inflammatory response syndrome and associated findings.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A313441" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>routinely.</w:t>
+        <w:t>Describe the principles of surgical treatment of infection.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A463D97" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="2A6CFDB7" w14:textId="5B72FD13" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="008E2BC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1710"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...104 lines deleted...]
-    <w:p w14:paraId="7BD64386" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324E15B2" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Clinical Assessment and Perioperative Management </w:t>
+        <w:t>Wound Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E95F38" w14:textId="664B3C19" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="78A31AB0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="108"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Write routine orders</w:t>
-[...34 lines deleted...]
-        <w:t>Admission</w:t>
+        <w:t>Describe the phases of normal wound healing, including the major cell types involved (platelets, polymorph nuclear leukocytes (PMNs), macrophages, and fibroblasts) and the timing of each phase and the maximum strength of a wound.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E7F38A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
-[...194 lines deleted...]
-    <w:p w14:paraId="5CAE6BDE" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="2443C7A7" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1710"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6CFDB7" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
-[...21 lines deleted...]
-    <w:p w14:paraId="324E15B2" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="574F12EE" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Wound Management</w:t>
+        <w:t>Trauma and Surgical Emergencies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A31AB0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="0F961652" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="111"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Describe the phases of normal wound healing, including the major cell types involved (platelets, polymorph nuclear leukocytes (PMNs), macrophages, and fibroblasts) and the timing of each phase and the maximum strength of a wound.</w:t>
+        <w:t>Discuss the primary survey of the trauma patient, including the ABCs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2443C7A7" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="0BE303CF" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe the estimation of total body surface area burn in thermal injury.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F15E2A2" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe initial fluid resuscitation in thermal injury.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A430CD" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1710"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574F12EE" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="26F0FB0C" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trauma and Surgical Emergencies</w:t>
+        <w:t>Coagulation and Anticoagulation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F961652" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="05DBB548" w14:textId="72644BE3" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="112"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Discuss the primary survey of the trauma patient, including the ABCs.</w:t>
+        <w:t xml:space="preserve">List drug regimens for therapeutic </w:t>
+      </w:r>
+      <w:r w:rsidR="00537FEB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anticoagulation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE303CF" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="58C64E4A" w14:textId="31DFF3D6" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="112"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Describe the estimation of total body surface area burn in thermal injury.</w:t>
+        <w:t xml:space="preserve">List indications and contraindications of </w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anticoagulation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F15E2A2" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
-[...34 lines deleted...]
-    <w:p w14:paraId="25A430CD" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="4AB6637E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="1710"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F0FB0C" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="5213C738" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Coagulation and Anticoagulation</w:t>
+        <w:t>Complications and Conditions in Surgical Patients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DBB548" w14:textId="72644BE3" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="5BCE7F24" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="113"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1296" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">List drug regimens for therapeutic </w:t>
-[...8 lines deleted...]
-        <w:t>anticoagulation.</w:t>
+        <w:t>Identify and outline age-appropriate initial evaluation of the following:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C64E4A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="1BF07314" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="113"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1296" w:firstLine="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>List indications and contraindications of anticoagulation</w:t>
+        <w:t>Altered mental status.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB6637E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="727B886D" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arterial bleeding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082DA65A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aspiration pneumonia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A537BC6" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bleeding and coagulopathy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC033CB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bowel obstruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8FDCEC" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Constipation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791B0BF8" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cyanosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA718D0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deep vein thrombosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6FB6CF" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dyspnea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC4F579" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fecal impaction </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3509E75E" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fever</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FDD4C4" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hemothorax</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD85851" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hypotension </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C0F197" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hypoventilation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0129B7" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hypovolemia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AA0EA0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hypoxia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFFCBFE" w14:textId="6C3508A7" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Malignancies (</w:t>
+      </w:r>
+      <w:r w:rsidR="00780FA0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>common,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g., breast, colon, lung)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F41AE21" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Peritonitis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C2268C" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2736" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Generalized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544D7464" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2736" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Localized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A770EA0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Phlebitis, superficial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0478D1FE" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pleural effusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1CA3CA" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pneumonia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C43DCC" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pneumothorax</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E83848A" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postoperative pain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06807C46" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pulmonary edema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2C509D" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pulmonary embolus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611D5FF0" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transfusion reaction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF67046" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vomiting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3E1176" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2016" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wound hematoma or seroma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C9742D" w14:textId="2C11696E" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="008E2BC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1710"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5213C738" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
+    <w:p w14:paraId="127AE387" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="003F7489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Complications and Conditions in Surgical Patients</w:t>
+        <w:t>Surgical and Technical Skills </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCE7F24" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="0F776B37" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="114"/>
-[...1181 lines deleted...]
-          <w:numId w:val="121"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1656"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assess the presence of peripheral blood flow using handheld Doppler instruments.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7358E728" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00780FA0">
+    <w:p w14:paraId="7358E728" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="121"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1656"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maintain appropriate sterile technique in the:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A8E2FE" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="12D81B12">
+    <w:p w14:paraId="34A8E2FE" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="121"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinic</w:t>
       </w:r>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E18EEAF" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="12D81B12">
+    <w:p w14:paraId="4E18EEAF" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="121"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emergency department</w:t>
       </w:r>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D898332" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="12D81B12">
+    <w:p w14:paraId="2D898332" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="121"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intensive care unit</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7AE3EB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="12D81B12">
+    <w:p w14:paraId="0F7AE3EB" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="121"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Operating room </w:t>
       </w:r>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78865E2C" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="12D81B12">
+    <w:p w14:paraId="78865E2C" w14:textId="77777777" w:rsidR="003F7489" w:rsidRDefault="003F7489" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="121"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patients Room</w:t>
       </w:r>
       <w:r w:rsidRPr="12D81B12">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390AA01F" w14:textId="072DD3C9" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="0BCD3AF5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2610"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6412C359" w14:textId="68A00D8A" w:rsidR="00134AB6" w:rsidRPr="00C53AB6" w:rsidRDefault="00134AB6" w:rsidP="00134AB6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235184855"/>
+      <w:r w:rsidRPr="00C53AB6">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="3EDD21C5" w14:textId="44857E6C" w:rsidR="00134AB6" w:rsidRDefault="00C53AB6" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446566BF" w14:textId="12B338C3" w:rsidR="00134AB6" w:rsidRDefault="00C53AB6" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BE30DB" w14:textId="118B0B06" w:rsidR="00C53AB6" w:rsidRDefault="00C53AB6" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15148258" w14:textId="16C8784F" w:rsidR="00C53AB6" w:rsidRDefault="00C53AB6" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A30815" w14:textId="18847FA4" w:rsidR="00C53AB6" w:rsidRDefault="00C53AB6" w:rsidP="00680328">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A93301" w14:textId="77777777" w:rsidR="00134AB6" w:rsidRDefault="00134AB6" w:rsidP="0BCD3AF5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2610"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="3FC37A9B" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="00FC75F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214366306"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235184856"/>
       <w:r w:rsidRPr="129E78DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
+        <w:t xml:space="preserve">Please refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>complete list provided on the MSUCOM website (</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214366307"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235184857"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214366308"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235184858"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A33F32" w14:textId="0D769921" w:rsidR="00430F6B" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00430F6B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="0074600E" w:rsidRPr="00104119">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -10616,411 +10902,443 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214366309"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235184859"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="287E79E4" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002D4239" w:rsidP="002D4239">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc195856805"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc214366310"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc195856805"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235184860"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DA79909" w14:textId="35D1ECE9" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="2DA79909" w14:textId="4A2F6E8D" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk162522848"/>
+      <w:r w:rsidRPr="00E277EF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, Textbook of Surgery</w:t>
+        <w:t>Sabiston,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E277EF" w:rsidRPr="00E277EF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Textbook of Surgery</w:t>
       </w:r>
       <w:r w:rsidR="00EE354B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00444486">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0017146A" w:rsidRPr="00444486">
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00816237">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0017146A">
+        </w:rPr>
+        <w:t>2e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E277EF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="21A87AA7" w14:textId="38648DAF" w:rsidR="00444486" w:rsidRPr="0017146A" w:rsidRDefault="00444486" w:rsidP="00444486">
+        <w:t xml:space="preserve"> (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59256D01" w14:textId="2BB73080" w:rsidR="002F6E95" w:rsidRPr="005B77B7" w:rsidRDefault="008E2BC7" w:rsidP="002F6E95">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0017146A">
-[...41 lines deleted...]
-    <w:p w14:paraId="6D2DDB48" w14:textId="53AAE641" w:rsidR="0017146A" w:rsidRPr="0017146A" w:rsidRDefault="0017146A" w:rsidP="302D0A64">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="001F7847">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D2DDB48" w14:textId="54EE047F" w:rsidR="0017146A" w:rsidRPr="0017146A" w:rsidRDefault="0017146A" w:rsidP="302D0A64">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk162522862"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk162522862"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="302D0A64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter F. Lawrence, Essentials of Surgical Specialties, </w:t>
       </w:r>
       <w:r w:rsidR="504A77C8" w:rsidRPr="302D0A64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="302D0A64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="302D0A64">
+      <w:r w:rsidR="00E277EF">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="61731EE9" w14:textId="49EDE34D" w:rsidR="00BB5667" w:rsidRPr="005009E3" w:rsidRDefault="00BB5667" w:rsidP="00BB5667">
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="61731EE9" w14:textId="718F5469" w:rsidR="00BB5667" w:rsidRPr="005009E3" w:rsidRDefault="008E2BC7" w:rsidP="008E2BC7">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
-        <w:ind w:firstLine="720"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005009E3">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="005009E3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0"</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005009E3">
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008E2BC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
-      <w:r w:rsidRPr="005009E3">
+        <w:instrText>https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0</w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005009E3">
+      <w:r w:rsidRPr="001F7847">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0</w:t>
       </w:r>
-      <w:r w:rsidRPr="005009E3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005009E3">
+      <w:r w:rsidR="00BB5667" w:rsidRPr="005009E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5772B79F" w14:textId="77777777" w:rsidR="0017146A" w:rsidRPr="0017146A" w:rsidRDefault="0017146A" w:rsidP="0017146A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46A82839" w14:textId="33E79CAF" w:rsidR="00430F6B" w:rsidRPr="0017146A" w:rsidRDefault="00430F6B" w:rsidP="0017146A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017146A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find additional resources at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0017146A">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0017146A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABD4716" w14:textId="1716FA92" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="002D4239">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F32377A" w14:textId="756BFC5C" w:rsidR="00EC1992" w:rsidRPr="005D5812" w:rsidRDefault="00EC1992" w:rsidP="005D5812">
+    <w:p w14:paraId="5D2AEDC2" w14:textId="0074F140" w:rsidR="00AE1981" w:rsidRPr="00C40B5D" w:rsidRDefault="00AE1981" w:rsidP="00AE1981">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235184861"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="084BC0AA" w14:textId="77777777" w:rsidR="00AE1981" w:rsidRDefault="00AE1981" w:rsidP="005D5812">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F32377A" w14:textId="6D73D378" w:rsidR="00EC1992" w:rsidRPr="005D5812" w:rsidRDefault="003A61C3" w:rsidP="005D5812">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214366311"/>
-      <w:r w:rsidRPr="005D5812">
+      <w:bookmarkStart w:id="24" w:name="_Toc235184862"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>MID ROTATION FEEDBACK FORM</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D5812">
+        <w:t xml:space="preserve">MID </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1992" w:rsidRPr="005D5812">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ROTATION FEEDBACK FORM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="00EC1992" w:rsidRPr="005D5812">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AA22AF" w14:textId="5401452D" w:rsidR="000C6136" w:rsidRDefault="000C6136" w:rsidP="000C6136">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -11062,51 +11380,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9E9BC6" w14:textId="68565203" w:rsidR="000C6136" w:rsidRDefault="000C6136" w:rsidP="000C6136">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Two-week Rotation: This will need to be completed by the Attending or Resident and dated by the 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00537FEB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11191,60 +11508,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="12A98F47" w14:textId="0F28C3A7" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="57FFF8DD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="005D5812" w:rsidRDefault="00EC1992" w:rsidP="005D5812">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214366312"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235184863"/>
       <w:r w:rsidRPr="005D5812">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="005D5812">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -11383,50 +11700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33459061" w14:textId="3F28B52C" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In this log you will need to outline all the Procedures you either assisted or watched, the Primary Diagnosis of each patient seen, all meetings or lectures (including didactics) and all materials you read while on the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F73E54B" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11457,117 +11775,117 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc214366313"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235184864"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214366314"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235184865"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="13B5695B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00B44AFC" w:rsidRPr="000F63A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B44AFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -11668,81 +11986,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc214366315"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235184866"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -11762,55 +12079,56 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214366316"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235184867"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -11845,55 +12163,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214366317"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235184868"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="62F5B835" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00DD022F" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD022F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A8A63F" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00DD022F" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11934,55 +12252,55 @@
       </w:r>
       <w:r w:rsidRPr="00DD022F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="54497C57" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="57FFF8DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214366318"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235184869"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B35DBB9" w14:textId="586FF2A1" w:rsidR="005E4159" w:rsidRDefault="00D710D7" w:rsidP="00DD022F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -12115,60 +12433,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B83B053" w14:textId="1A9BC75A" w:rsidR="002466D3" w:rsidRPr="005D5812" w:rsidRDefault="002466D3" w:rsidP="005D5812">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Toc214366319"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235184870"/>
       <w:r w:rsidRPr="005D5812">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="005D5812">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76102442" w14:textId="3ECE82D2" w:rsidR="002466D3" w:rsidRDefault="002466D3" w:rsidP="002466D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="585"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12384,59 +12702,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>means that no credit is granted, and that the student did not achieve a level of performance judged to be satisfactory by the department according to the student’s didactic and clinical performance.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30686D9E" w14:textId="77777777" w:rsidR="002466D3" w:rsidRDefault="002466D3" w:rsidP="005D5812">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214366320"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235184871"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D17F84" w14:textId="607D4847" w:rsidR="000C6136" w:rsidRPr="000B6713" w:rsidRDefault="002466D3" w:rsidP="000B6713">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12460,64 +12778,64 @@
     </w:p>
     <w:p w14:paraId="19EDE846" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00DD022F" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="4DC49FDE" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214366321"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235184872"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12671,879 +12989,942 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C84AB19" w14:textId="77777777" w:rsidR="005E4159" w:rsidRDefault="005E4159" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="732C7B57" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214366322"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235184873"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="784E8F09" w14:textId="6DC7681C" w:rsidR="00B2464C" w:rsidRPr="00B2464C" w:rsidRDefault="00C11B04" w:rsidP="00B2464C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2464C" w:rsidRPr="00B2464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D256F5" w14:textId="77777777" w:rsidR="00B2464C" w:rsidRPr="00B2464C" w:rsidRDefault="00B2464C" w:rsidP="00B2464C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385EFD99" w14:textId="77777777" w:rsidR="00B2464C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B2464C" w:rsidP="00B2464C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B2464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00B2464C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00C37C67">
+    <w:p w14:paraId="73D72A92" w14:textId="77777777" w:rsidR="0026459F" w:rsidRPr="00C40B5D" w:rsidRDefault="0026459F" w:rsidP="0026459F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214366323"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235184874"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="62F5BAB5" w14:textId="4FE63D25" w:rsidR="00C37C67" w:rsidRPr="000F2E94" w:rsidRDefault="00C37C67" w:rsidP="00C37C67">
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="2089263E" w14:textId="77777777" w:rsidR="0026459F" w:rsidRDefault="0026459F" w:rsidP="0026459F">
       <w:pPr>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:r w:rsidR="006D7E2B">
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="488CE506" w14:textId="77777777" w:rsidR="0026459F" w:rsidRPr="000044D5" w:rsidRDefault="0026459F" w:rsidP="0026459F">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235184875"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="603B027A" w14:textId="77777777" w:rsidR="0026459F" w:rsidRPr="00EA7A22" w:rsidRDefault="0026459F" w:rsidP="0026459F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5EC79952" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRDefault="00DD022F" w:rsidP="00EA3ACD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144" w:firstLine="576"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BBA6EF3" w14:textId="1FD7B613" w:rsidR="00DD022F" w:rsidRPr="00DD022F" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214366324"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235184876"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5A3F1254" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00C50401" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="40AF073E" w14:textId="0EB7DB03" w:rsidR="00DD022F" w:rsidRDefault="00DD022F" w:rsidP="00306788">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40AF073E" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="134F4513" w14:textId="77777777" w:rsidR="00306788" w:rsidRPr="00306788" w:rsidRDefault="00306788" w:rsidP="00306788">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B5B07D" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00551027" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214366325"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235184877"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76407284" w14:textId="3170C68D" w:rsidR="00DD022F" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDE76EC" w14:textId="237F186E" w:rsidR="00DD022F" w:rsidRDefault="0020306B" w:rsidP="00DD022F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...270 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0020306B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F147CB" w:rsidRPr="0020306B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB959F3" w14:textId="63EE1E75" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="0020306B">
+    <w:p w14:paraId="21761A41" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00C82EC8" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADA0375" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="002422D9" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc235184878"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>Common Ground Framework for Professional Conduct</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C38329" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00D07691" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002422D9">
+        <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002422D9">
+        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="001323D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F8B85B2" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="00726AB4" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="210C0225" w14:textId="77777777" w:rsidR="002813AA" w:rsidRPr="00556A65" w:rsidRDefault="002813AA" w:rsidP="002813AA">
-[...31 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5694FAA5" w14:textId="77777777" w:rsidR="00DD022F" w:rsidRPr="0096296A" w:rsidRDefault="00DD022F" w:rsidP="00DD022F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc235184879"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>Medical Student Rights and Responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65214B31" w14:textId="77777777" w:rsidR="008D6AF2" w:rsidRDefault="00DD022F" w:rsidP="008D6AF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005F7800">
+        </w:rPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="005F7800">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="008D6AF2" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E54B9AA" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00E20D8B" w:rsidRDefault="0020306B" w:rsidP="00DD022F">
+    <w:p w14:paraId="5AB921BD" w14:textId="77777777" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="003A61C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109130C6" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="0020306B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc235184880"/>
+      <w:r>
+        <w:t>MSU Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D08CCA2" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="0020306B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459F3F3D" w14:textId="77777777" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="0020306B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0949DF94" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="0020306B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7212F120" w14:textId="77777777" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="0020306B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E6B4DE" w14:textId="26078463" w:rsidR="009C7371" w:rsidRDefault="009C7371" w:rsidP="0020306B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF25A40" w14:textId="77777777" w:rsidR="009C7371" w:rsidRPr="00C40B5D" w:rsidRDefault="009C7371" w:rsidP="0020306B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F31EB7" w14:textId="547C4C24" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="0020306B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="0020306B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F147CB" w:rsidRPr="0020306B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F147CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB959F3" w14:textId="63EE1E75" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="0020306B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210C0225" w14:textId="77777777" w:rsidR="002813AA" w:rsidRPr="00556A65" w:rsidRDefault="002813AA" w:rsidP="002813AA">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235184881"/>
+      <w:r w:rsidRPr="00556A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="64BB0F65" w14:textId="1AF80F86" w:rsidR="002813AA" w:rsidRDefault="002813AA" w:rsidP="002813AA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00530F11" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E54B9AA" w14:textId="3285E884" w:rsidR="0020306B" w:rsidRPr="008D6AF2" w:rsidRDefault="0063254D" w:rsidP="008D6AF2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="003A61C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AEC97AE" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="0096296A" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7183D77C" w14:textId="77777777" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69EE91C0" w14:textId="77777777" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="005A6D90" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214366330"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235184882"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="7E2688BD" w14:textId="77777777" w:rsidR="00AE75A5" w:rsidRPr="00A871DA" w:rsidRDefault="00AE75A5" w:rsidP="00AE75A5">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...50 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2758BDB6" w14:textId="2E26CF97" w:rsidR="00AE75A5" w:rsidRPr="00A871DA" w:rsidRDefault="00AE75A5" w:rsidP="00AE75A5">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00E61F55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="1272BD1F" w14:textId="77777777" w:rsidR="00AE75A5" w:rsidRPr="00987E7B" w:rsidRDefault="00AE75A5" w:rsidP="00AE75A5">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B0227E" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="0020306B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E27F399" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc169162520"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc214366331"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235184883"/>
       <w:r w:rsidRPr="00CE178D">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="4DB8F46C" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
@@ -13625,93 +14006,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13779,75 +14160,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B85A3C8" w14:textId="77777777" w:rsidR="0020306B" w:rsidRPr="00C40B5D" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60E9139C" w14:textId="77777777" w:rsidR="0020306B" w:rsidRDefault="0020306B" w:rsidP="002A436D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -14028,102 +14415,124 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D25928" w14:textId="614EA875" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="0020306B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId38"/>
+        <w:sectPr w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidSect="0008280D">
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C957709" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779666C" w14:textId="7AD80E25" w:rsidR="007D13F7" w:rsidRPr="005D5812" w:rsidRDefault="007D13F7" w:rsidP="005D5812">
+    <w:p w14:paraId="2C3B954B" w14:textId="77777777" w:rsidR="003A61C3" w:rsidRDefault="007D13F7" w:rsidP="005D5812">
       <w:pPr>
         <w:ind w:left="-864"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc214366332"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235184884"/>
       <w:r w:rsidRPr="005D5812">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="000B6713" w:rsidRPr="005D5812">
-        <w:t xml:space="preserve"> *</w:t>
-[...5 lines deleted...]
-        <w:t>For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="18AC7CC7" w:rsidR="007D13F7" w:rsidRPr="005D5812" w:rsidRDefault="000B6713" w:rsidP="005D5812">
+      <w:pPr>
+        <w:ind w:left="-864"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5812">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5812">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14745" w:type="dxa"/>
         <w:tblInd w:w="-1095" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="3337"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="3758"/>
       </w:tblGrid>
@@ -14452,107 +14861,107 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submit via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A156BD2" w14:textId="77777777" w:rsidR="00181751" w:rsidRDefault="00181751" w:rsidP="00181751">
+          <w:p w14:paraId="7A156BD2" w14:textId="77777777" w:rsidR="00181751" w:rsidRDefault="00181751" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed, scanned, and uploaded to D2L. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C1E745" w14:textId="77777777" w:rsidR="000F165E" w:rsidRDefault="7FE0A02A" w:rsidP="00181751">
+          <w:p w14:paraId="46C1E745" w14:textId="77777777" w:rsidR="000F165E" w:rsidRDefault="7FE0A02A" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="57FFF8DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by</w:t>
             </w:r>
             <w:r w:rsidR="00F74672">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B10F986" w14:textId="77777777" w:rsidR="00F74672" w:rsidRPr="00CF6C00" w:rsidRDefault="00CF6C00" w:rsidP="00CB012C">
+          <w:p w14:paraId="7B10F986" w14:textId="77777777" w:rsidR="00F74672" w:rsidRPr="00CF6C00" w:rsidRDefault="00CF6C00" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF6C00">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF6C00">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -14560,56 +14969,56 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF6C00">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF6C00">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22CD553A" w14:textId="69345907" w:rsidR="00CF6C00" w:rsidRPr="00181751" w:rsidRDefault="00CF6C00" w:rsidP="00CB012C">
+          <w:p w14:paraId="22CD553A" w14:textId="69345907" w:rsidR="00CF6C00" w:rsidRPr="00181751" w:rsidRDefault="00CF6C00" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF6C00">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Two-week rotations- 11:59pm on the 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF6C00">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -14694,75 +15103,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">until all requirements of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A4B5641" w14:textId="3FCDF742" w:rsidR="000F165E" w:rsidRPr="00444486" w:rsidRDefault="000F165E" w:rsidP="00444486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00444486">
-[...6 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>are</w:t>
+              <w:t>this</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> met</w:t>
+              <w:t xml:space="preserve"> rotation are met</w:t>
             </w:r>
             <w:r w:rsidR="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -15216,92 +15617,92 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and submit the electronic form(s) directly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E9F2216" w14:textId="77777777" w:rsidR="00DB0A6E" w:rsidRDefault="00DB0A6E" w:rsidP="00DB0A6E">
+          <w:p w14:paraId="2E9F2216" w14:textId="77777777" w:rsidR="00DB0A6E" w:rsidRDefault="00DB0A6E" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E39156C" w14:textId="29EB76EB" w:rsidR="000F165E" w:rsidRPr="00DB0A6E" w:rsidRDefault="00DB0A6E" w:rsidP="00DB0A6E">
+          <w:p w14:paraId="6E39156C" w14:textId="29EB76EB" w:rsidR="000F165E" w:rsidRPr="00DB0A6E" w:rsidRDefault="00DB0A6E" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0A6E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -15330,100 +15731,100 @@
               <w:t>Will be conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
             <w:r w:rsidR="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51E87C57" w14:textId="77777777" w:rsidR="00BE6BF6" w:rsidRPr="00562F84" w:rsidRDefault="00BE6BF6" w:rsidP="00BE6BF6">
+          <w:p w14:paraId="51E87C57" w14:textId="77777777" w:rsidR="00BE6BF6" w:rsidRPr="00562F84" w:rsidRDefault="00BE6BF6" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EF6E853" w14:textId="77777777" w:rsidR="00BE6BF6" w:rsidRDefault="00BE6BF6" w:rsidP="00BE6BF6">
+          <w:p w14:paraId="5EF6E853" w14:textId="77777777" w:rsidR="00BE6BF6" w:rsidRDefault="00BE6BF6" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A197201" w14:textId="413BA65F" w:rsidR="000F165E" w:rsidRPr="00BE6BF6" w:rsidRDefault="00BE6BF6" w:rsidP="00BE6BF6">
+          <w:p w14:paraId="2A197201" w14:textId="413BA65F" w:rsidR="000F165E" w:rsidRPr="00BE6BF6" w:rsidRDefault="00BE6BF6" w:rsidP="00680328">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE6BF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F165E" w:rsidRPr="000F165E" w14:paraId="6D94B7A9" w14:textId="77777777" w:rsidTr="00CB012C">
         <w:trPr>
           <w:trHeight w:val="2055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
@@ -15689,121 +16090,110 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation</w:t>
             </w:r>
             <w:r w:rsidR="00444486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="685B583B" w14:textId="77777777" w:rsidR="000F165E" w:rsidRDefault="000F165E" w:rsidP="007D13F7">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -15825,69 +16215,173 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C8BF355" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20030BCD" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1D969B16" w14:textId="77777777" w:rsidR="007012CA" w:rsidRPr="005005D9" w:rsidRDefault="007012CA" w:rsidP="007012CA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MUST BE COMPLETED &amp; SIGNED BY ATTENDING GENERAL SURGEON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500B1F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YEAR RESDIENT- NOT AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTERN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB3F3C2" w14:textId="77777777" w:rsidR="007012CA" w:rsidRDefault="007012CA" w:rsidP="007F30E1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="053B9CD8" w14:textId="0B53E3B6" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -15971,98 +16465,106 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="4B09E7B2" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00605D39" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00605D39" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00605D39" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -16093,53 +16595,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1144E2F3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="70C6A5E7" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -16168,99 +16670,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4E43F90A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7B00FB1F" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -16284,53 +16800,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="50D1F4AD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="66A9E78B" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -16366,53 +16882,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="47174B15" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="29804ABC" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -16432,55 +16948,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -16556,55 +17072,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="3E80BC83" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="3E80BC83" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00680328">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6B9B">
@@ -16737,56 +17253,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -16805,56 +17330,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16988,51 +17522,50 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B1905CF" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00DA4A59" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACTIVITY LOG (ACT)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OSS 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -17228,143 +17761,143 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>required to make an entry or more per day</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are on the rotation</w:t>
       </w:r>
       <w:r w:rsidR="00F147CB" w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In addition,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD0966C" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
+    <w:p w14:paraId="1AD0966C" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the procedures you were involved with. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F276D5F" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
+    <w:p w14:paraId="4F276D5F" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the primary diagnosis of the patients seen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369BC1EF" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
+    <w:p w14:paraId="369BC1EF" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete the Meetings/Lectures portion as applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106BC14C" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
+    <w:p w14:paraId="106BC14C" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00AC0BCE" w:rsidRDefault="00CE178D" w:rsidP="00680328">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Specify the readings you completed while you were on the service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E3416D" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00DA4A59" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
@@ -19656,50 +20189,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EB7D578" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00DA4A59" w:rsidRDefault="00CE178D" w:rsidP="00804248">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D852B59" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00DA4A59" w:rsidRDefault="00CE178D" w:rsidP="00804248">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -19811,51 +20345,50 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08FC2F9E" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00DA4A59" w:rsidRDefault="00CE178D" w:rsidP="00804248">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Meeting / Lecture </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DBB723A" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRPr="00DA4A59" w:rsidRDefault="00CE178D" w:rsidP="00804248">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -20950,180 +21483,185 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFD3B74" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CDE9DF1" w14:textId="77777777" w:rsidR="00CE178D" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="339BCD20" w14:textId="41A24F1D" w:rsidR="00CE178D" w:rsidRPr="00CE178D" w:rsidRDefault="00CE178D" w:rsidP="00CE178D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CE178D" w:rsidRPr="00CE178D" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="040F0AA3" w14:textId="77777777" w:rsidR="0015060B" w:rsidRDefault="0015060B" w:rsidP="00E756E0">
+    <w:p w14:paraId="1B64C201" w14:textId="77777777" w:rsidR="007109DD" w:rsidRDefault="007109DD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C411EB4" w14:textId="77777777" w:rsidR="0015060B" w:rsidRDefault="0015060B" w:rsidP="00E756E0">
+    <w:p w14:paraId="7CE533EF" w14:textId="77777777" w:rsidR="007109DD" w:rsidRDefault="007109DD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="260BFF45" w14:textId="77777777" w:rsidR="0015060B" w:rsidRDefault="0015060B">
+    <w:p w14:paraId="0E9CB405" w14:textId="77777777" w:rsidR="007109DD" w:rsidRDefault="007109DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CCA96C2" w14:textId="1EBEB9E6" w:rsidR="00CB4505" w:rsidRDefault="00CB4505">
+  <w:p w14:paraId="3CCA96C2" w14:textId="212BF8D6" w:rsidR="00CB4505" w:rsidRDefault="00CB4505">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="005269ED">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -21147,85 +21685,88 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5AF9B115" w14:textId="6C248C66" w:rsidR="004A166C" w:rsidRDefault="00CB4505">
+  <w:p w14:paraId="5AF9B115" w14:textId="5A51C669" w:rsidR="004A166C" w:rsidRDefault="00CB4505">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="005269ED">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0893BA15" w14:textId="77777777" w:rsidR="0015060B" w:rsidRDefault="0015060B" w:rsidP="00E756E0">
+    <w:p w14:paraId="23C8CF20" w14:textId="77777777" w:rsidR="007109DD" w:rsidRDefault="007109DD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EAAC1B5" w14:textId="77777777" w:rsidR="0015060B" w:rsidRDefault="0015060B" w:rsidP="00E756E0">
+    <w:p w14:paraId="56571370" w14:textId="77777777" w:rsidR="007109DD" w:rsidRDefault="007109DD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F804519" w14:textId="77777777" w:rsidR="0015060B" w:rsidRDefault="0015060B">
+    <w:p w14:paraId="1A617CB6" w14:textId="77777777" w:rsidR="007109DD" w:rsidRDefault="007109DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="1EE358F2" w:rsidR="004A166C" w:rsidRDefault="006257FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 663 General Surgery</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -21429,53 +21970,53 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004867B3"/>
+    <w:nsid w:val="00B60248"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0576CD46"/>
+    <w:tmpl w:val="84DEA97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21578,53 +22119,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B60248"/>
+    <w:nsid w:val="06BE67A4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="84DEA97C"/>
+    <w:tmpl w:val="AB9AA33E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21727,800 +22268,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014B38A7"/>
+    <w:nsid w:val="08170F54"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D186BB62"/>
+    <w:tmpl w:val="8E04C42A"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...123 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...212 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...132 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...126 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -22591,54 +22531,54 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE70094"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C9F6BCD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A34AC3DC"/>
+    <w:tmpl w:val="B45A6486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -22740,726 +22680,501 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9F6BCD"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CB40DA6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B45A6486"/>
+    <w:tmpl w:val="9B4C289A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB40DA6"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F130259"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9B4C289A"/>
+    <w:tmpl w:val="76B44634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...38 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1256267B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3B2D24A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...188 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1256267B"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17110DE1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E3B2D24A"/>
+    <w:tmpl w:val="423C7B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -23561,280 +23276,203 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18C44B57"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02329A16"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...111 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E56488"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B054640"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0EF073D0"/>
+    <w:tmpl w:val="ADA2B240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -23936,614 +23574,590 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166D15C4"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F703483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36945150"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23CA32F1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="487C33B0"/>
+    <w:tmpl w:val="0ED68400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17110DE1"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24B32E66"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="423C7B52"/>
+    <w:tmpl w:val="98EC3B68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="289F2504"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A238B3FE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...111 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B054640"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="298C07AC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ADA2B240"/>
+    <w:tmpl w:val="EBF48E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -24645,631 +24259,352 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3766DC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4A0DC8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9D0203F8"/>
+    <w:tmpl w:val="E82ECFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...315 lines deleted...]
-    <w:nsid w:val="227C1D59"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7B3E42"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="23DAE4D8"/>
+    <w:tmpl w:val="4022E704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23147F66"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35955B7A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A4E6872E"/>
+    <w:tmpl w:val="23C829DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -25371,691 +24706,990 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23CA32F1"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36BA4981"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0ED68400"/>
+    <w:tmpl w:val="5E8EC0F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="3"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64CB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFD4C84C"/>
+    <w:lvl w:ilvl="0" w:tplc="778CC958">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6111A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9572E55E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD7049E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EBA2126"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DBC80128"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F7E7F6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3EBC1154"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25236EA3"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40B77FD5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5C2438D2"/>
+    <w:tmpl w:val="CA2EFC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BD6C2B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DE7672"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DC3A1B7C"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="D486C428"/>
+    <w:tmpl w:val="A54CD340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -26157,542 +25791,352 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289F2504"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43067A1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A238B3FE"/>
+    <w:tmpl w:val="97CC0F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E7420E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C83679E0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...111 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="298C07AC"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46450E18"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EBF48E2C"/>
+    <w:tmpl w:val="C8CA75F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -26794,429 +26238,352 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2BE699AE">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3B0016"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC3C9B64"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...99 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4A0DC8"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51CD781D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E82ECFEC"/>
+    <w:tmpl w:val="9AE01A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7B3E42"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="539C486F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4022E704"/>
+    <w:tmpl w:val="2938B75C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -27318,2043 +26685,1359 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31A96634"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579408A1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="64E652A6"/>
+    <w:tmpl w:val="23DAE4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...39 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68EA2A87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D9EBD10"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...75 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35955B7A"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D954BBA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="23C829DA"/>
+    <w:tmpl w:val="E28A63C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73B415AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AF423EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="395070D9"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="744D704C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2FEE0D9E"/>
+    <w:tmpl w:val="ECF0640A"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-[...27 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BB0D82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B77CB72A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...87 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775C54D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87BA7124"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...338 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EBA2126"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790D4A66"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DBC80128"/>
+    <w:tmpl w:val="C44AFDC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:nsid w:val="3F7E7F6C"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79EB7164"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3EBC1154"/>
+    <w:tmpl w:val="B7FE05CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -29456,8123 +28139,661 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40537976"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4C5502"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F2C4F20E"/>
+    <w:tmpl w:val="D92AE08C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="8"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4EA7C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC924C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC941650"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...430 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...126 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-[...6832 lines deleted...]
-    <w:abstractNumId w:val="56"/>
+  <w:num w:numId="1" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="2" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="99"/>
+  <w:num w:numId="3" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="60"/>
+  <w:num w:numId="4" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="95"/>
+  <w:num w:numId="5" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="116"/>
+  <w:num w:numId="6" w16cid:durableId="1345476917">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="7" w16cid:durableId="770708982">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="85"/>
+  <w:num w:numId="8" w16cid:durableId="1921481867">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="706762523">
+  <w:num w:numId="9" w16cid:durableId="599529315">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1884558672">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1638531804">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1354841423">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1178037877">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1113550967">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1457329750">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="266740142">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1179003325">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1801998287">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="289895507">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1693914771">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1271159446">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2102528089">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1549762021">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2139255977">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="902837581">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2127380516">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1888032198">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="283391494">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1371880834">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1564026346">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="906574589">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="68"/>
+  <w:num w:numId="32" w16cid:durableId="719283459">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="33" w16cid:durableId="1968117547">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="711810667">
-[...29 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="367879246">
+  <w:num w:numId="34" w16cid:durableId="137113842">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2053921885">
+  <w:num w:numId="35" w16cid:durableId="43531068">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="446706781">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="555165858">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="78597789">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="539367274">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1978103379">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="805199348">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="423570881">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1965380783">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="229924387">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="225651855">
-[...44 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="1299454070">
+  <w:num w:numId="45" w16cid:durableId="649872118">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="501551100">
-[...200 lines deleted...]
-  <w:num w:numId="107" w16cid:durableId="719283459">
+  <w:num w:numId="46" w16cid:durableId="977606129">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="108" w16cid:durableId="1968117547">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="47" w16cid:durableId="209346707">
+    <w:abstractNumId w:val="36"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="109" w16cid:durableId="137113842">
-[...47 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="47"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
+    <w:rsid w:val="000162E3"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
@@ -37589,50 +28810,51 @@
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00066EE8"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
+    <w:rsid w:val="0008280D"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00095C4D"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B6713"/>
     <w:rsid w:val="000C05EE"/>
@@ -37682,50 +28904,51 @@
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
+    <w:rsid w:val="00134AB6"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="0014584D"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="0014658C"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="0015060B"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
@@ -37742,75 +28965,79 @@
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="00181751"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
+    <w:rsid w:val="001A5DF6"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B3CE2"/>
     <w:rsid w:val="001B4872"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
+    <w:rsid w:val="001C0D86"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
+    <w:rsid w:val="001C3040"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001D1605"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
@@ -37849,50 +29076,51 @@
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="002466D3"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="0025091C"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
+    <w:rsid w:val="0026459F"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00270664"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="002813AA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="0028265F"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
@@ -37919,71 +29147,74 @@
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3BA7"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C1D63"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D2D6A"/>
     <w:rsid w:val="002D4239"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D5BFF"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002F0A3D"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F6599"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
+    <w:rsid w:val="002F6E95"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
+    <w:rsid w:val="00306788"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="003402E0"/>
     <w:rsid w:val="0034095D"/>
@@ -38022,130 +29253,136 @@
     <w:rsid w:val="00374028"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384E23"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
+    <w:rsid w:val="003A61C3"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003A6FCD"/>
     <w:rsid w:val="003A716B"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B54F9"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7489"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
+    <w:rsid w:val="00411E10"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
+    <w:rsid w:val="00441853"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00471659"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
@@ -38187,94 +29424,97 @@
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
+    <w:rsid w:val="004E550E"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F5E39"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="005009E3"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00502D86"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="005269ED"/>
+    <w:rsid w:val="00530F11"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537FEB"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="00546816"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00554F4C"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
@@ -38288,71 +29528,73 @@
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A1E13"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
+    <w:rsid w:val="005B32C5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D3DFB"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D5812"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005D7480"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E4159"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E733B"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
@@ -38368,86 +29610,89 @@
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="006234EC"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00623908"/>
     <w:rsid w:val="006257FD"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
+    <w:rsid w:val="0063254D"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="00652C8A"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
+    <w:rsid w:val="00680328"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00696FD6"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
@@ -38463,86 +29708,90 @@
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7E12"/>
     <w:rsid w:val="006D7E2B"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3350"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F455D"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
+    <w:rsid w:val="006F5FCE"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
+    <w:rsid w:val="007012CA"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
+    <w:rsid w:val="007109DD"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="0074600E"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
+    <w:rsid w:val="00760B19"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="007652B9"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="007764DE"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00780FA0"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
@@ -38566,78 +29815,80 @@
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
+    <w:rsid w:val="007D6A89"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="00816237"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821C54"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
@@ -38691,102 +29942,106 @@
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C7B82"/>
     <w:rsid w:val="008D1158"/>
+    <w:rsid w:val="008D1580"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008D6AF2"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
+    <w:rsid w:val="008E2BC7"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
+    <w:rsid w:val="00936C6B"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
@@ -38829,58 +30084,60 @@
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C7371"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
+    <w:rsid w:val="009D64FB"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E06FC"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
+    <w:rsid w:val="009E32B4"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E63EF"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6DD9"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
@@ -38895,226 +30152,235 @@
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
+    <w:rsid w:val="00A45705"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A47A48"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70CD8"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
+    <w:rsid w:val="00A86832"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0BCE"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
+    <w:rsid w:val="00AE1981"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
+    <w:rsid w:val="00AE75A5"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B221B6"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
+    <w:rsid w:val="00B2464C"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
+    <w:rsid w:val="00B3676A"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B44AFC"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B92738"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B96460"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00BA0FE5"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA5984"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5667"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
@@ -39140,81 +30406,85 @@
     <w:rsid w:val="00BE6BF6"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
+    <w:rsid w:val="00C159C9"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C37C67"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C43766"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C458A5"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C53AB6"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C641F0"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
@@ -39317,50 +30587,51 @@
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D659E3"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D70B80"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D85642"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D93EA3"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA4A59"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB0A6E"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
@@ -39370,114 +30641,117 @@
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD022F"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD78E9"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE25FC"/>
     <w:rsid w:val="00DE3453"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF1666"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E07F7F"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E232B8"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E277EF"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E433D3"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
+    <w:rsid w:val="00E63129"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66B87"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7378D"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
@@ -39495,61 +30769,63 @@
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA22A5"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA3ACD"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7E47"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC1D74"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
+    <w:rsid w:val="00EC5F79"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED229C"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE354B"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF42E7"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
@@ -39649,50 +30925,51 @@
     <w:rsid w:val="00FC75F7"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE625C"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5BC4"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
+    <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
@@ -42815,50 +34092,63 @@
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1078138124">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="318926577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="401026510">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -49179,51 +40469,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -49494,56 +40784,106 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -49770,166 +41110,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E675C0C-E032-4ACC-9088-5889FD037B83}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8114D6A8-5C70-4467-8CBD-326F5D4F9B71}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>32307</Characters>
+  <Pages>20</Pages>
+  <Words>5872</Words>
+  <Characters>33477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>269</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>278</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37899</CharactersWithSpaces>
+  <CharactersWithSpaces>39271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>124700</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>