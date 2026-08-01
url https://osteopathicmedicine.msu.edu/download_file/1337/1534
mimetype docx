--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -1,61 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -91,669 +94,680 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D14678" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0838ACF8" w14:textId="3AE5D56A" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="004C0506" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="67D74786" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00AD69E2" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>NOP 620</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01504EA2" w14:textId="5343FA35" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="004C0506" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="48DFC6DB" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="009F40C6" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Ophthalmology Specialty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
+    <w:p w14:paraId="4BDC9DF8" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E1EB3C" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
+    <w:p w14:paraId="69A507D6" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF77968" w14:textId="3B2ACFAD" w:rsidR="00100062" w:rsidRPr="00A3208A" w:rsidRDefault="002732BC" w:rsidP="009F40C6">
+    <w:p w14:paraId="7B2A8749" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00A3208A" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3208A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00100062" w:rsidRPr="00A3208A">
+        <w:t>CLERKSHIP ELECTIVE ROTATION SYLLABUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538E68E" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>ELECTIVE ROTATION SYLLABUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29D2C56A" w14:textId="243FC8A6" w:rsidR="00885791" w:rsidRDefault="00885791" w:rsidP="00B611BC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F1B19A" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>DEPARTMENT OF NEUROLOGY &amp; OPHTHALMOLOGY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D371686" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>Jayne Ward, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00607579" w14:textId="725BB815" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="000167B9" w:rsidP="00B611BC">
+    <w:p w14:paraId="1567C14A" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EF613B" w14:textId="77383E6D" w:rsidR="00525DEE" w:rsidRPr="001613D1" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+    <w:p w14:paraId="486EFD9A" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A001C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>jward@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
+    <w:p w14:paraId="6503E3B5" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC9C7CE" w14:textId="34586D37" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+    <w:p w14:paraId="61438858" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>David I. Kaufman, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24417138" w14:textId="727458FD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
+    <w:p w14:paraId="76D27FE4" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD9A9C4" w14:textId="57DFF6C9" w:rsidR="005239D2" w:rsidRPr="001613D1" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+    <w:p w14:paraId="04814B90" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="001613D1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A001C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Kaufman1@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
+    <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
-[...11 lines deleted...]
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="204263EE" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="00507F27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
+      <w:r w:rsidR="00A93C2C" w:rsidRPr="00507F27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00C34FDD" w:rsidRPr="00507F27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C" w:rsidRPr="00507F27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507F27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34FDD" w:rsidRPr="00507F27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="27"/>
-          <w:szCs w:val="27"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions </w:t>
       </w:r>
       <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ECB700" w14:textId="008FBC62" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+    <w:p w14:paraId="43F7D43D" w14:textId="77777777" w:rsidR="001371A1" w:rsidRPr="00841746" w:rsidRDefault="001371A1" w:rsidP="001371A1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="40"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="40"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="47C356BA" w14:textId="1EC7870F" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>APRIL ARRAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1595F81D" w14:textId="77777777" w:rsidR="001371A1" w:rsidRPr="001613D1" w:rsidRDefault="001371A1" w:rsidP="001371A1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">COURSE </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="0E09F82C" w:rsidR="00A54D0A" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+        <w:t>COURSE ASSISTANT (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355C1CBE" w14:textId="77777777" w:rsidR="001371A1" w:rsidRDefault="001371A1" w:rsidP="001371A1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00A001C6">
+        <w:r w:rsidRPr="00175325">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>Leiter@msu.edu</w:t>
+          <w:t>arrasapr@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="2869EBC3" w14:textId="5C7DC627" w:rsidR="004C0506" w:rsidRPr="004C0506" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6651EAD5" w14:textId="77777777" w:rsidR="001371A1" w:rsidRDefault="001371A1" w:rsidP="001371A1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="40"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6EE113FA" w14:textId="0277A2B5" w:rsidR="004C0506" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADCB2C8" w14:textId="77777777" w:rsidR="00BA0794" w:rsidRPr="00841746" w:rsidRDefault="00BA0794" w:rsidP="00BA0794">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="00CF547A" w14:textId="711299A1" w:rsidR="004C0506" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0506" w:rsidP="00B611BC">
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>KRISTA LEITER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC376E0" w14:textId="77777777" w:rsidR="00BA0794" w:rsidRPr="001613D1" w:rsidRDefault="00BA0794" w:rsidP="00BA0794">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANT (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B44F82" w14:textId="77777777" w:rsidR="00BA0794" w:rsidRDefault="00BA0794" w:rsidP="00BA0794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00A001C6">
+        <w:r w:rsidRPr="00175325">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>arrasapr@msu.edu</w:t>
+          <w:t>leiter@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
-      <w:pPr>
+    <w:p w14:paraId="485B09CA" w14:textId="77777777" w:rsidR="00BA0794" w:rsidRDefault="00BA0794" w:rsidP="00BA0794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EEB114" w14:textId="77777777" w:rsidR="00BA0794" w:rsidRDefault="00BA0794" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="45DBA8FC" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -777,51 +791,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3742E" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -837,4687 +873,4913 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400AE297" w14:textId="30C45CF5" w:rsidR="000374C1" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="0AEDF4AB" w14:textId="7718EEE2" w:rsidR="00EF26E3" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214283742" w:history="1">
-        <w:r w:rsidR="000374C1" w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175950" w:history="1">
+        <w:r w:rsidR="00EF26E3" w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="000374C1">
+        <w:r w:rsidR="00EF26E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000374C1">
+        <w:r w:rsidR="00EF26E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000374C1">
-[...10 lines deleted...]
-        <w:r w:rsidR="000374C1">
+        <w:r w:rsidR="00EF26E3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175950 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EF26E3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00EF26E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000374C1">
-[...5 lines deleted...]
-        <w:r w:rsidR="000374C1">
+        <w:r w:rsidR="00EF26E3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00EF26E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CA38D46" w14:textId="2D0B2D8D" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="65CFF665" w14:textId="6A621CD7" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283743" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175951" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283743 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175951 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="296FAF24" w14:textId="140126BD" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="762C7C52" w14:textId="0AFA1755" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283744" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175952" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283744 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175952 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C9EC388" w14:textId="29E5C4CC" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="23AA4AC1" w14:textId="2327210E" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175953" w:history="1">
+        <w:r w:rsidRPr="00B57155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Preapproval</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175953 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5702966B" w14:textId="3E2E077E" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175954" w:history="1">
+        <w:r w:rsidRPr="00B57155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Required Prerequisites</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175954 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19516B94" w14:textId="323D20E3" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175955" w:history="1">
+        <w:r w:rsidRPr="00B57155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Course Confirmation and Enrollment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175955 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6398C509" w14:textId="63945DCA" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283745" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175956" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283745 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175956 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31C00EE0" w14:textId="38DD25AF" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="76CBD3EA" w14:textId="7E654302" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283746" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175957" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283746 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175957 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30077261" w14:textId="127BD537" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="048DBC8F" w14:textId="66D8211A" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283747" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175958" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS</w:t>
+          <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283747 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175958 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28BBC643" w14:textId="14A9DA3F" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="4C8779DD" w14:textId="5C56A586" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283748" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175959" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...2 lines deleted...]
-          <w:t>OBJECTIVES</w:t>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283748 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175959 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46B1B5B5" w14:textId="77A90859" w:rsidR="000374C1" w:rsidRDefault="000374C1">
-[...63 lines deleted...]
-    <w:p w14:paraId="2A94B187" w14:textId="700F6FF4" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="045AEACE" w14:textId="70CFEE9C" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283750" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175960" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283750 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175960 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="256B5A8A" w14:textId="7683162C" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="2EEE9A4F" w14:textId="02A37A66" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283751" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175961" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283751 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175961 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="227D3973" w14:textId="5B3EFB9F" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="12A28864" w14:textId="6770AE70" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283752" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175962" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283752 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175962 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3911B809" w14:textId="6DC496B1" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="005726F2" w14:textId="17830653" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283753" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175963" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283753 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175963 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77CE0124" w14:textId="5694A461" w:rsidR="000374C1" w:rsidRDefault="000374C1" w:rsidP="000374C1">
+    <w:p w14:paraId="2A7DB163" w14:textId="5E0D8DE3" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283754" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175964" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283754 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175964 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="350EB40C" w14:textId="6FCB19FD" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="330AE188" w14:textId="7D28F8FF" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175965" w:history="1">
+        <w:r w:rsidRPr="00B57155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Recommended Websites</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175965 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="437AF9F8" w14:textId="21175669" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283755" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175966" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283755 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175966 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="101DEE7A" w14:textId="19544A5F" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="5FD47795" w14:textId="1149EA52" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283756" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175967" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283756 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175967 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6752880C" w14:textId="59F0C36E" w:rsidR="000374C1" w:rsidRDefault="000374C1" w:rsidP="000374C1">
+    <w:p w14:paraId="74FC7CD2" w14:textId="61C6196B" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283757" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175968" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175968 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="643A2A5F" w14:textId="208BF355" w:rsidR="000374C1" w:rsidRDefault="000374C1" w:rsidP="000374C1">
+    <w:p w14:paraId="154D817F" w14:textId="6DDCC87F" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283758" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175969" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283758 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175969 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26785B93" w14:textId="17D39FB4" w:rsidR="000374C1" w:rsidRDefault="000374C1" w:rsidP="000374C1">
+    <w:p w14:paraId="596DACB1" w14:textId="3021B476" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283759" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175970" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283759 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175970 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="725DE0CE" w14:textId="06F6CE02" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="5F86EE0C" w14:textId="739366E6" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283760" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175971" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175971 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="168626D7" w14:textId="575A3B95" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="566723D7" w14:textId="32F88B31" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283761" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175972" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283761 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175972 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="338CBE14" w14:textId="10DD89EF" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="4DD6D502" w14:textId="27E767E0" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283762" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175973" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283762 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175973 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3964D30B" w14:textId="719C59B5" w:rsidR="000374C1" w:rsidRDefault="000374C1" w:rsidP="000374C1">
+    <w:p w14:paraId="45B688C4" w14:textId="606FB19A" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283763" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175974" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283763 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175974 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C01154D" w14:textId="58DE5D0E" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="06A99548" w14:textId="0DAA4A4F" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283764" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175975" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283764 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175975 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="009B0FAE" w14:textId="6DF3A7D6" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="32D0A8F9" w14:textId="41B001EF" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283765" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175976" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283765 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175976 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57B53E7B" w14:textId="6A5015F9" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="09EF2CAE" w14:textId="75BEF04B" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283766" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175977" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="008335BA">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283766 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175977 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F2ADE55" w14:textId="4A9FA49D" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="3791C8FB" w14:textId="030C8972" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283767" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175978" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283767 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175978 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AA04C88" w14:textId="11591D03" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="6ED820BE" w14:textId="3EAD09FE" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283768" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175979" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283768 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175979 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42A4B53A" w14:textId="658F8301" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="746D17E0" w14:textId="37F57B66" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283769" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175980" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283769 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175980 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43C95846" w14:textId="4E8846F4" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="1839DA26" w14:textId="0F093202" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283770" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175981" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283770 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175981 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E4C45FB" w14:textId="66BB4EA5" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="7E729B53" w14:textId="44EF878B" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283771" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175982" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283771 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175982 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F256BC6" w14:textId="7B2118E4" w:rsidR="000374C1" w:rsidRDefault="000374C1" w:rsidP="000374C1">
-[...60 lines deleted...]
-    <w:p w14:paraId="09A4709C" w14:textId="44A21EAF" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="0DBDAFD9" w14:textId="252272B6" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283773" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175983" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283773 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175983 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0480D6E2" w14:textId="74BC7DD9" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="410FD280" w14:textId="0D83BC7F" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175984" w:history="1">
+        <w:r w:rsidRPr="00B57155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175984 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="170B5AF5" w14:textId="4CEFEBFC" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283774" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175985" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175985 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29AD3668" w14:textId="5CE1FCB0" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175986" w:history="1">
+        <w:r w:rsidRPr="00B57155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283774 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175986 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DC05725" w14:textId="64383FB8" w:rsidR="000374C1" w:rsidRDefault="000374C1">
+    <w:p w14:paraId="750CFF9B" w14:textId="16469358" w:rsidR="00EF26E3" w:rsidRDefault="00EF26E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283775" w:history="1">
-        <w:r w:rsidRPr="008335BA">
+      <w:hyperlink w:anchor="_Toc235175987" w:history="1">
+        <w:r w:rsidRPr="00B57155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283775 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175987 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="36DC0560" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="0EB6D69F" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="50EF17C3" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00A81D6B">
+    <w:p w14:paraId="0E3674E5" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="837"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2383"/>
+        <w:gridCol w:w="2419"/>
         <w:gridCol w:w="4690"/>
-        <w:gridCol w:w="2277"/>
+        <w:gridCol w:w="2241"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00861F22" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="5712F649" w:rsidTr="00861F22">
+      <w:tr w:rsidR="001F3E20" w:rsidRPr="00C40B5D" w14:paraId="24FEA0FB" w14:textId="17BFF2D0" w:rsidTr="001F3E20">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="383"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00515EC5" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="0F009D22" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00515EC5" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="00861F22" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="73015C7F" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="561B18E8" w:rsidR="00861F22" w:rsidRPr="00515EC5" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="164660DC" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00515EC5" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7F31F4" w14:textId="5C39E274" w:rsidR="00861F22" w:rsidRPr="00515EC5" w:rsidRDefault="005E7811" w:rsidP="00F42428">
+          <w:p w14:paraId="7756595A" w14:textId="4ECF1264" w:rsidR="001F3E20" w:rsidRPr="00515EC5" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861F22" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="2B2CFF5A" w:rsidTr="00861F22">
+      <w:tr w:rsidR="001F3E20" w:rsidRPr="0057603C" w14:paraId="62EC713D" w14:textId="56319933" w:rsidTr="001F3E20">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00165CD1" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="5772747B" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00165CD1" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00165CD1" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="4EF9DEFD" w14:textId="5B3620AC" w:rsidR="001F3E20" w:rsidRPr="00165CD1" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to </w:t>
+            </w:r>
+            <w:r w:rsidR="009D09CD" w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>access and submit the forms electronically</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784CF509" w14:textId="311502BB" w:rsidR="00861F22" w:rsidRPr="00165CD1" w:rsidRDefault="005E7811" w:rsidP="005E7811">
+          <w:p w14:paraId="7E835197" w14:textId="7901760B" w:rsidR="001F3E20" w:rsidRPr="00165CD1" w:rsidRDefault="001F3E20" w:rsidP="00D60767">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861F22" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="24AF16DA" w:rsidTr="00861F22">
+      <w:tr w:rsidR="001F3E20" w:rsidRPr="00C40B5D" w14:paraId="30B70559" w14:textId="59641B25" w:rsidTr="001F3E20">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00165CD1" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="23C12F7E" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00165CD1" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00165CD1" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="6A78A0A0" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00165CD1" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0C802F" w14:textId="0E16A0AB" w:rsidR="00861F22" w:rsidRPr="00165CD1" w:rsidRDefault="005E7811" w:rsidP="005E7811">
+          <w:p w14:paraId="73D8EB6C" w14:textId="481A7D88" w:rsidR="001F3E20" w:rsidRPr="00165CD1" w:rsidRDefault="001F3E20" w:rsidP="00D60767">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861F22" w:rsidRPr="00C40B5D" w14:paraId="1BE50C1B" w14:textId="27E1EB13" w:rsidTr="00861F22">
+      <w:tr w:rsidR="001F3E20" w:rsidRPr="00C40B5D" w14:paraId="65BD20BA" w14:textId="5BEF09D1" w:rsidTr="001F3E20">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42FD8B79" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00355156" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="7854FE65" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00355156" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13DC6F1C" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00355156" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="6FB06B70" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00355156" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9F49F6" w14:textId="77777777" w:rsidR="00861F22" w:rsidRPr="00355156" w:rsidRDefault="00861F22" w:rsidP="00F42428">
+          <w:p w14:paraId="25FFE9E8" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00355156" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2103F02D" w14:textId="151E86B5" w:rsidR="00861F22" w:rsidRPr="00355156" w:rsidRDefault="005E7811" w:rsidP="005E7811">
+          <w:p w14:paraId="2A8D78C5" w14:textId="3B4E95DC" w:rsidR="001F3E20" w:rsidRPr="00355156" w:rsidRDefault="001F3E20" w:rsidP="00D60767">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="36F55DAF" w14:textId="77777777" w:rsidR="001E31F3" w:rsidRDefault="26F2EF95" w:rsidP="0C6CD67D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235175950"/>
+      <w:r w:rsidRPr="42E77459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rotation Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="7FC2267C" w14:textId="3F3377D1" w:rsidR="001E31F3" w:rsidRDefault="001E31F3" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214283743"/>
+    </w:p>
+    <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc235175951"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1B31D056" w14:textId="66D5FD03" w:rsidR="00BE1988" w:rsidRDefault="004C0506" w:rsidP="00C61FC6">
+    <w:p w14:paraId="0038453C" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0506">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Welcome to Ophthalmology Specialty! This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject. As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and Michigan State University College of Osteopathic Medicine (MSUCOM) expectations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23406571" w14:textId="77777777" w:rsidR="004C0506" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0506" w:rsidP="00C61FC6">
+    <w:p w14:paraId="09C4C26D" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00C40B5D" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00FA5C8B">
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
-        <w:ind w:left="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc235175952"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="597CF57F" w14:textId="77777777" w:rsidR="004C0506" w:rsidRPr="00FA5C8B" w:rsidRDefault="004C0506" w:rsidP="004C0506">
-[...63 lines deleted...]
-    <w:p w14:paraId="33BC8ABE" w14:textId="20FDBCE5" w:rsidR="004C0506" w:rsidRPr="00902310" w:rsidRDefault="004C0506" w:rsidP="004C0506">
+    <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc235175953"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
-[...25 lines deleted...]
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...40 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>This course does not require preapproval from the IOR</w:t>
+      </w:r>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
+      </w:r>
+      <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directions for elective course confirmation </w:t>
+      </w:r>
+      <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and enrollment</w:t>
+      </w:r>
+      <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304CB121" w14:textId="77777777" w:rsidR="007F2724" w:rsidRPr="00C40B5D" w:rsidRDefault="007F2724" w:rsidP="007F2724">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2ED5">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235175954"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Required Prerequisites </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6221B5A3" w14:textId="3B40DD45" w:rsidR="004C0506" w:rsidRPr="00B25C94" w:rsidRDefault="004C0506" w:rsidP="00B25C94">
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...40 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require any prerequisite courses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2ED5">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Course Confirmation and Enrollment </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BDC53ED" w14:textId="77777777" w:rsidR="009A66CE" w:rsidRPr="00C2325B" w:rsidRDefault="009A66CE" w:rsidP="009A66CE">
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235175955"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ourse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onfirmation and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nrollment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8C80AA" w14:textId="77777777" w:rsidR="009A66CE" w:rsidRPr="00C2325B" w:rsidRDefault="009A66CE" w:rsidP="009A66CE">
+    <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F30E43B" w14:textId="77777777" w:rsidR="009A66CE" w:rsidRPr="00C2325B" w:rsidRDefault="009A66CE" w:rsidP="009A66CE">
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B0898C" w14:textId="77777777" w:rsidR="009A66CE" w:rsidRPr="00C2325B" w:rsidRDefault="009A66CE" w:rsidP="009A66CE">
+    <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9978BC" w14:textId="77777777" w:rsidR="009A66CE" w:rsidRPr="00C2325B" w:rsidRDefault="009A66CE" w:rsidP="009A66CE">
+    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="7CA03AF3" w14:textId="77777777" w:rsidR="009A66CE" w:rsidRPr="00C2325B" w:rsidRDefault="009A66CE" w:rsidP="009A66CE">
+        <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...18 lines deleted...]
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00B25C94">
+    <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214283745"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235175956"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2B95CDF5" w14:textId="77777777" w:rsidR="004C0506" w:rsidRDefault="004C0506" w:rsidP="004C0506">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4E9F3D3B" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00CE1EBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C0506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C0506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFCD3FA" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="004C0506" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775D0BF6" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00CE1EBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004C0506">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BC52940" w14:textId="77777777" w:rsidR="004C0506" w:rsidRPr="004C0506" w:rsidRDefault="004C0506" w:rsidP="004C0506">
+        <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. Timeframes for each rotation are decided at least 30 days prior to the beginning of the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AF9811" w14:textId="77777777" w:rsidR="00A6059C" w:rsidRPr="004C0506" w:rsidRDefault="00A6059C" w:rsidP="00CE1EBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A0DD05" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00C40B5D" w:rsidRDefault="008D2C5A" w:rsidP="00CE1EBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214283746"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235175957"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00B25C94" w:rsidRDefault="006630FF" w:rsidP="000602B1">
+    <w:p w14:paraId="6944F340" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:caps/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GOALS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1534D730" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Demonstrate proficiency in applied ophthalmic anatomy by recognizing normal and abnormal appearance of the eye and surrounding anatomy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2730065C" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Demonstrate proficiency in performing a basic eye examination including use of tonometer, slit lamp, indirect ophthalmoscope.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7870BA8E" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Recognize the major preventable causes of blindness in the US and be familiar with the common eye diseases, their diagnosis and treatment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B1D033" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recognize common medical ophthalmic emergencies and treatment of these conditions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8CFCB0" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00AF40B7" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC69C58" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214283747"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2BA09415" w14:textId="5E5A3E8A" w:rsidR="41DFE909" w:rsidRPr="006B6E97" w:rsidRDefault="41DFE909" w:rsidP="50EC3967">
+      <w:bookmarkStart w:id="8" w:name="_Toc191891391"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235175958"/>
+      <w:r w:rsidRPr="00044209">
+        <w:t>OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="00689C7C" w14:textId="4C96FDDA" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="49A9A76E" w14:textId="2CFFF341" w:rsidR="41DFE909" w:rsidRPr="006B6E97" w:rsidRDefault="41DFE909" w:rsidP="50EC3967">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obtain an accurate eye </w:t>
+      </w:r>
+      <w:r w:rsidR="005077BD" w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>history.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48480395" w14:textId="4F5DA28A" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="580E1517" w14:textId="2A02AB77" w:rsidR="41DFE909" w:rsidRPr="006B6E97" w:rsidRDefault="41DFE909" w:rsidP="50EC3967">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Become familiar with complete eye </w:t>
+      </w:r>
+      <w:r w:rsidR="005077BD" w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBE505D" w14:textId="00A14735" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="02ADBBC4" w14:textId="4136E549" w:rsidR="41DFE909" w:rsidRPr="006B6E97" w:rsidRDefault="41DFE909" w:rsidP="50EC3967">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visual Acuity-distance/near/pinhole (PH) significance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591DAA7E" w14:textId="083D8AF1" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="66F82C06" w14:textId="14458260" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pupils-be able to diagnose afferent papillary defect (APD) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62229224" w14:textId="18D4FBC7" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="209F8F71" w14:textId="63289FF0" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Motility </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634D5E45" w14:textId="4BBA518A" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="7B42A9E1" w14:textId="573D1278" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Confrontational Visual Field </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A266C30" w14:textId="621C2AA7" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="7EA2A017" w14:textId="0B40419B" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Slit Lamp Exam (SLE) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F112F3A" w14:textId="448E955E" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="64E2F9B4" w14:textId="02E72B17" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="2C537765" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fundus Exam-direct and indirect ophthalmoscopy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714D89FA" w14:textId="076D6FA3" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="6EDA3713" w14:textId="43EED2A5" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="2A7065B9" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Proper technique for installation of eye drops </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B327B8" w14:textId="7847C654" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="649664E9" w14:textId="447811A3" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="1D1BBFAC" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Proper technique for eversion of the eyelid – removal of superficial foreign bodies (FB) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620786E6" w14:textId="6AE6A9EA" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="6C71C8D1" w14:textId="24A656E5" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Application of fluorescein and use of cobalt blue light </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CF0337" w14:textId="6E1BDD9E" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="063E67ED" w14:textId="5A4345A2" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Become familiar with intraocular pressure (IOP) checks – Goldmann applanation vs </w:t>
+      </w:r>
+      <w:r w:rsidR="00790276" w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TonoPen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BB30C6" w14:textId="058E5EC4" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4D4F56DC" w14:textId="1FEA65A5" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Evaluation of the optic nerve (ON) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054ABC9A" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00AF40B7" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F321AEB" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc191891392"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235175959"/>
+      <w:r w:rsidRPr="00044209">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="603F71F7" w14:textId="7A9BDD10" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="31A6BE15" w14:textId="1463DEDD" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Anatomy of the eye and eyelids </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D04020E" w14:textId="5B2C0052" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="40983071" w14:textId="43E463BF" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe a normal eye </w:t>
+      </w:r>
+      <w:r w:rsidR="005077BD" w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCFDC35" w14:textId="410DDA0F" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="24E2F230" w14:textId="1C6049DD" w:rsidR="3F5116F3" w:rsidRPr="006B6E97" w:rsidRDefault="3F5116F3" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Anterior Segment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3FA050" w14:textId="0A8C3D9C" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...14 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="22E1028A" w14:textId="1EF1E2D3" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="43B12B92" w:rsidP="006B6E97">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Posterior Segment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F60CB6" w14:textId="5FBB69DF" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="79AD846E" w14:textId="44121C20" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="2E541607" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hyperopia/Myopia/Astigmatism/Presbyopia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5247F5" w14:textId="6210F82B" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="62C03CDE" w14:textId="19D7B947" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="71B44014" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss differential diagnosis of the “Red </w:t>
+      </w:r>
+      <w:r w:rsidR="005077BD" w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Eye.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9F516E" w14:textId="45031A1A" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="025000CD" w14:textId="2E39C142" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="2E541607" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Types of glaucoma – risk factors and management (medications/laser/surgery) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3103B11E" w14:textId="41FDF4F7" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="759DB5C6" w14:textId="43CE9A4B" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="17A12444" w:rsidP="006B6E97">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Types of cataracts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AEA2AA" w14:textId="57BA7ABF" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="4AE380C1" w14:textId="22B1C1AD" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="53D086B9" w:rsidP="6227F481">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00044209" w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>retinal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detachment (RD) and age-related macular degeneration (ARMD) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A33AA2" w14:textId="01607253" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="7895D486" w14:textId="57726091" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="4A32B73E" w:rsidP="6227F481">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ocular changes in diabetes mellitus (DM) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0D41D3" w14:textId="41D62E91" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="2093A5C6" w14:textId="5C58FC71" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="2CF2A253" w:rsidP="6227F481">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ocular changes in hypertension (HTN) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A327DA" w14:textId="50C54556" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="0D24FA68" w14:textId="5A6B9F0D" w:rsidR="2E541607" w:rsidRPr="006B6E97" w:rsidRDefault="4F28BD25" w:rsidP="6227F481">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Optic neuropathy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253C94C3" w14:textId="3B01C88A" w:rsidR="008D2C5A" w:rsidRPr="00044209" w:rsidRDefault="008D2C5A" w:rsidP="00044209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Be able to diagnose a third, fourth and sixth nerve palsy.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214283750"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235175960"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214283751"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235175961"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214283752"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235175962"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9E9912" w14:textId="48CBB87E" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
+    <w:p w14:paraId="7C1E6A87" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRPr="00165CD1" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>). Once logged in</w:t>
-[...55 lines deleted...]
-      <w:r w:rsidR="004C0506">
+        <w:t xml:space="preserve">). Once logged in with your MSU Net ID, your course will appear on the D2L landing page. If you do not see your course on the landing page, search for the course with the following criteria, and pin it to your homepage: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>NOP 620 Ophthalmology Elective.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
+    <w:p w14:paraId="35E9B2C2" w14:textId="77777777" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...36 lines deleted...]
-        <w:ind w:left="360" w:firstLine="360"/>
+        <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24682D4D" w14:textId="63D9B6AA" w:rsidR="009A1109" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006D2D9E">
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1444" w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="15388FD4" w14:textId="77777777" w:rsidR="00B25C94" w:rsidRDefault="00B25C94" w:rsidP="00745177">
+        <w:t>D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33266ABD" w14:textId="77777777" w:rsidR="00CC1444" w:rsidRDefault="00CC1444" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E5E2CED" w14:textId="62092E0D" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5E2CED" w14:textId="006B65A0" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214283753"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235175963"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214283754"/>
-      <w:r>
+      <w:bookmarkStart w:id="17" w:name="_Toc235175964"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="66EAA4A5" w14:textId="533CD0F6" w:rsidR="1050E78F" w:rsidRDefault="1050E78F" w:rsidP="006C6936">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="4F45E528" w14:textId="376D7F06" w:rsidR="00852EC4" w:rsidRDefault="25C382E5" w:rsidP="00840E14">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="006C6936" w:rsidRPr="00CC6157">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0C6CD67D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ophthalmology; Dr. Myron Yanoff, MD</w:t>
+      </w:r>
+      <w:r w:rsidR="2410B74E" w:rsidRPr="0C6CD67D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C6CD67D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C81524" w14:textId="28B8D0DE" w:rsidR="25C382E5" w:rsidRDefault="00852EC4" w:rsidP="00840E14">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:anchor="!/browse/book/3-s2.0-C20190049680" w:history="1">
+        <w:r w:rsidRPr="00E61F55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://store.aao.org/basic-and-clinical-science-course-section-05-neuro-ophthalmology.html</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20190049680</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="0BE89CC3" w14:textId="510F6591" w:rsidR="00DD4FC2" w:rsidRPr="004C0506" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
+      <w:r w:rsidR="25C382E5" w:rsidRPr="0DB457A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED525DA" w14:textId="75EF3331" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="25C382E5" w:rsidP="0C6CD67D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0C6CD67D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vaughan &amp; Asbury’s General Ophthalmology; Paul Riordan-Eva, James Augsburger</w:t>
+      </w:r>
+      <w:r w:rsidR="32BD600F" w:rsidRPr="0C6CD67D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE89CC3" w14:textId="7F436645" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="25C382E5" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="0C6CD67D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=2186</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51407657" w14:textId="77777777" w:rsidR="00852EC4" w:rsidRDefault="00852EC4" w:rsidP="0DB457A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E912A5D" w14:textId="3F6CCA08" w:rsidR="00852EC4" w:rsidRDefault="59B7CB5A" w:rsidP="0DB457A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0C6CD67D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Willis Eye Manual, Wolters, Kluwer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E66B5A" w14:textId="4ED6A033" w:rsidR="59B7CB5A" w:rsidRDefault="00852EC4" w:rsidP="0DB457A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:hyperlink r:id="rId27">
+          <w:r w:rsidRPr="2C4F9B15">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>https://oce-ovid-com.proxy2.cl.msu.edu/book</w:t>
+          </w:r>
+          <w:r w:rsidRPr="2C4F9B15">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>?</w:t>
+          </w:r>
+          <w:r w:rsidRPr="2C4F9B15">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>SerialCode=02249991</w:t>
+          </w:r>
+        </w:hyperlink>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="673714CD" w14:textId="70F5072E" w:rsidR="0DB457A6" w:rsidRDefault="0DB457A6" w:rsidP="00A40557">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE4F5E0" w14:textId="1ADBAD62" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235175965"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">Recommended </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ebsites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="6D897DC0" w14:textId="292C0972" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="008D2C5A" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No website required</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214283755"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235175966"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="174C56A5" w14:textId="41B3E9BF" w:rsidR="00746A6C" w:rsidRPr="00860CB9" w:rsidRDefault="009B6032" w:rsidP="00860CB9">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="174C56A5" w14:textId="0D1CB2E3" w:rsidR="00746A6C" w:rsidRPr="00CC1444" w:rsidRDefault="009B6032" w:rsidP="00CC1444">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -5543,51 +5805,51 @@
       <w:r w:rsidR="00B1740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>two- and four-week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009709A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23417D1A" w14:textId="413451F8" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00884E6A">
+    <w:p w14:paraId="23417D1A" w14:textId="27371968" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00884E6A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Two-week</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation: This will need to be completed by the Attending or </w:t>
       </w:r>
       <w:r w:rsidR="00C304F7">
@@ -5605,51 +5867,51 @@
       <w:r w:rsidR="00D5251C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00884E6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
-      <w:r w:rsidR="004B4525">
+      <w:r w:rsidR="00F3742E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237C2EB8" w14:textId="584CE117" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="006573C7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5659,158 +5921,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc214283756"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235175967"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc214283757"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235175968"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55597914" w14:textId="2849E289" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
+    <w:p w14:paraId="55597914" w14:textId="5EB832CE" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00165CD1">
+        <w:lastRenderedPageBreak/>
+        <w:t>each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
+      </w:r>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002876A8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId26" w:history="1">
+        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+      </w:r>
+      <w:r w:rsidR="002876A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B4525">
+      <w:r w:rsidR="00BE5998">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
@@ -5829,126 +6085,125 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc214283758"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235175969"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -5968,55 +6223,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214283759"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235175970"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6043,152 +6298,153 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
+    <w:p w14:paraId="296F1FB2" w14:textId="04765298" w:rsidR="00B478B1" w:rsidRPr="00B478B1" w:rsidRDefault="0022491F" w:rsidP="00B478B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214283760"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235175971"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="271FC0F7" w14:textId="77777777" w:rsidR="00B478B1" w:rsidRPr="00B4614F" w:rsidRDefault="00B478B1" w:rsidP="00B478B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7DA8EBDD" w14:textId="1A8AE9E1" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083A7A48" w14:textId="77777777" w:rsidR="00B478B1" w:rsidRPr="00B4614F" w:rsidRDefault="00B478B1" w:rsidP="00B478B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4671D8A0" w14:textId="77777777" w:rsidR="00B478B1" w:rsidRPr="00C40B5D" w:rsidRDefault="00B478B1" w:rsidP="00B478B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>N grade for the course</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if all assignments are </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    <w:p w14:paraId="1F24A19C" w14:textId="510434EC" w:rsidR="008D2C5A" w:rsidRDefault="008D2C5A" w:rsidP="008D2C5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214283761"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235175972"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -6311,121 +6567,120 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214283762"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235175973"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="006573C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DFC1880" w14:textId="328D4F20" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
+    <w:p w14:paraId="1DFC1880" w14:textId="78E73FF6" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e completed to determine a grade for the course</w:t>
       </w:r>
-      <w:r w:rsidR="004B4525" w:rsidRPr="71802E56">
+      <w:r w:rsidR="00BE5998" w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Students are required to ensure their rotation requirements are completed</w:t>
       </w:r>
       <w:r w:rsidR="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> correctly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -7473,636 +7728,4293 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="005D19C9" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc235175974"/>
+      <w:r w:rsidRPr="005D19C9">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00413294" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D19C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413294">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7122FD0C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214283764"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235175975"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3FEE1C16" w14:textId="2371D175" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00FA2531" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="4BB09F4A" w14:textId="341BC41B" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>During</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>month,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>proactive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>discipline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ophthalmology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>every</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>effort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>orientation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>session</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="85"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>attending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>physician</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>goals,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>objectives,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>expectations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>both</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="85"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>preceptor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>student.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>During</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>orientation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>meeting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>discuss with the preceptor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> the requirements of the rotation including the mid rotation feedback form and attending evaluation form. Doing so</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>improve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>overall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rotational</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>evaluation and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>encourage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>active</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">improve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>occur at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> end</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DBAC14" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73655F11" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="89"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FD0D48" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432" w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F3519C" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1152" w:right="109"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>timely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>fashion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dressed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>appropriately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cognizant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve">scheduling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t>occur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t>timely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>preceptor about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>excused</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unexpected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>absences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618E87F7" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1152" w:right="109"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Demonstrate an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>enthusiastic and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>proactive attitude towards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3402F4B5" w14:textId="283F1A53" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1152" w:right="109"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Treat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>members,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rotators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>patients</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with respect and demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behavior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>interactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7072A5C2" w14:textId="4D16577F" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1152" w:right="109"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>Not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>behaviors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t>unprofessional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>/unethical,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>illegal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>pose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>practice.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>question</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>something</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>asked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>do,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>speak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>presenting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>physician</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>concern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>presenting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>physician)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="91"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and/or Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> Education </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>base</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794DF3CA" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1152" w:right="109"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>requested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a timely fashion and as directed by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>presenting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>physician</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>excepting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>behaviors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>mentioned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>previously.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8E9760" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1152" w:right="109"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Represent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>yourself,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> fellow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>students,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> College </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve">positive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F52159D" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1152" w:right="109"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>Students are expected to function collaboratively on health care teams that include health     professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B141CC7" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="158"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA0B1C5" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="158"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163095">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163095">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163095">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="85"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D0A43D" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="158"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4BA199" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>academic responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during this rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C836B29" w14:textId="42B44810" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B478B1" w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B2D20B" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58C2173C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it daily to continuously improve their clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F30DB26" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1224"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>responsibility to notify the Clerkship Office (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="60AC456E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>com.clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>) immediately if they are placed on quarantine or contract COVID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and follow all MSUCOM COVID policies and procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA216CC" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="001C4642" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:line="275" w:lineRule="auto"/>
+        <w:ind w:left="432" w:right="144"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Failure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to meet the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clinical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsibilities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>determined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>preceptor,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Director of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Education of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">base </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hospital </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NOP 656) may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>failing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“N”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">for this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E518572" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRPr="00C40B5D" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7807F715" w14:textId="39667914" w:rsidR="22A3AEB6" w:rsidRDefault="22A3AEB6" w:rsidP="001D3E31">
+    <w:p w14:paraId="187951A4" w14:textId="77777777" w:rsidR="00FE663F" w:rsidRDefault="00FE663F" w:rsidP="00FE663F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="288"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTENDANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1239D63D" w14:textId="316DB146" w:rsidR="008E2774" w:rsidRPr="00B25C94" w:rsidRDefault="008E2774" w:rsidP="001D3E31">
+    <w:p w14:paraId="36C9D36A" w14:textId="02DA4054" w:rsidR="00FE663F" w:rsidRPr="009C4B20" w:rsidRDefault="00FE663F" w:rsidP="009C4B20">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Hlk224729813"/>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="009C4B20" w:rsidRPr="009C4B20">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="248FF495" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00C40B5D" w:rsidRDefault="0073509D" w:rsidP="0073509D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="288"/>
-[...14 lines deleted...]
-        <w:ind w:left="288"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="288"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2241EB8D" w14:textId="50AA7A95" w:rsidR="3AFD8C84" w:rsidRDefault="008E2774" w:rsidP="001D3E31">
-      <w:pPr>
+    <w:p w14:paraId="41A6B306" w14:textId="77777777" w:rsidR="0073509D" w:rsidRDefault="0073509D" w:rsidP="0073509D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_Int_MKVNvGL5"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>great</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Int_SFTgVZZ8"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a high level</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332EBE2E" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="0073509D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ress code during your clerkship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2342ABC0" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="288"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6AFD4B1E" w14:textId="77777777" w:rsidR="008E2774" w:rsidRPr="00C40B5D" w:rsidRDefault="008E2774" w:rsidP="000602B1">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Men should routinely dress in slacks, as well as a shirt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with tails tucked in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC3B1B3" w14:textId="77777777" w:rsidR="0073509D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Women should wear skirt or slacks. Skirts should be of a length that reaches the knees or longer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21850EC6" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No blue jeans are allowed during any rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0894873E" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451509AC" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5320F582" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327756E4" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274D3A6D" w14:textId="77777777" w:rsidR="0073509D" w:rsidRPr="00016F1D" w:rsidRDefault="0073509D" w:rsidP="00FE663F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214283765"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235175976"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="12CCEADB" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00F610B1" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6BFBEABE">
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>The following are standard MSUC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F610B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5A9558" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00F610B1" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60203D3D" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00C40B5D" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F610B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00F610B1">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4FDA390E" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00C40B5D" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
+    <w:p w14:paraId="01CBBD82" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00C40B5D" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...61 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc214283767"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc213835962"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235175977"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="13BF7F79" w14:textId="71EA7980" w:rsidR="00267D6D" w:rsidRPr="00F610B1" w:rsidRDefault="00267D6D" w:rsidP="009C4B20">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="009C4B20" w:rsidRPr="009C4B20">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47B6B977" w14:textId="77777777" w:rsidR="00870061" w:rsidRPr="00F610B1" w:rsidRDefault="00870061" w:rsidP="00870061">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235175978"/>
+      <w:r w:rsidRPr="00F610B1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="409F9760" w14:textId="77777777" w:rsidR="0034507B" w:rsidRPr="00EA7A22" w:rsidRDefault="00870061" w:rsidP="0034507B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F610B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="00F610B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F610B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="0034507B" w:rsidRPr="0034507B">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47F5EC63" w14:textId="457F0F19" w:rsidR="00870061" w:rsidRPr="00EA7A22" w:rsidRDefault="00870061" w:rsidP="00870061">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A36E277" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00337EBB" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="60BA41B0" w:rsidR="006E1B5D" w:rsidRPr="00267D6D" w:rsidRDefault="00902AE6" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc235175979"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="7A75D4CB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="5CDF3E97" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214283768"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235175980"/>
       <w:r w:rsidRPr="00551027">
         <w:lastRenderedPageBreak/>
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214283769"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235175981"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214283770"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235175982"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="54BE4281" w14:textId="77777777" w:rsidR="00D8006F" w:rsidRDefault="00E20D8B" w:rsidP="00D8006F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00D8006F" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="2B0E9D7B" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00D8006F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214283771"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235175983"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -8165,162 +12077,245 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: </w:t>
       </w:r>
       <w:r w:rsidR="00A96018">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6901697E" w14:textId="366E2F4A" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="6901697E" w14:textId="22B2110F" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B4525" w:rsidRPr="0055268A">
+      <w:r w:rsidR="00BE5998" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B1D9A62" w14:textId="77777777" w:rsidR="000374C1" w:rsidRPr="00556A65" w:rsidRDefault="000374C1" w:rsidP="000374C1">
+    <w:p w14:paraId="30A5936C" w14:textId="77777777" w:rsidR="00E108FE" w:rsidRPr="00556A65" w:rsidRDefault="00E108FE" w:rsidP="004830D4">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc214283772"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235175984"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="69B88D92" w14:textId="77777777" w:rsidR="000374C1" w:rsidRPr="005F7800" w:rsidRDefault="000374C1" w:rsidP="000374C1">
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="093E63E5" w14:textId="4325D8B5" w:rsidR="00BB0C40" w:rsidRDefault="00E108FE" w:rsidP="00BB0C40">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t xml:space="preserve">It aims to support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="009D09CD" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730F5BEF" w14:textId="5C9D30DC" w:rsidR="00BB0C40" w:rsidRPr="005F7800" w:rsidRDefault="00BB0C40" w:rsidP="00BB0C40">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00790276">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8377,248 +12372,176 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214283773"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235175985"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="5B973D0D" w14:textId="77777777" w:rsidR="00F96D92" w:rsidRPr="00A871DA" w:rsidRDefault="00F96D92" w:rsidP="00F96D92">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540DF017" w14:textId="77777777" w:rsidR="00F96D92" w:rsidRPr="00A871DA" w:rsidRDefault="00F96D92" w:rsidP="00F96D92">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="35C0906D" w14:textId="77777777" w:rsidR="00F96D92" w:rsidRPr="00987E7B" w:rsidRDefault="00F96D92" w:rsidP="00F96D92">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc214283774"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235175986"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="3723D68A" w14:textId="17CD5166" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
       </w:r>
@@ -8699,93 +12622,96 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId44">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009D09CD">
+        <w:t>is</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8853,52 +12779,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -9105,96 +13036,105 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId47"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc214283775"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235175987"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -9387,202 +13327,202 @@
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">” in up to one (1) </w:t>
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00F64F93">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Receives comments that indicate below expectations of </w:t>
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -9694,113 +13634,113 @@
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>met.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016B56E5" w14:textId="064BF95D" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
+          <w:p w14:paraId="016B56E5" w14:textId="1784DE96" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the </w:t>
             </w:r>
             <w:r w:rsidR="00D572AD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">last </w:t>
             </w:r>
-            <w:r w:rsidR="00ED4257">
+            <w:r w:rsidR="00084A82">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">day </w:t>
             </w:r>
-            <w:r w:rsidR="00ED4257" w:rsidRPr="2D104CAB">
+            <w:r w:rsidR="00084A82" w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED750F" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00ED750F" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00FB78C7">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314AB395" w14:textId="5C53926B" w:rsidR="00ED750F" w:rsidRPr="00A31C50" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
@@ -9838,179 +13778,179 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613A1E81" w14:textId="77777777" w:rsidR="00ED750F" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
+          <w:p w14:paraId="613A1E81" w14:textId="77777777" w:rsidR="00ED750F" w:rsidRDefault="00ED750F" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A7ED36D" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="00ED750F" w:rsidP="009C3C16">
+          <w:p w14:paraId="4A7ED36D" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="00ED750F" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Must be 100% </w:t>
             </w:r>
             <w:r w:rsidR="00640D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and needing no revisions by</w:t>
             </w:r>
             <w:r w:rsidR="00640D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="450B49D6" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="008738F0" w:rsidP="006573C7">
+          <w:p w14:paraId="450B49D6" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="008738F0" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Four-week</w:t>
             </w:r>
             <w:r w:rsidR="00640D55" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rotations- </w:t>
             </w:r>
             <w:r w:rsidR="00ED750F" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidR="00ED750F" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidR="00ED750F" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D43E08" w14:textId="7FDFBAB9" w:rsidR="008738F0" w:rsidRPr="009C3C16" w:rsidRDefault="009C3C16" w:rsidP="006573C7">
+          <w:p w14:paraId="13D43E08" w14:textId="7FDFBAB9" w:rsidR="008738F0" w:rsidRPr="009C3C16" w:rsidRDefault="009C3C16" w:rsidP="00FE663F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="008738F0" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wo-week rotations- 11:59pm on the 1</w:t>
             </w:r>
             <w:r w:rsidR="008738F0" w:rsidRPr="006573C7">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -10100,1464 +14040,1505 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId41"/>
+          <w:headerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="2CFC0DDF" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F30E1">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68CD5DED" wp14:editId="24457403">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="5" name="Picture 5"/>
+            <wp:docPr id="5" name="image1.jpeg">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
+                    <pic:cNvPr id="5" name="image1.jpeg">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42" cstate="print">
+                    <a:blip r:embed="rId50" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA7EBE1" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="5CACE340" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
-[...62 lines deleted...]
-    <w:p w14:paraId="47111092" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    </w:p>
+    <w:p w14:paraId="6F96F3C6" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="759D5463" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="0D12F7DB" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FBB5513" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="2BBB4907" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BB7E2A" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="336D9FB5" w14:textId="3764DE80" w:rsidR="00FE663F" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidR="00FE663F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        </w:rPr>
+        <w:t xml:space="preserve"> NOP 6</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B41">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE663F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B41">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="73E3D6F0" w14:textId="0B3CD9B8" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+        </w:rPr>
+        <w:t>Ophthalmology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED91BD3" w14:textId="43CBB977" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Student Name:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="009D09CD" w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE663F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>____________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="009D09CD" w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="004E635D">
+        <w:t>Evaluator Name:__</w:t>
+      </w:r>
+      <w:r w:rsidR="0071473E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="06B9B28C" w14:textId="1AC35753" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0D1C1C" w14:textId="6F48177D" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="0071473E" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Evaluator Signature:</w:t>
+        <w:t>Date of review with Student:__________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:t xml:space="preserve">_______            </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63645" w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:t>Evaluator Signature:___</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE663F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63645" w:rsidRPr="00C63645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63645" w:rsidRPr="00C63645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidR="00C63645" w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Date of review with Student:</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="1D0353FE" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FC2954" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B9F46B" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="1BCA361D" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00FE663F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE268BD" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="378AABA9" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12D4B5AC" wp14:editId="054A4DC5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7499E9CB" wp14:editId="17806A30">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="2120782259" name="Rectangle 2120782259"/>
+                <wp:docPr id="1668332866" name="Rectangle 1668332866">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2120782259" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0826EE31" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6F06570D">
+              <v:rect id="Rectangle 1668332866" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6C528111" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD8F986" w14:textId="133319E0" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="5DE843EA" w14:textId="39441995" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E964095" wp14:editId="35384894">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="718222EA" wp14:editId="347677C6">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="2" name="Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1ABEC129" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4056EE59">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2F9D338B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
-      <w:r w:rsidR="004B4525" w:rsidRPr="004E635D">
+      <w:r w:rsidR="009D09CD" w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE93B81" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="328259D3" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="279CBC0D" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="4DBCCA1E" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00FE663F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42E6FFB0" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C63645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C63645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA2D243" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B45354D" wp14:editId="391A9527">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CC27AAD" wp14:editId="3FDDB395">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:docPr id="3" name="Rectangle 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1947D9C4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4D602B5B">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6C57DB1A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BD8CC43" wp14:editId="57211109">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75822AD8" wp14:editId="373F2E00">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="4" name="Rectangle 4"/>
+                <wp:docPr id="4" name="Rectangle 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7B8D83A5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5AD43E60">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6B9C072A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EBC8EC" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="27694DBA" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, please summarize areas needing improvement below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="895" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006172B6" w:rsidRPr="004E635D" w14:paraId="7B49FDC0" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00C63645" w:rsidRPr="00C63645" w14:paraId="6BB8F7DC" w14:textId="77777777" w:rsidTr="004448D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A87D23D" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
-            <w:r w:rsidRPr="004E635D">
+          <w:p w14:paraId="0DD795F1" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
+            <w:r w:rsidRPr="00C63645">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67993318" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428"/>
+          <w:p w14:paraId="229FE8F6" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6098AD61" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="3209B29A" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C403B2D" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="39158534" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00FE663F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272B1E7E" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="09A3EBC5" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006172B6" w:rsidRPr="004E635D" w14:paraId="4FBD874C" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00C63645" w:rsidRPr="00C63645" w14:paraId="0E9333FA" w14:textId="77777777" w:rsidTr="004448D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3D85E4" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="709889CE" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Strengths:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F46458F" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="26EB883E" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65E74E99" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="34D67549" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75BF20A4" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="225E454B" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40542458" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="15950492" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77032C0B" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="10DD22F8" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34FC5EA1" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="403DB3EB" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C70F2B" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="006172B6">
+    <w:p w14:paraId="1A2C1DC2" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00FE663F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00C63645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="265"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006172B6" w:rsidRPr="004E635D" w14:paraId="6B10B931" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00C63645" w:rsidRPr="00C63645" w14:paraId="123F1DD1" w14:textId="77777777" w:rsidTr="004448D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9DC5CD" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="297E57B8" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BA39DD" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="6EF8092E" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>On time for all activities of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4ABECF" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="3C8513A9" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5786D7C6" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="58500E3D" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Present/Prepared for all activities of rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B6" w:rsidRPr="004E635D" w14:paraId="1D3714C7" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00C63645" w:rsidRPr="00C63645" w14:paraId="38C5B5C0" w14:textId="77777777" w:rsidTr="004448D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9D8D13" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="1A67A4BC" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="663A10E7" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="1527708E" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Respectful/courteous to patients, staff, peers, attending’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA769A0" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="2515AA2A" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8BF4B2" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="4B2DD809" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C63645">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B6" w:rsidRPr="004E635D" w14:paraId="0D7B3F91" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00C63645" w:rsidRPr="00C63645" w14:paraId="27C50AA5" w14:textId="77777777" w:rsidTr="004448D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6524CE0A" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="13DA507C" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="500134DE" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="394E4E55" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A great team player (helpful, reliable, proactive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5955FD51" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="0C1FEFF1" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52E3F001" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="4044BAF4" w14:textId="50C0291D" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="009D09CD" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63645" w:rsidRPr="00C63645">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C63645">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>making</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63645" w:rsidRPr="00C63645">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B6" w:rsidRPr="004E635D" w14:paraId="410958F7" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00C63645" w:rsidRPr="00C63645" w14:paraId="223D6C32" w14:textId="77777777" w:rsidTr="004448D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C42520D" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="4D3613EA" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2752954A" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="2EA6C5C9" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Engaged in learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2636062F" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="4EFE7853" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01980BCD" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="135AECDC" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Honest and trustworthy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B6" w:rsidRPr="004E635D" w14:paraId="7A85B886" w14:textId="77777777" w:rsidTr="00F42428">
+      <w:tr w:rsidR="00C63645" w:rsidRPr="00C63645" w14:paraId="6F085072" w14:textId="77777777" w:rsidTr="004448D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA6DCFE" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="296C7D74" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0278B260" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="421582F6" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A good patient advocate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5FC5E5" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="4E4DFD92" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5437C4CC" w14:textId="77777777" w:rsidR="006172B6" w:rsidRPr="004E635D" w:rsidRDefault="006172B6" w:rsidP="00F42428">
+          <w:p w14:paraId="21059A97" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00C63645">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
-[...6 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId43"/>
+    <w:p w14:paraId="2D030B18" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00C63645">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00291DED" w:rsidSect="00C63645">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38FEB868" w14:textId="77777777" w:rsidR="00AC4105" w:rsidRDefault="00AC4105" w:rsidP="00E756E0">
+    <w:p w14:paraId="52A34CD3" w14:textId="77777777" w:rsidR="00C72FB7" w:rsidRDefault="00C72FB7" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FD85251" w14:textId="77777777" w:rsidR="00AC4105" w:rsidRDefault="00AC4105" w:rsidP="00E756E0">
+    <w:p w14:paraId="3BC2BC6B" w14:textId="77777777" w:rsidR="00C72FB7" w:rsidRDefault="00C72FB7" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CDEC495" w14:textId="77777777" w:rsidR="00AC4105" w:rsidRDefault="00AC4105">
+    <w:p w14:paraId="303A8C71" w14:textId="77777777" w:rsidR="00C72FB7" w:rsidRDefault="00C72FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B1B8DEA" w14:textId="73E553D9" w:rsidR="00B62B6C" w:rsidRPr="00B62B6C" w:rsidRDefault="00B62B6C" w:rsidP="00B62B6C">
+  <w:p w14:paraId="076BA14D" w14:textId="7D83F7C9" w:rsidR="00811634" w:rsidRDefault="00811634" w:rsidP="00811634">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="00EF26E3">
+      <w:t>7/15/26</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="52C5E471" w14:textId="77777777" w:rsidR="00811634" w:rsidRDefault="00811634">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -11577,108 +15558,262 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1393EE02" w14:textId="77777777" w:rsidR="00AC4105" w:rsidRDefault="00AC4105" w:rsidP="00E756E0">
+    <w:p w14:paraId="74FAA695" w14:textId="77777777" w:rsidR="00C72FB7" w:rsidRDefault="00C72FB7" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0707FF47" w14:textId="77777777" w:rsidR="00AC4105" w:rsidRDefault="00AC4105" w:rsidP="00E756E0">
+    <w:p w14:paraId="715A6FBC" w14:textId="77777777" w:rsidR="00C72FB7" w:rsidRDefault="00C72FB7" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18E04567" w14:textId="77777777" w:rsidR="00AC4105" w:rsidRDefault="00AC4105">
+    <w:p w14:paraId="27E7E1F9" w14:textId="77777777" w:rsidR="00C72FB7" w:rsidRDefault="00C72FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3336799C" w14:textId="46C99E8F" w:rsidR="004A166C" w:rsidRDefault="00D37248">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0C6CD67D" w14:paraId="648776FC" w14:textId="77777777" w:rsidTr="0C6CD67D">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1C000FD1" w14:textId="5155781B" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0AF1A964" w14:textId="4FFFBF8F" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3B079697" w14:textId="11DE7636" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3C2D63BC" w14:textId="6008A156" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0C6CD67D" w14:paraId="6F208CD0" w14:textId="77777777" w:rsidTr="0C6CD67D">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1BB7A96E" w14:textId="14DDB3D0" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="639F2481" w14:textId="457E0670" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6521455F" w14:textId="2F667A9D" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4194519D" w14:textId="1DFD1810" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0C6CD67D" w14:paraId="140D4CCF" w14:textId="77777777" w:rsidTr="0C6CD67D">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4440" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="25BB7774" w14:textId="6EC9D6B0" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D" w:rsidP="0C6CD67D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4440" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="08183C97" w14:textId="22CF23F1" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D"/>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4440" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="267770A3" w14:textId="5CF6E231" w:rsidR="0C6CD67D" w:rsidRDefault="0C6CD67D"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
@@ -11696,363 +15831,75 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...60 lines deleted...]
-
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D64266"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12123,66 +15970,269 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3F2AC3"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AAF6578"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0406B8C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F1A7A6E"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="36945150"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21020C4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="540A7504"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -12236,487 +16286,1591 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC96273"/>
+    <w:nsid w:val="3148D5F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2EF85E5C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="CC5C8D78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C128C6B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="91A4D384">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F3D61BDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="539E6688">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E78224C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2998FB90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6414BB0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DCDC77C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3189241D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="411C1F5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3214565D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13572AE6"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E0A96A8"/>
+    <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE53607"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBB66A22"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2F33B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE766DF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6111A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86281626"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD7049E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1B2CAC8A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC60748"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A56C6ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="8F94AA96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BF140FA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4AEA6DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B706E8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F35C9B0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4312842E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="76B69344">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1FB85316">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CBBC7194">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F868089"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="34C26B78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6C5A51A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="00FE6E30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9494841E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FB1CFDEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9724C63C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8C38E574">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="23082D7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0046E4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D76163"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8C82BD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17913D5F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68874732"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFDC4952"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4BEE6350"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="126C2EB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197144F6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="940C2AE6"/>
+    <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...83 lines deleted...]
-      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -12772,65 +17926,62 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F703483"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A5100F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="36945150"/>
+    <w:tmpl w:val="8A124DA8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12861,3063 +18012,343 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F331BF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF619B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F52AF3E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2ED4F0C6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="F4EA7C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...2785 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="922878718">
+  <w:num w:numId="2" w16cid:durableId="374738127">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="374738127">
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1141923779">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1662583930">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1837912812">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="511267043">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1983339321">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2008943886">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="933516143">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1885410274">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="826089381">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1581796286">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1077552124">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="257757639">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="616791006">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1054306765">
-[...104 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
@@ -15941,471 +18372,480 @@
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
+    <w:rsid w:val="00033028"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
-    <w:rsid w:val="000374C1"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
+    <w:rsid w:val="00044209"/>
     <w:rsid w:val="0004436A"/>
-    <w:rsid w:val="00046204"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00054FED"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
+    <w:rsid w:val="00084A82"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B7E6A"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001157DE"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
+    <w:rsid w:val="00125E36"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
+    <w:rsid w:val="001371A1"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
-    <w:rsid w:val="001745A1"/>
+    <w:rsid w:val="00174BDF"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
-    <w:rsid w:val="00193A85"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
-    <w:rsid w:val="00197417"/>
-    <w:rsid w:val="001A027F"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
+    <w:rsid w:val="001B4D6F"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
+    <w:rsid w:val="001D2CB6"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
-    <w:rsid w:val="001D3E31"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E31F3"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
+    <w:rsid w:val="001E5A88"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
+    <w:rsid w:val="001F3E20"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
-    <w:rsid w:val="0021737C"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
+    <w:rsid w:val="00267D6D"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
-    <w:rsid w:val="00274412"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
-    <w:rsid w:val="00293CF7"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
-    <w:rsid w:val="00296AB6"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A544A"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
+    <w:rsid w:val="002B5925"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
-    <w:rsid w:val="002D3A75"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002E7494"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
+    <w:rsid w:val="00301EA6"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
-    <w:rsid w:val="0030451A"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00333922"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="0034507B"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
@@ -16420,793 +18860,800 @@
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
+    <w:rsid w:val="003B7692"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C11B3"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C6362"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
+    <w:rsid w:val="003D7C50"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
+    <w:rsid w:val="003E4C61"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
+    <w:rsid w:val="004131E6"/>
+    <w:rsid w:val="00413294"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00424102"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
-    <w:rsid w:val="00474B31"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
+    <w:rsid w:val="004830D4"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
-    <w:rsid w:val="00485688"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00492E52"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
-    <w:rsid w:val="00494600"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
+    <w:rsid w:val="004A24B2"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
-    <w:rsid w:val="004B2188"/>
     <w:rsid w:val="004B3021"/>
-    <w:rsid w:val="004B3822"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C0506"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
+    <w:rsid w:val="005077BD"/>
     <w:rsid w:val="00507966"/>
+    <w:rsid w:val="00507F27"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
-    <w:rsid w:val="00556A6F"/>
+    <w:rsid w:val="005612C2"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
+    <w:rsid w:val="00593DDB"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
-    <w:rsid w:val="005A4924"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
+    <w:rsid w:val="005D19C9"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
-    <w:rsid w:val="005E7811"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
-    <w:rsid w:val="006172B6"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
-    <w:rsid w:val="00632316"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
-    <w:rsid w:val="00671F9F"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
-    <w:rsid w:val="00682B8D"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A1587"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
-    <w:rsid w:val="006B6E97"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
-    <w:rsid w:val="006C6936"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
+    <w:rsid w:val="006E0B60"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
-    <w:rsid w:val="006F6DD9"/>
-    <w:rsid w:val="006F703D"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
+    <w:rsid w:val="007029CA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
+    <w:rsid w:val="0071473E"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="0073509D"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
-    <w:rsid w:val="00745177"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="007710C7"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
-    <w:rsid w:val="0078762A"/>
     <w:rsid w:val="00787AAC"/>
+    <w:rsid w:val="00790276"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
-    <w:rsid w:val="007C3688"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
+    <w:rsid w:val="007F2724"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
+    <w:rsid w:val="00811634"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
-    <w:rsid w:val="00821CC8"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
+    <w:rsid w:val="00823CCB"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
-    <w:rsid w:val="00825E81"/>
+    <w:rsid w:val="00827410"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
+    <w:rsid w:val="00840E14"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
+    <w:rsid w:val="00852EC4"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
-    <w:rsid w:val="00860CB9"/>
-    <w:rsid w:val="00861F22"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
+    <w:rsid w:val="00870061"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
+    <w:rsid w:val="008940CD"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
-    <w:rsid w:val="008B3D1D"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D2C5A"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
-    <w:rsid w:val="008E2774"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
+    <w:rsid w:val="008F3618"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
+    <w:rsid w:val="008F6B41"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
-    <w:rsid w:val="00902310"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
-    <w:rsid w:val="0092277C"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
+    <w:rsid w:val="00953C5A"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
@@ -17219,1512 +19666,1487 @@
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
+    <w:rsid w:val="009A62E7"/>
     <w:rsid w:val="009A659D"/>
-    <w:rsid w:val="009A66CE"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
+    <w:rsid w:val="009C4B20"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
+    <w:rsid w:val="009D09CD"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
+    <w:rsid w:val="009E0E40"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
-    <w:rsid w:val="009E24AF"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
-    <w:rsid w:val="009E4E58"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
+    <w:rsid w:val="009F5D40"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
+    <w:rsid w:val="00A10AA5"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
+    <w:rsid w:val="00A3156C"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
-    <w:rsid w:val="00A3610E"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
+    <w:rsid w:val="00A40557"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
+    <w:rsid w:val="00A6059C"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A74505"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
-    <w:rsid w:val="00A81D6B"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
-    <w:rsid w:val="00A921E6"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
-    <w:rsid w:val="00AC4105"/>
+    <w:rsid w:val="00AC428A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
+    <w:rsid w:val="00AE71B2"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
-    <w:rsid w:val="00B25C94"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
+    <w:rsid w:val="00B33255"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
-    <w:rsid w:val="00B4357B"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
+    <w:rsid w:val="00B456F2"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
-    <w:rsid w:val="00B5079D"/>
+    <w:rsid w:val="00B478B1"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B549FF"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
-    <w:rsid w:val="00B62B6C"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
+    <w:rsid w:val="00B651AC"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
-    <w:rsid w:val="00B879A0"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B956F1"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00BA0794"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
+    <w:rsid w:val="00BB0C40"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
+    <w:rsid w:val="00BE5998"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C266A5"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
+    <w:rsid w:val="00C34FDD"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
+    <w:rsid w:val="00C50D81"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
+    <w:rsid w:val="00C63645"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
+    <w:rsid w:val="00C7053E"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
+    <w:rsid w:val="00C72FB7"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
+    <w:rsid w:val="00C833FF"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
-    <w:rsid w:val="00C9716A"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA5C7C"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
-    <w:rsid w:val="00CB2ED5"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CC1444"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
+    <w:rsid w:val="00CE1EBE"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
+    <w:rsid w:val="00D34878"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
+    <w:rsid w:val="00D35456"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
-    <w:rsid w:val="00D37248"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50AF4"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
+    <w:rsid w:val="00D53707"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
+    <w:rsid w:val="00D60767"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
+    <w:rsid w:val="00D62717"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
+    <w:rsid w:val="00D8006F"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
-    <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
-    <w:rsid w:val="00DA3807"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
-    <w:rsid w:val="00DB027D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
+    <w:rsid w:val="00DB2358"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
-    <w:rsid w:val="00DC3CBF"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E108FE"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
-    <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
-    <w:rsid w:val="00E26F95"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC30DC"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
-    <w:rsid w:val="00ED2210"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
-    <w:rsid w:val="00ED4257"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE19DC"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
+    <w:rsid w:val="00EF26E3"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
-    <w:rsid w:val="00F36798"/>
+    <w:rsid w:val="00F3742E"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
-    <w:rsid w:val="00F42428"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
+    <w:rsid w:val="00F610B1"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
+    <w:rsid w:val="00F96D92"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
-    <w:rsid w:val="00FA5C8B"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
-    <w:rsid w:val="00FB07BE"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
+    <w:rsid w:val="00FB78C7"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
+    <w:rsid w:val="00FE663F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
+    <w:rsid w:val="00FF4EE3"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
-    <w:rsid w:val="00FF7FAB"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
-    <w:rsid w:val="0208DF22"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
-    <w:rsid w:val="0317C01E"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
-    <w:rsid w:val="0516B102"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
-    <w:rsid w:val="0638E36F"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
-    <w:rsid w:val="0746AE20"/>
-    <w:rsid w:val="07C08C97"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="089D8652"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
+    <w:rsid w:val="0C6CD67D"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
+    <w:rsid w:val="0DB457A6"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
-    <w:rsid w:val="0EECD265"/>
-[...1 lines deleted...]
-    <w:rsid w:val="1050E78F"/>
+    <w:rsid w:val="0EB82EFC"/>
+    <w:rsid w:val="0F326AD3"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
+    <w:rsid w:val="13B1FE03"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
-    <w:rsid w:val="14DB597D"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
-    <w:rsid w:val="1727760D"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
-    <w:rsid w:val="17A12444"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
+    <w:rsid w:val="1A1ACEE5"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
-    <w:rsid w:val="1A69F3D6"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
-    <w:rsid w:val="1B7C288F"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
-    <w:rsid w:val="1D1BBFAC"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
-    <w:rsid w:val="1E4DCC3A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="1E6B3BDC"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
-    <w:rsid w:val="209C9744"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
-    <w:rsid w:val="21156CEB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
-    <w:rsid w:val="23CD8881"/>
     <w:rsid w:val="23D34CC9"/>
-    <w:rsid w:val="2448E14C"/>
+    <w:rsid w:val="2410B74E"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
+    <w:rsid w:val="2564CED6"/>
     <w:rsid w:val="2574472E"/>
-    <w:rsid w:val="258B3E2E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
+    <w:rsid w:val="25C382E5"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
-    <w:rsid w:val="264A7561"/>
     <w:rsid w:val="26910FCD"/>
-    <w:rsid w:val="272CDFEC"/>
+    <w:rsid w:val="26F2EF95"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
-    <w:rsid w:val="27B1DC3A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
-    <w:rsid w:val="2A7065B9"/>
     <w:rsid w:val="2A9DFB87"/>
-    <w:rsid w:val="2AD36A42"/>
     <w:rsid w:val="2B7AA836"/>
-    <w:rsid w:val="2B89E87A"/>
     <w:rsid w:val="2BC74BD6"/>
+    <w:rsid w:val="2C4F9B15"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
-    <w:rsid w:val="2C537765"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
-    <w:rsid w:val="2CF2A253"/>
     <w:rsid w:val="2D104CAB"/>
-    <w:rsid w:val="2D332BED"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
-    <w:rsid w:val="2E541607"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
-    <w:rsid w:val="31D8BD91"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
+    <w:rsid w:val="32BD600F"/>
+    <w:rsid w:val="3362DE29"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
-    <w:rsid w:val="34E67187"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
-    <w:rsid w:val="386D326F"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
-    <w:rsid w:val="3B50D4EA"/>
-    <w:rsid w:val="3B59C032"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
-    <w:rsid w:val="3EC1E6BD"/>
-    <w:rsid w:val="3F5116F3"/>
+    <w:rsid w:val="3F4861BA"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
-    <w:rsid w:val="4078DA8C"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
-    <w:rsid w:val="41DFE909"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
-    <w:rsid w:val="4309F70D"/>
+    <w:rsid w:val="42E77459"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
-    <w:rsid w:val="43B12B92"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
-    <w:rsid w:val="4464557E"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
-    <w:rsid w:val="45398EC5"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
-    <w:rsid w:val="47A64720"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
-    <w:rsid w:val="49674D4A"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
-    <w:rsid w:val="4A32B73E"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
-    <w:rsid w:val="4C2C197A"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
+    <w:rsid w:val="4E5BFF90"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
-    <w:rsid w:val="4ED9EDD0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="4F28BD25"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
-    <w:rsid w:val="50EC3967"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
-    <w:rsid w:val="531C00BF"/>
-    <w:rsid w:val="531C292F"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
-    <w:rsid w:val="53D086B9"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
-    <w:rsid w:val="571F8378"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
-    <w:rsid w:val="58C82BE0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
+    <w:rsid w:val="597DB42B"/>
+    <w:rsid w:val="59B7CB5A"/>
     <w:rsid w:val="5A2CAA7C"/>
-    <w:rsid w:val="5A5FB165"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
+    <w:rsid w:val="5C200ACE"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
+    <w:rsid w:val="5E35F571"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
-    <w:rsid w:val="6006DF15"/>
     <w:rsid w:val="60213315"/>
+    <w:rsid w:val="603D4001"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
+    <w:rsid w:val="610D2092"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
-    <w:rsid w:val="6227F481"/>
     <w:rsid w:val="6242FFDD"/>
+    <w:rsid w:val="6279411F"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
-    <w:rsid w:val="62D0C53C"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
-    <w:rsid w:val="6476A349"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
-    <w:rsid w:val="66C1B3C1"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
-    <w:rsid w:val="67DEB1C7"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
-    <w:rsid w:val="6AA445E0"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
-    <w:rsid w:val="6C4E9969"/>
-    <w:rsid w:val="6CAD1571"/>
     <w:rsid w:val="6CC06FD2"/>
+    <w:rsid w:val="6CF5CC3F"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
+    <w:rsid w:val="706822A9"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
-    <w:rsid w:val="71752B2D"/>
     <w:rsid w:val="71802E56"/>
-    <w:rsid w:val="71A66555"/>
-    <w:rsid w:val="71B44014"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
-    <w:rsid w:val="758353F2"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
-    <w:rsid w:val="7C23BC70"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
+    <w:rsid w:val="7F4DC253"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CE9FC8BD-5E84-475B-80F7-9474F5709E9C}"/>
+  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19499,51 +21921,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000374C1"/>
+    <w:rsid w:val="003B7692"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -20320,50 +22742,808 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="507057795">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="453523377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="900602117">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1392197998">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1036664569">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1606883426">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="556740051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="22825220">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1317303278">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="613514052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="698824839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="925193425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1043557520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1787657038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="146678542">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1444691729">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1078788320">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1863471425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1825273253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1336108066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2142064991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1159661936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="45495958">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1547334846">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="802886208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="977370863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="522090241">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="376198130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="284392590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1839534826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="732890557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1081683605">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="631599004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="118645641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="906841223">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750731057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="618803175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2088991359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2086804876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1037777841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="61022980">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="271061736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1769428827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1845971407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="382751213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="70322566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1414857399">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1992368369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1419016513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1379277541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="116460359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1183662534">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1353923414">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771587040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="724959938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2127069176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1255480909">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="204215716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="808325408">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1978875617">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1340305514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="964434962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -20419,51 +23599,84 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kaufman1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arrasapr@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leiter@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jward@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.aao.org/basic-and-clinical-science-course-section-05-neuro-ophthalmology.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kaufman1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02276384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arrasapr@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02249991" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jward@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=2186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leiter@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
+</file>
+
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{F037AE04-E4D8-48C6-B31D-8D5B70B7AC18}">
+    <t:Anchor>
+      <t:Comment id="1694055508"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{09DEFBC8-B158-4B9F-81AE-5456339D6CD5}" time="2026-07-08T17:58:10.845Z">
+        <t:Attribution userId="S::bmarti@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Martinez, Britani"/>
+        <t:Anchor>
+          <t:Comment id="1694055508"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{6CC33DEA-BA81-40CA-ADFB-D8E794D7374F}" time="2026-07-08T17:58:10.845Z">
+        <t:Attribution userId="S::bmarti@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Martinez, Britani"/>
+        <t:Anchor>
+          <t:Comment id="1694055508"/>
+        </t:Anchor>
+        <t:Assign userId="S::krollkry@msu.edu::be89d23f-4967-4e72-a5c6-89c80f74b6b1" userProvider="AD" userName="Kroll, Krystal"/>
+      </t:Event>
+      <t:Event id="{956A88BA-B3CB-46CE-A176-2DEB49A45BCF}" time="2026-07-08T17:58:10.845Z">
+        <t:Attribution userId="S::bmarti@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Martinez, Britani"/>
+        <t:Anchor>
+          <t:Comment id="1694055508"/>
+        </t:Anchor>
+        <t:SetTitle title="@Kroll, Krystal, should this header be above the table?"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20738,111 +23951,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...59 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -21069,101 +24223,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1B58E3-56D8-492B-B6E3-0125502971F4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F50B7F8-A7E8-42C1-A8AC-D56BE2668AA8}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>23808</Characters>
+  <Pages>15</Pages>
+  <Words>4963</Words>
+  <Characters>29685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>198</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>781</Lines>
+  <Paragraphs>372</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27929</CharactersWithSpaces>
+  <CharactersWithSpaces>34276</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
+    <vt:lpwstr>8d3832ab-f0a0-4220-8524-97a7f3720304</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
+    <vt:r8>122300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>