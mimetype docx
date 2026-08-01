--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -449,105 +449,105 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="1D17807D" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="5F4E1685" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DB47BD">
+      <w:r w:rsidR="007B3264">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003E506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DB47BD">
+      <w:r w:rsidR="007B3264">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -693,2439 +693,2632 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="65776005" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="00E9344B" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="00E9344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="00E9344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E9344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E9344B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="00E9344B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...71 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB4B380" w14:textId="7C67E232" w:rsidR="00657025" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="5A5643B4" w14:textId="51A9DE50" w:rsidR="00A473D2" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214360400" w:history="1">
-        <w:r w:rsidR="00657025" w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176799" w:history="1">
+        <w:r w:rsidR="00A473D2" w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00657025">
+        <w:r w:rsidR="00A473D2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00657025">
+        <w:r w:rsidR="00A473D2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00657025">
+        <w:r w:rsidR="00A473D2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360400 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00657025">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176799 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A473D2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00657025">
+        <w:r w:rsidR="00A473D2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00657025">
+        <w:r w:rsidR="00A473D2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00657025">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A473D2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18572A77" w14:textId="2764FDE4" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="3A7027C2" w14:textId="4DE50894" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360401" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176800" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360401 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176800 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6304DF89" w14:textId="3BB000D0" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="7BB20F5F" w14:textId="62C811CA" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360402" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176801" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Required Prerequisites</w:t>
+          <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360402 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176801 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D006F79" w14:textId="62EF1121" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="79049DCE" w14:textId="5329F64F" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360403" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176802" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Required Prerequisites</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176802 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4126D010" w14:textId="6F5643F5" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176803" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360403 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176803 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24C15398" w14:textId="08C30B3D" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="0908C2C4" w14:textId="6FB19059" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360404" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176804" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360404 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176804 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27B0B182" w14:textId="749BC23C" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="3024A196" w14:textId="17083DE5" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360405" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176805" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360405 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176805 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4096800C" w14:textId="0FFED1B4" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="0857BCCE" w14:textId="2505D744" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360406" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176806" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360406 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176806 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68BB328F" w14:textId="5317010C" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="28F2DEFD" w14:textId="26F7068F" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360407" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176807" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360407 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176807 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="708F8EDC" w14:textId="27934E25" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="08615393" w14:textId="7D3D270E" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176808" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176808 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18CFE2B4" w14:textId="3DF3C0D7" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360408" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176809" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360408 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176809 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E6871E0" w14:textId="24980772" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="7A38E4FC" w14:textId="05A5122A" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360409" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176810" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360409 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176810 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17E58435" w14:textId="5DFD5D3C" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="73B59054" w14:textId="7FA52F13" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360410" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176811" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360410 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176811 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B0D92F5" w14:textId="46D55D69" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="176EDF3A" w14:textId="07483B51" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360411" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176812" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360411 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176812 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32CBB991" w14:textId="2BBB3F6A" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="13767F87" w14:textId="31CE9125" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360412" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176813" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360412 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176813 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C9AAD1E" w14:textId="369F2B91" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="44070E26" w14:textId="7585B6E5" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360413" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176814" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:caps/>
           </w:rPr>
           <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360413 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176814 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64F02FA3" w14:textId="60AB5684" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="5DB692CE" w14:textId="49A37C51" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360414" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176815" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:caps/>
           </w:rPr>
           <w:t>STUDENT ACTIVITY LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360414 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176815 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D6074F3" w14:textId="48D7944B" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="402AE238" w14:textId="303CABE7" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360415" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176816" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360415 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176816 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28738E55" w14:textId="6028EC41" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="48356213" w14:textId="448092D5" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360416" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176817" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360416 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176817 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="742816B0" w14:textId="31E7F374" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="430043AD" w14:textId="4170533C" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360417" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176818" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360417 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176818 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40FB468A" w14:textId="39DEC467" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="7C311657" w14:textId="687147AC" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360418" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176819" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360418 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176819 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02CDE57E" w14:textId="2A15D9E9" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="0233074A" w14:textId="5453463D" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360419" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176820" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360419 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176820 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FE9BF95" w14:textId="7F476944" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="7AAB42C6" w14:textId="21AE1814" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360420" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176821" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360420 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176821 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3567826F" w14:textId="61926929" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="172D9C2C" w14:textId="25F9A977" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360421" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176822" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360421 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176822 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F03BBDB" w14:textId="68171037" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
+    <w:p w14:paraId="4BCD004D" w14:textId="38F79662" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360422" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176823" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360422 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176823 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D4AB11A" w14:textId="386B9164" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="12916C48" w14:textId="74CBB76F" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360423" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176824" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360423 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176824 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2579058B" w14:textId="440A6CB7" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="6FF3C59E" w14:textId="79F3C458" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360424" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176825" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360424 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176825 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ED669D5" w14:textId="1DE9D460" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="75F138D4" w14:textId="49E6E848" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360425" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176826" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FE1716">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360425 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176826 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72A6DD07" w14:textId="48B9021F" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="421E15BA" w14:textId="0CDD03D2" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360426" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176827" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360426 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176827 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="067A4EC8" w14:textId="516E4C22" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="17344C07" w14:textId="0AD7850F" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360427" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176828" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360427 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176828 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D2CFE3D" w14:textId="7870D884" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="4C5558A6" w14:textId="03D5C28F" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360428" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176829" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360428 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176829 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62222ABF" w14:textId="1CA699F7" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="0136A350" w14:textId="159B7740" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360429" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176830" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360429 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176830 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53CED141" w14:textId="1A05CB89" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="2823E0B9" w14:textId="4A598906" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360430" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176831" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360430 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176831 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="403E8BB8" w14:textId="5E1D7E89" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
-[...60 lines deleted...]
-    <w:p w14:paraId="3A82FB45" w14:textId="17AE94B0" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="0370D694" w14:textId="2B3A3FC6" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360432" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176832" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360432 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176832 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DEE4F59" w14:textId="370867B5" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="1AE4A1AE" w14:textId="3A0F50F5" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176833" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176833 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="501B4AFE" w14:textId="69F5238A" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360433" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176834" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176834 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4218CC00" w14:textId="3A4F2168" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176835" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360433 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176835 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A66D589" w14:textId="13C09C25" w:rsidR="00657025" w:rsidRDefault="00657025">
+    <w:p w14:paraId="4C56F65D" w14:textId="7C0708BF" w:rsidR="00A473D2" w:rsidRDefault="00A473D2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360434" w:history="1">
-        <w:r w:rsidRPr="00FE1716">
+      <w:hyperlink w:anchor="_Toc235176836" w:history="1">
+        <w:r w:rsidRPr="002B4A1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360434 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176836 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="661AB831" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="3F3629DF" w:rsidR="002237F5" w:rsidRPr="00260F57" w:rsidRDefault="005A4CDC" w:rsidP="3F0BC12B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
+        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00260F57" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="14B61FBE" w14:textId="77777777" w:rsidR="00B12D2F" w:rsidRPr="00B12D2F" w:rsidRDefault="00B12D2F" w:rsidP="00392095">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-432"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B12D2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -3709,434 +3902,395 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79E76850" w14:textId="77777777" w:rsidR="00B12D2F" w:rsidRDefault="00B12D2F" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6BC9EB" w14:textId="77777777" w:rsidR="00B12D2F" w:rsidRDefault="00B12D2F" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="363DD6F2" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214360400"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235176799"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="6483A922" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this Cardio and Thoracic Surgery clerkship is to provide the student with an overview of the clinical specialty</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows. The purpose of this Cardio and Thoracic Surgery clerkship is to provide the student with an overview of the clinical specialty</w:t>
       </w:r>
       <w:r w:rsidR="003F34C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="111049B1" w14:textId="452D8D49" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4A4526" w14:textId="77777777" w:rsidR="007E45DE" w:rsidRDefault="007E45DE" w:rsidP="00270664">
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2D666BC7" w14:textId="6C43ACD4" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A105FB" w14:textId="612D68F7" w:rsidR="00B93317" w:rsidRPr="00346B11" w:rsidRDefault="00270664" w:rsidP="00346B11">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...48 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="003F34C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
       </w:r>
       <w:r w:rsidR="003F34C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+        <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75838D35" w14:textId="77777777" w:rsidR="00950025" w:rsidRPr="00C40B5D" w:rsidRDefault="00950025" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="67491035" w:rsidR="00874FAC" w:rsidRDefault="2B3425D9" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214360401"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235176800"/>
       <w:r>
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="42F1F55B">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="25FAFC19" w14:textId="77777777" w:rsidR="0052169F" w:rsidRDefault="0052169F" w:rsidP="0052169F">
-[...19 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2E720C14" w14:textId="77777777" w:rsidR="00436FE3" w:rsidRPr="00C40B5D" w:rsidRDefault="00436FE3" w:rsidP="00436FE3">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235176801"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5CA6F42C" w14:textId="77777777" w:rsidR="00436FE3" w:rsidRPr="00C40B5D" w:rsidRDefault="00436FE3" w:rsidP="00436FE3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="070BD89F" w14:textId="77777777" w:rsidR="0052169F" w:rsidRDefault="0052169F" w:rsidP="0052169F">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070BD89F" w14:textId="77777777" w:rsidR="0052169F" w:rsidRDefault="0052169F" w:rsidP="00436FE3">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C81F019" w14:textId="77777777" w:rsidR="0052169F" w:rsidRDefault="0052169F" w:rsidP="0052169F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc173351338"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc214360402"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235176802"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Required Prerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4FE4F2F5" w14:textId="77777777" w:rsidR="0052169F" w:rsidRDefault="0052169F" w:rsidP="0052169F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4150,133 +4304,141 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39EB0655" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214360403"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235176803"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="100AAD3C" w14:textId="77777777" w:rsidR="00C2325B" w:rsidRPr="00C2325B" w:rsidRDefault="00C2325B" w:rsidP="006E0830">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A49225" w14:textId="77777777" w:rsidR="00C2325B" w:rsidRPr="00C2325B" w:rsidRDefault="00C2325B" w:rsidP="006E0830">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38874386" w14:textId="77777777" w:rsidR="00C2325B" w:rsidRPr="00C2325B" w:rsidRDefault="00C2325B" w:rsidP="006E0830">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4411,255 +4573,262 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214360404"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235176804"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD81E" w14:textId="63638F6F" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="0ED1EC92" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t>This Elective rotation is a two (2) or four (4) week experience. The purpose of this Cardio Thoracic / Vascular clerkship is to provide the student with an overview of the clinical specialty. Cardio Thoracic / Vascular surgery should include exposure to a variety of surgical topics and experiences. Exposure to the topics will be through reading, lectures, seminars, and hands-on experiences.</w:t>
+        <w:t>The purpose of this Cardio Thoracic / Vascular clerkship is to provide the student with an overview of the clinical specialty. Cardio Thoracic / Vascular surgery should include exposure to a variety of surgical topics and experiences. Exposure to the topics will be through reading, lectures, seminars, and hands-on experiences.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6152BCE2" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2504FD" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+    <w:p w14:paraId="3E2504FD" w14:textId="064AE147" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in cardio thoracic/vascular surgery, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in cardio thoracic/vascular surgery, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D3D446A" w14:textId="13144BB9" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0015FBBF" w14:textId="77777777" w:rsidR="00423E30" w:rsidRDefault="00423E30" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3D446A" w14:textId="01B10B95" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="003F34C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Should the links not work for you, please cut, and paste the link into a browser window and the material should load for you.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214360405"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235176805"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00400DBC" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214360406"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235176806"/>
       <w:r w:rsidRPr="00400DBC">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="65C89B45" w14:textId="63ADAFEF" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Observe and participate in the evaluation, intra–operative, pre - operative and post - operative management of patients requiring surgery</w:t>
@@ -4757,108 +4926,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interact with patients and their families in a respectful, sensitive, and ethical manner</w:t>
       </w:r>
       <w:r w:rsidR="003F34C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226A6E45" w14:textId="37A48B25" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="006E0830">
+    <w:p w14:paraId="226A6E45" w14:textId="740EA539" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F34C5">
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
+      </w:r>
+      <w:r w:rsidR="003F34C5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00400DBC" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214360407"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235176807"/>
       <w:r w:rsidRPr="00400DBC">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="51F8FE4C" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00CD34D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="432"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>THE CARDIO THORACIC / VASCULAR SURGERY CLERKSHIP LEARNING OBJECTIVES ENCOMPASS THREE MAIN AREAS.</w:t>
       </w:r>
@@ -5239,74 +5426,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List the indications for various pre-operative studies of the chest and become familiar with their interpretation (Chest x-rays, angiography, echocardiograms, EKG’s, PFT’s)</w:t>
       </w:r>
       <w:r w:rsidR="003F34C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFCE6C5" w14:textId="387F4372" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
+    <w:p w14:paraId="6DFCE6C5" w14:textId="028F8EEB" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Demonstrate understanding of pathogenesis, pathophysiology, treatment, and outcome of the disease processes most frequently encountered in cardiothoracic practice (coronary artery disease, valve disease, heart failure and lung cancer)</w:t>
+        <w:t xml:space="preserve">Demonstrate understanding of pathogenesis, pathophysiology, treatment, and outcome of the disease processes most frequently encountered in cardiothoracic practice (coronary artery disease, valve disease, heart </w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>failure,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and lung cancer)</w:t>
       </w:r>
       <w:r w:rsidR="003F34C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2E0BAE" w14:textId="59E9F9B1" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5449,75 +5654,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Describe various operative approaches to the chest and the history of cardiothoracic surgery.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7767998E" w14:textId="33025A90" w:rsidR="00430F6B" w:rsidRPr="00CD34D2" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
+    <w:p w14:paraId="7767998E" w14:textId="6A83BE8F" w:rsidR="00430F6B" w:rsidRPr="00CD34D2" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Demonstrate an understanding of basic theory and physiology of cardiopulmonary bypass, intra-aortic balloon pumps, ventricular assist devices and ECMO.</w:t>
+        <w:t xml:space="preserve">Demonstrate an understanding of basic theory and physiology of cardiopulmonary bypass, intra-aortic balloon pumps, ventricular assist </w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devices,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ECMO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C404301" w14:textId="5A03686B" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1152"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5535,50 +5757,51 @@
     </w:p>
     <w:p w14:paraId="085762F8" w14:textId="57A4B857" w:rsidR="00430F6B" w:rsidRDefault="00C502B9" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00430F6B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pharmacological support of the recovering myocardium and maintaining stable hemodynamics </w:t>
       </w:r>
       <w:r w:rsidR="00430F6B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7C8343" w14:textId="00696A52" w:rsidR="00430F6B" w:rsidRDefault="00C502B9" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
@@ -5805,125 +6028,237 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss the multidisciplinary approach to treating thoracic malignancies.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03622F56" w14:textId="057565D6" w:rsidR="00430F6B" w:rsidRPr="00C502B9" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
+    <w:p w14:paraId="03622F56" w14:textId="057565D6" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="006E0830">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1368"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B04E892">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss the co-morbid conditions in patients undergoing cardiothoracic operations and how to appropriately stratify their operative risk.</w:t>
       </w:r>
       <w:r w:rsidRPr="2B04E892">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F8CF29" w14:textId="1C97BD0D" w:rsidR="2B04E892" w:rsidRDefault="2B04E892" w:rsidP="2B04E892">
+    <w:p w14:paraId="7140DB63" w14:textId="77777777" w:rsidR="00454E4B" w:rsidRPr="00C502B9" w:rsidRDefault="00454E4B" w:rsidP="00454E4B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1368"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAADEE8" w14:textId="27BA9E20" w:rsidR="005F3CA2" w:rsidRPr="00AF40B7" w:rsidRDefault="005F3CA2" w:rsidP="005F3CA2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235176808"/>
+      <w:r w:rsidRPr="00473FAD">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="5F36440B" w14:textId="46407EAC" w:rsidR="005F3CA2" w:rsidRPr="005E20F6" w:rsidRDefault="00454E4B" w:rsidP="005F3CA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDD4B10" w14:textId="602D4E04" w:rsidR="005F3CA2" w:rsidRPr="005E20F6" w:rsidRDefault="00454E4B" w:rsidP="005F3CA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BAD76D" w14:textId="1EEB913F" w:rsidR="00454E4B" w:rsidRDefault="00454E4B" w:rsidP="005F3CA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201A3970" w14:textId="79FB563F" w:rsidR="00454E4B" w:rsidRDefault="00454E4B" w:rsidP="005F3CA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443109EE" w14:textId="3817B344" w:rsidR="00454E4B" w:rsidRPr="005E20F6" w:rsidRDefault="00454E4B" w:rsidP="005F3CA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="1A6E0D7F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="7A363CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214360408"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235176809"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5958,104 +6293,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214360409"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235176810"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214360410"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235176811"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A33F32" w14:textId="5D36D227" w:rsidR="00430F6B" w:rsidRPr="00165CD1" w:rsidRDefault="3FB91909" w:rsidP="00430F6B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="001E351A" w:rsidRPr="00C70092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="3759E671" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6212,278 +6547,255 @@
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214360411"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235176812"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA79909" w14:textId="4B44CC98" w:rsidR="00430F6B" w:rsidRPr="0065268B" w:rsidRDefault="00810B7C" w:rsidP="00430F6B">
+    <w:p w14:paraId="2DA79909" w14:textId="34E3766E" w:rsidR="00430F6B" w:rsidRPr="0065268B" w:rsidRDefault="00810B7C" w:rsidP="0E6F1F59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065268B">
+      <w:r w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sabiston, Textbook</w:t>
       </w:r>
-      <w:r w:rsidR="00430F6B" w:rsidRPr="0065268B">
+      <w:r w:rsidR="00430F6B" w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Surgery: </w:t>
       </w:r>
-      <w:r w:rsidR="00AE792F" w:rsidRPr="0065268B">
+      <w:r w:rsidR="00AE792F" w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE792F" w:rsidRPr="0065268B">
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00982E72" w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AE792F" w:rsidRPr="0065268B">
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009564E2" w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed</w:t>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="6A7CC146" w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCCD5A8" w14:textId="3B6358D4" w:rsidR="00982E72" w:rsidRPr="005B77B7" w:rsidRDefault="00982E72" w:rsidP="00982E72">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="004D261A">
+        <w:r w:rsidRPr="009F6FF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170043124</w:t>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0908FD03" w14:textId="1291423F" w:rsidR="17FFA2FE" w:rsidRDefault="00430F6B" w:rsidP="00495DE0">
+    <w:p w14:paraId="0908FD03" w14:textId="402D4A80" w:rsidR="17FFA2FE" w:rsidRDefault="17FFA2FE" w:rsidP="00495DE0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17FFA2FE">
-[...9 lines deleted...]
-    <w:p w14:paraId="0AAA5B29" w14:textId="63FE6564" w:rsidR="004D261A" w:rsidRPr="004D261A" w:rsidRDefault="004D261A" w:rsidP="35D989AF">
+    </w:p>
+    <w:p w14:paraId="0AAA5B29" w14:textId="1CDA0D7A" w:rsidR="004D261A" w:rsidRPr="004D261A" w:rsidRDefault="004D261A" w:rsidP="0E6F1F59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk162522862"/>
-      <w:r w:rsidRPr="35D989AF">
+      <w:bookmarkStart w:id="18" w:name="_Hlk162522862"/>
+      <w:r w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter F. Lawrence, Essentials of Surgical Specialties, </w:t>
       </w:r>
-      <w:r w:rsidR="2B53A49D" w:rsidRPr="35D989AF">
+      <w:r w:rsidR="2B53A49D" w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="35D989AF">
+      <w:r w:rsidRPr="0E6F1F59">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="35D989AF">
-[...1 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      <w:r w:rsidR="08E90B33" w:rsidRPr="0E6F1F59">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E6F1F59">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3D1D894D" w14:textId="77777777" w:rsidR="008F4884" w:rsidRDefault="008F4884" w:rsidP="008F4884">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="0C5F435B" w14:textId="3371AF92" w:rsidR="00DE3463" w:rsidRPr="005B77B7" w:rsidRDefault="00730CA5" w:rsidP="00DE3463">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="009F6FF6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=http://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3411</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="348FF70D" w14:textId="77777777" w:rsidR="00A25027" w:rsidRDefault="00A25027" w:rsidP="002B55BF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="720"/>
-[...13 lines deleted...]
-        <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46A82839" w14:textId="7D0B462C" w:rsidR="00430F6B" w:rsidRPr="004D261A" w:rsidRDefault="00430F6B" w:rsidP="005548FE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D261A">
         <w:rPr>
@@ -6513,76 +6825,76 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1050ED06" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B3C9D64" w14:textId="04B8FA4B" w:rsidR="001B76D3" w:rsidRPr="001B76D3" w:rsidRDefault="00A50CB0" w:rsidP="001247EB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214360412"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235176813"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7552540C" w14:textId="2B008463" w:rsidR="00A23153" w:rsidRPr="00314B10" w:rsidRDefault="00156337" w:rsidP="00314B10">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214360413"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235176814"/>
       <w:r w:rsidRPr="00314B10">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00314B10">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A23153" w:rsidRPr="00314B10">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726F3A28" w14:textId="77777777" w:rsidR="00A23153" w:rsidRDefault="00A23153" w:rsidP="00A23153">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
@@ -6740,61 +7052,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31EE7C4C" w14:textId="70052963" w:rsidR="456FDC86" w:rsidRDefault="456FDC86" w:rsidP="456FDC86">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00314B10" w:rsidRDefault="00EC1992" w:rsidP="00314B10">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214360414"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235176815"/>
       <w:r w:rsidRPr="00314B10">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00314B10">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00156337" w:rsidRDefault="00EC1992" w:rsidP="00156337">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
@@ -7008,134 +7320,145 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc214360415"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235176816"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc214360416"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235176817"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02252845" w14:textId="77777777" w:rsidR="001247EB" w:rsidRDefault="00B17FA6" w:rsidP="00B17FA6">
+    <w:p w14:paraId="02252845" w14:textId="349FA764" w:rsidR="001247EB" w:rsidRDefault="00B17FA6" w:rsidP="00B17FA6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics. Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00436FE3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.  Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7910719C" w14:textId="2A0AF9FD" w:rsidR="00B17FA6" w:rsidRDefault="00B17FA6" w:rsidP="00B17FA6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7161,156 +7484,165 @@
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B0DBAE" w14:textId="77777777" w:rsidR="001247EB" w:rsidRDefault="001247EB" w:rsidP="00B17FA6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EB8B396" w14:textId="77777777" w:rsidR="00B17FA6" w:rsidRDefault="00B17FA6" w:rsidP="00B17FA6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly. Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECE5E67" w14:textId="77777777" w:rsidR="00B17FA6" w:rsidRDefault="00B17FA6" w:rsidP="00B17FA6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc214360417"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235176818"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
@@ -7349,55 +7681,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214360418"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235176819"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7432,55 +7764,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="433587FC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214360419"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235176820"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="4FB76541" w14:textId="77777777" w:rsidR="00B4614F" w:rsidRPr="00B4614F" w:rsidRDefault="00B4614F" w:rsidP="00B4614F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B4617A" w14:textId="77777777" w:rsidR="00B4614F" w:rsidRPr="00B4614F" w:rsidRDefault="00B4614F" w:rsidP="00B4614F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7521,55 +7853,55 @@
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="055AB72B" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214360420"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235176821"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -7692,103 +8024,104 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B30E858" w14:textId="77777777" w:rsidR="000156A1" w:rsidRDefault="000156A1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69CCFEA0" w14:textId="77777777" w:rsidR="002B1D12" w:rsidRPr="00E11CEA" w:rsidRDefault="002B1D12" w:rsidP="002B1D12">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214360421"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235176822"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="78512CFE" w14:textId="44E256E1" w:rsidR="002B1D12" w:rsidRDefault="00DD69D8" w:rsidP="002B1D12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>All rotation requirements must be completed to determine a grade for the course</w:t>
       </w:r>
       <w:r w:rsidR="00734268">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are required to ensure their rotation requirements are completed and submitted correctly</w:t>
       </w:r>
       <w:r w:rsidR="00734268">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A1525A" w14:textId="77777777" w:rsidR="00DD69D8" w:rsidRDefault="00DD69D8" w:rsidP="002B1D12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8835,129 +9168,115 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C0E899" w14:textId="77777777" w:rsidR="002B1D12" w:rsidRPr="00130709" w:rsidRDefault="002B1D12" w:rsidP="002B1D12">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214360422"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235176823"/>
       <w:r w:rsidRPr="00130709">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="43A81A23" w14:textId="77777777" w:rsidR="002B1D12" w:rsidRPr="00130709" w:rsidRDefault="002B1D12" w:rsidP="002B1D12">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="45142E55" w14:textId="1114C7BE" w:rsidR="000156A1" w:rsidRPr="0008335F" w:rsidRDefault="002B1D12" w:rsidP="0008335F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130709">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45142E55" w14:textId="77777777" w:rsidR="000156A1" w:rsidRDefault="000156A1" w:rsidP="000602B1">
+    <w:p w14:paraId="58B59113" w14:textId="77777777" w:rsidR="000156A1" w:rsidRPr="00C40B5D" w:rsidRDefault="000156A1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58B59113" w14:textId="77777777" w:rsidR="000156A1" w:rsidRPr="00C40B5D" w:rsidRDefault="000156A1" w:rsidP="000602B1">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2FFF1D66" w14:textId="2F98B798" w:rsidR="00B4614F" w:rsidRPr="00B4614F" w:rsidRDefault="288612F8" w:rsidP="00B4614F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214360423"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235176824"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="4B724A24" w14:textId="77777777" w:rsidR="00B4614F" w:rsidRDefault="00B4614F" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="6917A719" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="001247EB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="432"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -9137,506 +9456,604 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214360424"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235176825"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="72C4E121" w14:textId="0C9F218D" w:rsidR="00AA42AA" w:rsidRPr="00950E23" w:rsidRDefault="00AA42AA" w:rsidP="00AA42AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="00950E23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FD9C2A" w14:textId="77777777" w:rsidR="00AA42AA" w:rsidRPr="00950E23" w:rsidRDefault="00AA42AA" w:rsidP="00AA42AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="6234212B" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00AA42AA" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00950E23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214360425"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235176826"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="73530D11" w14:textId="4113A326" w:rsidR="0053677A" w:rsidRDefault="0053677A" w:rsidP="00887DBB">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00734268" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00887DBB" w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32567AE9" w14:textId="77777777" w:rsidR="000044D5" w:rsidRPr="000044D5" w:rsidRDefault="000044D5" w:rsidP="000044D5">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235176827"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="3AB61715" w14:textId="58E2C42B" w:rsidR="000044D5" w:rsidRPr="00EA7A22" w:rsidRDefault="000044D5" w:rsidP="004D648A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...24 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="004D648A" w:rsidRPr="004D648A">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="188EEA2B" w14:textId="77777777" w:rsidR="00B44A1B" w:rsidRDefault="00B44A1B" w:rsidP="00B44A1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="7E792244" w:rsidR="006E1B5D" w:rsidRPr="0053677A" w:rsidRDefault="00902AE6" w:rsidP="0053677A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214360426"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235176828"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="3DE9F327" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t>environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214360427"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235176829"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="5C0D34A7" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00130709">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00863E6E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214360428"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235176830"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214360429"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235176831"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="41439FA8" w14:textId="29E44621" w:rsidR="00E05236" w:rsidRDefault="00E20D8B" w:rsidP="00E05236">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...13 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05236" w:rsidRPr="00E05236">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00E05236" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00E05236">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214360430"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235176832"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35BCE8D7" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566B55E9" w14:textId="77777777" w:rsidR="004E4FF4" w:rsidRDefault="004E4FF4" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43E68483" w14:textId="77777777" w:rsidR="004E4FF4" w:rsidRPr="00C40B5D" w:rsidRDefault="004E4FF4" w:rsidP="004E4FF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please Note: Student D2L email addresses must be forwarded to your MSU email account.</w:t>
@@ -9648,140 +10065,225 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="0AE7C884" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E238C65" w14:textId="6A9C4D1C" w:rsidR="00130709" w:rsidRPr="00130709" w:rsidRDefault="00130709" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00130709">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00863E6E" w:rsidRPr="00130709">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC50AAF" w14:textId="77777777" w:rsidR="00657025" w:rsidRPr="00556A65" w:rsidRDefault="00657025" w:rsidP="00657025">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc214360431"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235176833"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7137A3BA" w14:textId="77777777" w:rsidR="00657025" w:rsidRPr="005F7800" w:rsidRDefault="00657025" w:rsidP="00657025">
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="7137A3BA" w14:textId="67F90711" w:rsidR="00657025" w:rsidRDefault="00657025" w:rsidP="00657025">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00436FE3" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="09541F33" w14:textId="57544065" w:rsidR="005B1871" w:rsidRPr="005F7800" w:rsidRDefault="005B1871" w:rsidP="0008335F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="005B1871">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9838,432 +10340,342 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214360432"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235176834"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="20DD69AF" w14:textId="77777777" w:rsidR="00E200FD" w:rsidRPr="00A871DA" w:rsidRDefault="00E200FD" w:rsidP="00E200FD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692C1DAA" w14:textId="77777777" w:rsidR="00E200FD" w:rsidRPr="00A871DA" w:rsidRDefault="00E200FD" w:rsidP="00E200FD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="5C7AE5D9" w14:textId="77777777" w:rsidR="00E200FD" w:rsidRPr="00987E7B" w:rsidRDefault="00E200FD" w:rsidP="00E200FD">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504141EF" w14:textId="77777777" w:rsidR="0002378E" w:rsidRPr="00C40B5D" w:rsidRDefault="0002378E" w:rsidP="0002378E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235176835"/>
+      <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="728B4C75" w14:textId="77777777" w:rsidR="0002378E" w:rsidRPr="00C40B5D" w:rsidRDefault="0002378E" w:rsidP="0002378E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...177 lines deleted...]
-        <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10331,52 +10743,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65010E27" w14:textId="77777777" w:rsidR="0002378E" w:rsidRPr="00C40B5D" w:rsidRDefault="0002378E" w:rsidP="0002378E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7488CC80" w14:textId="77777777" w:rsidR="0002378E" w:rsidRDefault="0002378E" w:rsidP="0002378E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -10705,89 +11122,97 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FEA9141" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47970C15" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A8DDB2C" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="664D557C" w:rsidR="00DA4A59" w:rsidRPr="00C40B5D" w:rsidRDefault="00DA4A59" w:rsidP="0014658C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00DA4A59" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779666C" w14:textId="676CC800" w:rsidR="007D13F7" w:rsidRPr="00BE6854" w:rsidRDefault="007D13F7" w:rsidP="008A03F6">
+    <w:p w14:paraId="0622FA8A" w14:textId="77777777" w:rsidR="0008335F" w:rsidRDefault="007D13F7" w:rsidP="008A03F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-288"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214360434"/>
+        <w:rPr>
+          <w:rStyle w:val="Level1HeaderChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235176836"/>
       <w:r w:rsidRPr="00314B10">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...13 lines deleted...]
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="06F221B4" w:rsidR="007D13F7" w:rsidRPr="00BE6854" w:rsidRDefault="00BE6854" w:rsidP="008A03F6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-288"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13957" w:type="dxa"/>
         <w:tblInd w:w="-465" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2095"/>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="3032"/>
         <w:gridCol w:w="2173"/>
         <w:gridCol w:w="3857"/>
       </w:tblGrid>
@@ -11618,75 +12043,93 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submit by the Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BC30E23" w14:textId="4A1EAA65" w:rsidR="0014658C" w:rsidRPr="00820685" w:rsidRDefault="0014658C" w:rsidP="006E0830">
+          <w:p w14:paraId="1BC30E23" w14:textId="784AE059" w:rsidR="0014658C" w:rsidRPr="00820685" w:rsidRDefault="0014658C" w:rsidP="006E0830">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820685">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00436FE3" w:rsidRPr="00820685">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00820685">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="250223B1" w14:textId="157BC0A2" w:rsidR="0014658C" w:rsidRPr="0014658C" w:rsidRDefault="0014658C" w:rsidP="0049643A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
@@ -12116,51 +12559,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1104C8DB" w14:textId="38AA7269" w:rsidR="007E3182" w:rsidRDefault="007E3182" w:rsidP="00953E3B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FE87E22" w14:textId="52B14664" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007E3182" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -12172,51 +12615,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="08109D75">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>581025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968115" cy="621665"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968115" cy="621665"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -12231,193 +12674,298 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E9A44C" w14:textId="77777777" w:rsidR="00130709" w:rsidRDefault="00130709" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1471C69C" w14:textId="77777777" w:rsidR="00130709" w:rsidRDefault="00130709" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1926B7CA" w14:textId="77777777" w:rsidR="00130709" w:rsidRDefault="00130709" w:rsidP="004A7E40">
+    <w:p w14:paraId="444944B6" w14:textId="77777777" w:rsidR="007E2A41" w:rsidRDefault="007E2A41" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="053B9CD8" w14:textId="6BDD0571" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
+    <w:p w14:paraId="4B9CA2D7" w14:textId="77777777" w:rsidR="007E2A41" w:rsidRPr="005005D9" w:rsidRDefault="007E2A41" w:rsidP="007E2A41">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MUST BE COMPLETED &amp; SIGNED BY ATTENDING GENERAL SURGEON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500B1F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YEAR RESDIENT- NOT AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTERN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053B9CD8" w14:textId="6F239CF5" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA0F6E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OSS 640</w:t>
       </w:r>
       <w:r w:rsidR="00632A80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFCD0AD" w14:textId="642BDCA8" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="5AFCD0AD" w14:textId="44779098" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CA7000">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00734268" w:rsidRPr="00CA7000">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00734268" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: _</w:t>
+      </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>___________________</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00734268" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Name: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>___________________</w:t>
+        <w:t>_________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="5B76078D" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00734268" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00734268" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date of review with Student:</w:t>
       </w:r>
       <w:r w:rsidR="008A7737">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -12483,52 +13031,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="0DA8F672">
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="28446DB3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="6205EC9E">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="53F85B32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -12558,98 +13106,112 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="3866BFCF">
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2F81B8F7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="454EB309">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4E660157" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="006E0830">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -12674,52 +13236,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="658BDA77">
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2A205837" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="3AD009F0">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="610C45EC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -12756,52 +13318,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="06E98454">
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7F4B772F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="7A05C675">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7551A0B2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -12962,51 +13524,65 @@
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424F1736" w14:textId="49B1A100" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="006E0830">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please check only areas of student </w:t>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730CA5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>check only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -13126,56 +13702,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -13194,56 +13779,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13383,51 +13977,50 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="400CFDED" w14:textId="77777777" w:rsidR="000503EF" w:rsidRPr="00DA4A59" w:rsidRDefault="000503EF" w:rsidP="000503EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACTIVITY LOG (ACT)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OSS 640</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -16048,50 +16641,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AE079FC" w14:textId="77777777" w:rsidR="000503EF" w:rsidRPr="00DA4A59" w:rsidRDefault="000503EF" w:rsidP="008D716F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40B4AE1C" w14:textId="77777777" w:rsidR="000503EF" w:rsidRPr="00DA4A59" w:rsidRDefault="000503EF" w:rsidP="008D716F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -16140,51 +16734,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A3CC473" w14:textId="77777777" w:rsidR="000503EF" w:rsidRDefault="000503EF" w:rsidP="000503EF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78493D53" w14:textId="77777777" w:rsidR="000503EF" w:rsidRPr="00DA4A59" w:rsidRDefault="000503EF" w:rsidP="000503EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please list all meetings and Lectures attended:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table for all Meeting and Lectures while on rotation"/>
       </w:tblPr>
@@ -17342,84 +17935,84 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75565460" w14:textId="77777777" w:rsidR="000503EF" w:rsidRDefault="000503EF" w:rsidP="000503EF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BEFD0E7" w14:textId="77777777" w:rsidR="000503EF" w:rsidRDefault="000503EF" w:rsidP="000503EF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7525A3E2" w14:textId="275F2E12" w:rsidR="000503EF" w:rsidRPr="000503EF" w:rsidRDefault="000503EF" w:rsidP="000503EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000503EF" w:rsidRPr="000503EF" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E2BE8C7" w14:textId="77777777" w:rsidR="00D551DF" w:rsidRDefault="00D551DF" w:rsidP="00E756E0">
+    <w:p w14:paraId="5BB16E81" w14:textId="77777777" w:rsidR="0087536F" w:rsidRDefault="0087536F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65E37FBE" w14:textId="77777777" w:rsidR="00D551DF" w:rsidRDefault="00D551DF" w:rsidP="00E756E0">
+    <w:p w14:paraId="4F7ECD88" w14:textId="77777777" w:rsidR="0087536F" w:rsidRDefault="0087536F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5547BCB5" w14:textId="77777777" w:rsidR="00D551DF" w:rsidRDefault="00D551DF">
+    <w:p w14:paraId="5EEF90C6" w14:textId="77777777" w:rsidR="0087536F" w:rsidRDefault="0087536F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17429,93 +18022,98 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BDB01EE" w14:textId="38044B5F" w:rsidR="008A766F" w:rsidRDefault="008A766F">
+  <w:p w14:paraId="0BDB01EE" w14:textId="73B01C54" w:rsidR="008A766F" w:rsidRDefault="008A766F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A473D2">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -17536,71 +18134,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AD5A69C" w14:textId="77777777" w:rsidR="00D551DF" w:rsidRDefault="00D551DF" w:rsidP="00E756E0">
+    <w:p w14:paraId="58544BD9" w14:textId="77777777" w:rsidR="0087536F" w:rsidRDefault="0087536F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E2A6728" w14:textId="77777777" w:rsidR="00D551DF" w:rsidRDefault="00D551DF" w:rsidP="00E756E0">
+    <w:p w14:paraId="4290B0BB" w14:textId="77777777" w:rsidR="0087536F" w:rsidRDefault="0087536F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="785B6B93" w14:textId="77777777" w:rsidR="00D551DF" w:rsidRDefault="00D551DF">
+    <w:p w14:paraId="71A479B5" w14:textId="77777777" w:rsidR="0087536F" w:rsidRDefault="0087536F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="4D4E8FA2" w:rsidR="004A166C" w:rsidRDefault="002B7312">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 640 Cardio Thoracic/Vascular Surgery</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3336799C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -20435,50 +21033,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B96538"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD6E99EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="-720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
@@ -20547,51 +21258,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C12C15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1462464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20660,51 +21371,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF81421"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2368A1B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20773,51 +21484,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -20886,51 +21597,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F80271C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D2C2FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20999,51 +21710,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF82366"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0664A466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
@@ -21116,186 +21827,191 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563248639">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2030177351">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="885069547">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1957759407">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1076711363">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="642809584">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="516772104">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="501551100">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1984306870">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="985092306">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1367367362">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="278529660">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="51664478">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="569656829">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="788351535">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1086079076">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1898585650">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="558439389">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1408310353">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="285089728">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="945039257">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="853961192">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1064722462">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="10306448">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="972906115">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="789322618">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="910848292">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1109933325">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1896234331">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1420642870">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
+    <w:rsid w:val="000044D5"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="00005488"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011427"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
+    <w:rsid w:val="00012727"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000156A1"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00020D50"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="0002378E"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
@@ -21325,56 +22041,58 @@
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="00063E41"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00075885"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077067"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
+    <w:rsid w:val="0008335F"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00094CDB"/>
+    <w:rsid w:val="000958CB"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D285E"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
@@ -21578,50 +22296,51 @@
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00253BE4"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="002574E0"/>
     <w:rsid w:val="00257B33"/>
+    <w:rsid w:val="00260F57"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00270664"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
@@ -21630,50 +22349,51 @@
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="0029037E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B1D12"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
+    <w:rsid w:val="002B55BF"/>
     <w:rsid w:val="002B5C09"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B7312"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C683C"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
@@ -21688,225 +22408,238 @@
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301728"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00314B10"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326BCE"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00333922"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346B11"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
+    <w:rsid w:val="00354EB4"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
+    <w:rsid w:val="00370D22"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003711DE"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00377DDB"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
+    <w:rsid w:val="00391FE9"/>
     <w:rsid w:val="00392095"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B61E2"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D1F3C"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E506F"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F34C5"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F41B6"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F5558"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00400DBC"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="004037D9"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00405BEF"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00423E30"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="00436FE3"/>
     <w:rsid w:val="00440EFE"/>
     <w:rsid w:val="0044155E"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
+    <w:rsid w:val="00454E4B"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="004574E2"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="004637E7"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
+    <w:rsid w:val="00473FAD"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="004778C8"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
+    <w:rsid w:val="00480F09"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="0048667E"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00486FFC"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495DE0"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="0049643A"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
@@ -21922,50 +22655,51 @@
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D261A"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
+    <w:rsid w:val="004D648A"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E391B"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E4FF4"/>
     <w:rsid w:val="004E512C"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E7FC5"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0AF3"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
@@ -22042,114 +22776,121 @@
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="005908D5"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="00595220"/>
     <w:rsid w:val="00595A0E"/>
     <w:rsid w:val="00597742"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A3586"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
+    <w:rsid w:val="005B1871"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B5EB1"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
+    <w:rsid w:val="005C38D0"/>
     <w:rsid w:val="005C41F1"/>
+    <w:rsid w:val="005C459D"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D272E"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F02AE"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
+    <w:rsid w:val="005F3CA2"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="0061082B"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
+    <w:rsid w:val="00621737"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
@@ -22176,298 +22917,310 @@
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="006759C3"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="006829C2"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A25BA"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B343A"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B422F"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D621D"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E0830"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E2162"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00700EC7"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00702DE6"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00704F81"/>
     <w:rsid w:val="00707E68"/>
+    <w:rsid w:val="0071071D"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
+    <w:rsid w:val="00730CA5"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00734268"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
+    <w:rsid w:val="00741ACA"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
+    <w:rsid w:val="00765BA1"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766B13"/>
     <w:rsid w:val="00766D34"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="00791E64"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
+    <w:rsid w:val="007B3264"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D1FB9"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E20CB"/>
     <w:rsid w:val="007E28C1"/>
+    <w:rsid w:val="007E2A41"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E3182"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E45DE"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="008000CD"/>
     <w:rsid w:val="008031BC"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810B7C"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820685"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00823A4F"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="00850DA6"/>
     <w:rsid w:val="0085134C"/>
+    <w:rsid w:val="00852358"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="00853CE9"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="00863E6E"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872899"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
+    <w:rsid w:val="0087536F"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
+    <w:rsid w:val="00887DBB"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="0089446F"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="008967B0"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A03F6"/>
     <w:rsid w:val="008A1C58"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A766F"/>
     <w:rsid w:val="008A7737"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
@@ -22479,173 +23232,180 @@
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
+    <w:rsid w:val="008F45F2"/>
     <w:rsid w:val="008F4884"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904B8E"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="0093615A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="00937FDB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00950025"/>
+    <w:rsid w:val="00950E23"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00953E3B"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
+    <w:rsid w:val="009564E2"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
+    <w:rsid w:val="009616F4"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
+    <w:rsid w:val="00982E72"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="0098673E"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00990A6F"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B3C3B"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C0B8C"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
+    <w:rsid w:val="009C645B"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
+    <w:rsid w:val="009D054A"/>
     <w:rsid w:val="009D2EC3"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
@@ -22666,187 +23426,192 @@
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A14985"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1636A"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A223BB"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A23153"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A25027"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
+    <w:rsid w:val="00A34D04"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42242"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A473D2"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA0F6E"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA42AA"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA6321"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AA7753"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7081"/>
     <w:rsid w:val="00AE792F"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00AF781B"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B12D2F"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B17FA6"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
+    <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B44A1B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B4614F"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
@@ -22936,114 +23701,118 @@
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C1404A"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C202A2"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C2325B"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C25E79"/>
     <w:rsid w:val="00C2792B"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C502B9"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C527E2"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C62CDA"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C76758"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA4F5F"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
+    <w:rsid w:val="00CA7000"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD34D2"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
@@ -23089,154 +23858,161 @@
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D43714"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D551DF"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
+    <w:rsid w:val="00D637BA"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D6C530"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA1D37"/>
+    <w:rsid w:val="00DA1EE7"/>
     <w:rsid w:val="00DA2631"/>
+    <w:rsid w:val="00DA2886"/>
     <w:rsid w:val="00DA4A59"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB47BD"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD69D8"/>
     <w:rsid w:val="00DD6BBA"/>
+    <w:rsid w:val="00DD6CFC"/>
     <w:rsid w:val="00DE0020"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE3463"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
+    <w:rsid w:val="00E05236"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E200FD"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3389F"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
@@ -23249,107 +24025,111 @@
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
+    <w:rsid w:val="00E91903"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
+    <w:rsid w:val="00E9344B"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA2D9F"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC63FA"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00EC757D"/>
     <w:rsid w:val="00EC7928"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2DF1"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F20557"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
@@ -23378,51 +24158,53 @@
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
+    <w:rsid w:val="00F946E3"/>
     <w:rsid w:val="00F97654"/>
+    <w:rsid w:val="00F978A4"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB5374"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
@@ -23478,83 +24260,85 @@
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="053EC66D"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="066DDF09"/>
     <w:rsid w:val="06B1029D"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="077C6CE9"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08C2822D"/>
+    <w:rsid w:val="08E90B33"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="0933F61D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0A955018"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D0D3072"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
+    <w:rsid w:val="0E6F1F59"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E89296A"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="117BF4CD"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
@@ -23922,50 +24706,51 @@
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="662C953F"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="683547AA"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68D280CB"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
+    <w:rsid w:val="6A7CC146"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E1A00E3"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
@@ -31217,51 +32002,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170043124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=http://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31532,61 +32317,106 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -31813,161 +32643,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0741F566-5C42-43CE-ABDC-55AA328396CE}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CD716E7-EE0E-49A1-9D70-BAC2FE5F85FC}"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>29226</Characters>
+  <Pages>17</Pages>
+  <Words>5318</Words>
+  <Characters>30317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>243</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>252</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34285</CharactersWithSpaces>
+  <CharactersWithSpaces>35564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>124200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>