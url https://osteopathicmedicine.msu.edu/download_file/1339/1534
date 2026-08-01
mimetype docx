--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -50,51 +50,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -375,105 +375,105 @@
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F17F0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>charbelj@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="3BE8AE9C" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="3821E095" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AC7BA9">
+      <w:r w:rsidR="00DE534C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DB489E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AC7BA9">
+      <w:r w:rsidR="00DE534C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D8F921C" w14:textId="77777777" w:rsidR="00E1487F" w:rsidRDefault="00E1487F" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -672,51 +672,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F909C8B" w14:textId="77777777" w:rsidR="00E1487F" w:rsidRPr="00270664" w:rsidRDefault="00E1487F" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="509D3FEF" w14:textId="36803488" w:rsidR="0066214A" w:rsidRPr="004B3CF7" w:rsidRDefault="00E405FF" w:rsidP="1E9BEEF9">
+    <w:p w14:paraId="509D3FEF" w14:textId="68FD447B" w:rsidR="0066214A" w:rsidRPr="004B3CF7" w:rsidRDefault="00E405FF" w:rsidP="1E9BEEF9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B3CF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -740,51 +740,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="004B3CF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="004B3CF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="007B556F" w:rsidRPr="004B3CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester</w:t>
       </w:r>
       <w:r w:rsidR="1CCD6D00" w:rsidRPr="004B3CF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B3CF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B3CF7">
         <w:rPr>
@@ -801,2416 +823,2548 @@
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00074976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44709DA3" w14:textId="4274D9A6" w:rsidR="004B3CF7" w:rsidRDefault="00BE7794">
+    <w:p w14:paraId="62D3F0EA" w14:textId="2C2E0598" w:rsidR="000D498D" w:rsidRDefault="00BE7794">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214361759" w:history="1">
-        <w:r w:rsidR="004B3CF7" w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176929" w:history="1">
+        <w:r w:rsidR="000D498D" w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="004B3CF7">
+        <w:r w:rsidR="000D498D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B3CF7">
+        <w:r w:rsidR="000D498D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B3CF7">
+        <w:r w:rsidR="000D498D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361759 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="004B3CF7">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176929 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="000D498D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B3CF7">
+        <w:r w:rsidR="000D498D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004B3CF7">
+        <w:r w:rsidR="000D498D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="004B3CF7">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="000D498D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F5C57C6" w14:textId="5189F083" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="77CE269C" w14:textId="21E54739" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361760" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176930" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176930 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04A00D71" w14:textId="34F3382A" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="3AAC1433" w14:textId="7801389E" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361761" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176931" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361761 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176931 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B30589C" w14:textId="40E66937" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+    <w:p w14:paraId="768FC729" w14:textId="4F74C212" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361762" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176932" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361762 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176932 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58C400C2" w14:textId="7D33132A" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+    <w:p w14:paraId="04D8598C" w14:textId="16047FA8" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361763" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176933" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361763 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176933 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="725DF322" w14:textId="757C0D74" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+    <w:p w14:paraId="7AF007D4" w14:textId="7792142D" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361764" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176934" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361764 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176934 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19454555" w14:textId="03D647E7" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="65694427" w14:textId="023A781D" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361765" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176935" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361765 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176935 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1181899A" w14:textId="75313F3E" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="12687AFD" w14:textId="6B3BF09D" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361766" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176936" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361766 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176936 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31888381" w14:textId="7DB6473C" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="4D430830" w14:textId="649BFCCE" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361767" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176937" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361767 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176937 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D29CC4B" w14:textId="00351EBC" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="1F9DEFD5" w14:textId="232DEEE7" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361768" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176938" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361768 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176938 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0906826B" w14:textId="1AFB80A9" w:rsidR="000D498D" w:rsidRDefault="000D498D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176939" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176939 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="278F50AF" w14:textId="6CD78605" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="59C5F3A6" w14:textId="7A35E68B" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361769" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176940" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361769 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176940 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40171195" w14:textId="04910DB2" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="1A210AAA" w14:textId="52741C85" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361770" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176941" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361770 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176941 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="500A49F5" w14:textId="5DFB1F45" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="00A2C9B1" w14:textId="2CCC67D1" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361771" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176942" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361771 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176942 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35C42B20" w14:textId="6BF0369B" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="00204C0B" w14:textId="7384CCE0" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361772" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176943" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361772 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176943 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41B72C6A" w14:textId="1E58E885" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="7211F313" w14:textId="55EF9E76" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361773" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176944" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361773 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176944 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B2FA46B" w14:textId="7B373C45" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="35A70445" w14:textId="40DC400E" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361774" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176945" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361774 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176945 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DC36267" w14:textId="2195F9F5" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="635B897B" w14:textId="6EF228B1" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361775" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176946" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT ACTIVITY LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361775 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176946 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BA2F8D7" w14:textId="387B8D95" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="49B61949" w14:textId="0E96C43E" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361776" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176947" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361776 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176947 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26310768" w14:textId="7DC1733C" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+    <w:p w14:paraId="69F4EB0C" w14:textId="34A11DDF" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361777" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176948" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361777 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176948 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41F5D635" w14:textId="02F53A51" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+    <w:p w14:paraId="73EA09EB" w14:textId="3FEBE227" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361778" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176949" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361778 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176949 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F27764A" w14:textId="5097883B" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+    <w:p w14:paraId="748B5F0C" w14:textId="2C6ECD99" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361779" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176950" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361779 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176950 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77F1AFD9" w14:textId="325B780B" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="21CA581B" w14:textId="6646CBB6" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361780" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176951" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361780 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176951 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DF4162A" w14:textId="5E3D56DD" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="6AA2CA50" w14:textId="76F52A97" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361781" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176952" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361781 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176952 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68030652" w14:textId="2CCABFDF" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="02385C59" w14:textId="7D8066F4" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361782" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176953" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361782 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176953 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5716796A" w14:textId="4CE006DE" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+    <w:p w14:paraId="473B6A6B" w14:textId="46CC34DE" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361783" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176954" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361783 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176954 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="143CBA7E" w14:textId="06974BA0" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="4D6E6B88" w14:textId="79075BD4" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361784" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176955" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361784 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176955 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78CB2539" w14:textId="77D87CF0" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="20201707" w14:textId="777E31AE" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361785" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176956" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361785 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176956 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="245FF76A" w14:textId="2F5F31BC" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="0A201A20" w14:textId="4E59CBBD" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361786" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176957" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00ED17F7">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361786 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176957 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10A37327" w14:textId="132C2363" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="0C96E20B" w14:textId="58CE8CC0" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361787" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176958" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361787 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176958 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69856A3E" w14:textId="1C5E1AB7" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="136A7E1D" w14:textId="53EDEFCF" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361788" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176959" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361788 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176959 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E49CCE0" w14:textId="2011CABD" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="7774E843" w14:textId="5EEB8954" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361789" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176960" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361789 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176960 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30458CFC" w14:textId="1607A3D1" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="5AFF485A" w14:textId="5C5F11FB" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361790" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176961" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361790 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176961 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="773E70B1" w14:textId="70308DF9" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="0E8781D6" w14:textId="5E837442" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361791" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176962" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361791 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176962 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31762BA4" w14:textId="2552605A" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
-[...59 lines deleted...]
-    <w:p w14:paraId="1D74F771" w14:textId="5F41CBA6" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="7F8C99BF" w14:textId="202BC28A" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361793" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176963" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361793 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176963 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4FF33EA1" w14:textId="3CB51983" w:rsidR="000D498D" w:rsidRDefault="000D498D">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176964" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176964 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B455AC1" w14:textId="6264A00C" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="41B68546" w14:textId="4C41E419" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361794" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176965" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361794 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176965 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EB77A81" w14:textId="172560F3" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="12239FA8" w14:textId="09E8539D" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361795" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176966" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176966 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BB09F9B" w14:textId="12DD6186" w:rsidR="000D498D" w:rsidRDefault="000D498D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176967" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361795 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176967 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FE358E9" w14:textId="38739C74" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7">
+    <w:p w14:paraId="41E80AA0" w14:textId="719E3245" w:rsidR="000D498D" w:rsidRDefault="000D498D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214361796" w:history="1">
-        <w:r w:rsidRPr="00ED17F7">
+      <w:hyperlink w:anchor="_Toc235176968" w:history="1">
+        <w:r w:rsidRPr="001D29F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214361796 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176968 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39C8B79F" w14:textId="4FD6EFBC" w:rsidR="004A44AB" w:rsidRDefault="00BE7794" w:rsidP="008B083D">
+    <w:p w14:paraId="39C8B79F" w14:textId="7DEC65C7" w:rsidR="004A44AB" w:rsidRDefault="00BE7794" w:rsidP="008B083D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3CB86B" w14:textId="77777777" w:rsidR="00BE7794" w:rsidRDefault="00BE7794" w:rsidP="008B083D">
       <w:pPr>
         <w:tabs>
@@ -3455,91 +3609,76 @@
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78F642D9" w14:textId="77777777" w:rsidR="00BE7794" w:rsidRDefault="00BE7794" w:rsidP="008B083D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42FBE77F" w14:textId="77777777" w:rsidR="00BE7794" w:rsidRDefault="00BE7794" w:rsidP="008B083D">
+    <w:p w14:paraId="1AC58CE7" w14:textId="77777777" w:rsidR="00BE7794" w:rsidRDefault="00BE7794" w:rsidP="008B083D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC58CE7" w14:textId="77777777" w:rsidR="00BE7794" w:rsidRDefault="00BE7794" w:rsidP="008B083D">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="134B7127" w14:textId="3F8B451D" w:rsidR="000933FE" w:rsidRPr="000933FE" w:rsidRDefault="000933FE" w:rsidP="004B3CF7">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214361759"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235176929"/>
       <w:r w:rsidRPr="000933FE">
-        <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000933FE">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10784" w:type="dxa"/>
         <w:tblInd w:w="-721" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2872"/>
@@ -3710,99 +3849,51 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="568BDCE6" w14:textId="77777777" w:rsidR="00D17AB5" w:rsidRPr="000933FE" w:rsidRDefault="00D17AB5" w:rsidP="000933FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000933FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
-[...47 lines deleted...]
-              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
+              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="565B0D39" w14:textId="7FADB490" w:rsidR="00D17AB5" w:rsidRPr="000933FE" w:rsidRDefault="005B2622" w:rsidP="005B2622">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3859,100 +3950,68 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0955BD3D" w14:textId="77777777" w:rsidR="00D17AB5" w:rsidRPr="000933FE" w:rsidRDefault="00D17AB5" w:rsidP="000933FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000933FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="000933FE">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000933FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> accounts. </w:t>
+              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49DB7EC8" w14:textId="45F500FB" w:rsidR="00D17AB5" w:rsidRPr="000933FE" w:rsidRDefault="005B2622" w:rsidP="005B2622">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4178,51 +4237,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06CB904A" w14:textId="77777777" w:rsidR="00B376B5" w:rsidRDefault="00B376B5" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="2D0DD5B0" w:rsidR="00B848B6" w:rsidRPr="00336483" w:rsidRDefault="00B848B6" w:rsidP="00336483">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc203144184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc203549403"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc214361760"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235176930"/>
       <w:r w:rsidRPr="00336483">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="3944FEB5" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4257,70 +4316,88 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="111049B1" w14:textId="498491E7" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1576A63F" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
@@ -4331,125 +4408,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D666BC7" w14:textId="51DD2A0B" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4177A6" w14:textId="3D3685E3" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00290B93">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4482,146 +4509,112 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB9F3CB" w14:textId="01506DD6" w:rsidR="00307435" w:rsidRPr="00D616BA" w:rsidRDefault="26C8B23B" w:rsidP="00D616BA">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc203144185"/>
       <w:bookmarkStart w:id="5" w:name="_Toc203549404"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc214361761"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235176931"/>
       <w:r w:rsidRPr="00D616BA">
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="60907D4B" w:rsidRPr="00D616BA">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="5E0BAA6C" w14:textId="77777777" w:rsidR="000244E4" w:rsidRPr="00E322C2" w:rsidRDefault="000244E4" w:rsidP="00E322C2">
+    <w:p w14:paraId="2EF8BF0C" w14:textId="77777777" w:rsidR="00B018BE" w:rsidRPr="00C40B5D" w:rsidRDefault="00B018BE" w:rsidP="00B018BE">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214361762"/>
-[...68 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc222819231"/>
       <w:bookmarkStart w:id="8" w:name="_Toc173351338"/>
       <w:bookmarkStart w:id="9" w:name="_Toc203144186"/>
       <w:bookmarkStart w:id="10" w:name="_Toc203549405"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc214361763"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235176932"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="35C085F5" w14:textId="77777777" w:rsidR="00B018BE" w:rsidRPr="00C40B5D" w:rsidRDefault="00B018BE" w:rsidP="00B018BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require preapproval from the IOR. The student should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5864D2D3" w14:textId="77777777" w:rsidR="00B018BE" w:rsidRDefault="00B018BE" w:rsidP="00D616BA">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3FB1FC" w14:textId="57F11FFB" w:rsidR="000244E4" w:rsidRDefault="000244E4" w:rsidP="00D616BA">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc235176933"/>
       <w:r>
         <w:t>Required Prerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="68B9B9AD" w:rsidR="00D01ABC" w:rsidRDefault="000244E4" w:rsidP="00D616BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4633,74 +4626,74 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1969F0B4" w14:textId="77777777" w:rsidR="00D616BA" w:rsidRPr="00D616BA" w:rsidRDefault="00D616BA" w:rsidP="00D616BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00D616BA">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc203144187"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc214361764"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc203144187"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc203549406"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235176934"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="05252BBA" w14:textId="77777777" w:rsidR="00C911CD" w:rsidRPr="00C911CD" w:rsidRDefault="00C911CD" w:rsidP="00E04FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C911CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0B2228" w14:textId="77777777" w:rsidR="00C911CD" w:rsidRPr="00C911CD" w:rsidRDefault="00C911CD" w:rsidP="00E04FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -4749,65 +4742,51 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C911CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513603A0" w14:textId="77777777" w:rsidR="00C911CD" w:rsidRPr="00C911CD" w:rsidRDefault="00C911CD" w:rsidP="00E04FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C911CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> schedule.</w:t>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2035EA97" w14:textId="77777777" w:rsidR="00C911CD" w:rsidRPr="00C911CD" w:rsidRDefault="00C911CD" w:rsidP="00E04FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C911CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F75780C" w14:textId="01F67D6A" w:rsidR="00C911CD" w:rsidRPr="00C911CD" w:rsidRDefault="00C911CD" w:rsidP="00E04FA4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -4888,102 +4867,84 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00E322C2" w:rsidRDefault="00BE1988" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc203144188"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc214361765"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc203144188"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc203549407"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235176935"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-    <w:p w14:paraId="393FD81E" w14:textId="0E0CBB1E" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="3449E644" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">This Elective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="009D7E07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facial and Plastic Reconstruction </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">clerkship is to provide the student with an overview of the clinical specialty. </w:t>
       </w:r>
       <w:r w:rsidR="009D7E07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5016,191 +4977,204 @@
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2504FD" w14:textId="4F2C8DCF" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC5AC7">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Facial and Plastic Reconstruction</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5AC7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+        <w:t>Facial and Plastic Reconstruction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D446A" w14:textId="15E392D2" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+    <w:p w14:paraId="66A37BF7" w14:textId="77777777" w:rsidR="00B018BE" w:rsidRDefault="00B018BE" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3D446A" w14:textId="15E392D2" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="00290B93">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Should the links not work for you, please cut, and paste the link into a browser window and the material should load for you.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc203144189"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc214361766"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc203144189"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc203549408"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235176936"/>
       <w:r w:rsidRPr="00593906">
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00941F4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00E322C2" w:rsidRDefault="006630FF" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc203144190"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc214361767"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc203144190"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc203549409"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235176937"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="03E59C89" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Observe and participate in the evaluation, intra–operative, pre - operative and post - operative management of patients requiring surgery. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB2DC4F" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5234,174 +5208,186 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on a surgical patient and document such using acceptable osteopathic terminology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Interact with patients and their families in a respectful, sensitive, and ethical manner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC3A3A" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
+    <w:p w14:paraId="4BBC3A3A" w14:textId="5AEF82B9" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F" w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F129E43" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6F2394BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>To review the Entrustable Professional Activities and Osteopathic Core Competencies located on D2L under the Additional Information module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00E322C2" w:rsidRDefault="006630FF" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc203144191"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214361768"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc203144191"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc203549410"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235176938"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="0B564649" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00DC2FAB" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student should be able to discuss the following at the conclusion of the rotation:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="_Toc475541885"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc487440202"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc475541885"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc476648258"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc476658020"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc476658157"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc487440202"/>
     </w:p>
     <w:p w14:paraId="07D31ED0" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00A03FC2" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4951BF32" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00D27843" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27843">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Skin Structure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="6020AC64" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00A03FC2" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Embryologic layers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60826041" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00A03FC2" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
@@ -5883,97 +5869,97 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hemostasis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475D6B81" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00A03FC2" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Evaluation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F21352" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00A03FC2" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cleaning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DC1A5E" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00A03FC2" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Storing and Transportation of amputated parts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EC3901" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE"/>
     <w:p w14:paraId="21539F53" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00D27843" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27843">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Wound Closure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20140354" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="0041291C" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
@@ -6261,60 +6247,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="17E976C9" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="0041291C" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041291C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Z-</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Z-Plasty</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="727EB5BD" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="0041291C" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041291C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Axial or Arterialized</w:t>
@@ -6343,63 +6321,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tissue expansion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149CD7F0" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="0041291C" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041291C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Myocutaneous</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Flaps</w:t>
+        <w:t>Myocutaneous Flaps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6014D446" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="0041291C" w:rsidRDefault="00AC0BCE" w:rsidP="00E04FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-30"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041291C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6571,70 +6541,186 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0FFA1D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Squamous Cell</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="3F3FFE0C" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="4E1E0CDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+    <w:p w14:paraId="3E1B6221" w14:textId="61C6E84C" w:rsidR="003D59FB" w:rsidRPr="001C5E95" w:rsidRDefault="003D59FB" w:rsidP="003D59FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc203144192"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc203549411"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235176939"/>
+      <w:r w:rsidRPr="001C5E95">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="3B907138" w14:textId="023C3605" w:rsidR="003D59FB" w:rsidRPr="005E20F6" w:rsidRDefault="00B63661" w:rsidP="003D59FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F543408" w14:textId="549A8C48" w:rsidR="003D59FB" w:rsidRPr="005E20F6" w:rsidRDefault="00B20AF5" w:rsidP="003D59FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7B6DA2" w14:textId="7ACC6699" w:rsidR="00B20AF5" w:rsidRDefault="00B20AF5" w:rsidP="003D59FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6483FF06" w14:textId="676E7204" w:rsidR="00B20AF5" w:rsidRDefault="00B20AF5" w:rsidP="003D59FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5B677E" w14:textId="08D02679" w:rsidR="00B20AF5" w:rsidRPr="005E20F6" w:rsidRDefault="00B20AF5" w:rsidP="003D59FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73091299" w14:textId="77777777" w:rsidR="003D59FB" w:rsidRDefault="003D59FB" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc203144192"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc214361769"/>
+    </w:p>
+    <w:p w14:paraId="4E6F2E0C" w14:textId="54484197" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc235176940"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -6669,106 +6755,107 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc203144193"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc214361770"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc203144193"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc203549412"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235176941"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
+    <w:p w14:paraId="2196C2FA" w14:textId="59DA3153" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="005B4C18" w:rsidP="00E322C2">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc203144194"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc203549413"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235176942"/>
+      <w:r w:rsidRPr="00E322C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>REQUIRED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
     <w:p w14:paraId="70A33F32" w14:textId="52F5260A" w:rsidR="00430F6B" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00430F6B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00552296" w:rsidRPr="008260B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6863,51 +6950,50 @@
         <w:t>Facial and Plastic Reconstruction</w:t>
       </w:r>
       <w:r w:rsidR="00290B93">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
@@ -6929,263 +7015,278 @@
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="167E396F" w:rsidR="002A6615" w:rsidRPr="00E322C2" w:rsidRDefault="005B4C18" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc203144195"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc214361772"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc203144195"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc203549414"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235176943"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DA79909" w14:textId="3C2BD578" w:rsidR="00430F6B" w:rsidRPr="009B4B8B" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="2DA79909" w14:textId="4E0A2130" w:rsidR="00430F6B" w:rsidRPr="009B4B8B" w:rsidRDefault="00430F6B" w:rsidP="1A2E334A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Hlk162522848"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009B4B8B">
+      <w:bookmarkStart w:id="48" w:name="_Hlk162522848"/>
+      <w:r w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, Textbook of Surgery</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE354B" w:rsidRPr="009B4B8B">
+        <w:t>Sabiston, Textbook of Surgery</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE354B" w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00444486" w:rsidRPr="009B4B8B">
+      <w:r w:rsidR="00444486" w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00290B93" w:rsidRPr="009B4B8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C2" w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00290B93" w:rsidRPr="009B4B8B">
+        </w:rPr>
+        <w:t>22e</w:t>
+      </w:r>
+      <w:r w:rsidR="54051CD7" w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="6A41C3FD" w14:textId="28DB737B" w:rsidR="00430F6B" w:rsidRPr="009B4B8B" w:rsidRDefault="00444486" w:rsidP="009B4B8B">
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="49" w:name="_Hlk162522862"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="3F743398" w14:textId="297A94DE" w:rsidR="005653C0" w:rsidRPr="005B77B7" w:rsidRDefault="005653C0" w:rsidP="005653C0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4B8B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="009B4B8B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009B4B8B">
+        </w:rPr>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005653C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B4B8B">
+        </w:rPr>
+        <w:instrText>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B4B8B">
+      <w:r w:rsidRPr="000F2479">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170043124</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B4B8B">
+        <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1BEBCC" w14:textId="3F9F8E78" w:rsidR="00430F6B" w:rsidRPr="009B4B8B" w:rsidRDefault="00EE354B" w:rsidP="34CC4881">
+    <w:p w14:paraId="1878F0C2" w14:textId="77777777" w:rsidR="00AB25C2" w:rsidRDefault="00AB25C2" w:rsidP="34CC4881">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peter F. Lawrence, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00430F6B" w:rsidRPr="34CC4881">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1BEBCC" w14:textId="2919A3C9" w:rsidR="00430F6B" w:rsidRPr="009B4B8B" w:rsidRDefault="00EE354B" w:rsidP="1A2E334A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Essentials of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="34CC4881">
+      </w:pPr>
+      <w:r w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surgical Specialties, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4B0FC014" w:rsidRPr="224DD38D">
+        <w:t xml:space="preserve">Peter F. Lawrence, </w:t>
+      </w:r>
+      <w:r w:rsidR="00430F6B" w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="224DD38D">
+        <w:t xml:space="preserve">Essentials of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1A2E334A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t xml:space="preserve">Surgical Specialties, </w:t>
+      </w:r>
+      <w:r w:rsidR="4B0FC014" w:rsidRPr="1A2E334A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1A2E334A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="38EB3310" w:rsidRPr="1A2E334A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p w14:paraId="153208E6" w14:textId="05B9ECC3" w:rsidR="005F4674" w:rsidRPr="000D6E00" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>HYPERLINK "</w:instrText>
@@ -7309,100 +7410,100 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABD4716" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00401D6A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="618CDA69" w14:textId="77777777" w:rsidR="006A4D9D" w:rsidRPr="00E322C2" w:rsidRDefault="006A4D9D" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc191891399"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc214361773"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc191891399"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc203549415"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235176944"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="0BB2B315" w14:textId="77777777" w:rsidR="006A4D9D" w:rsidRDefault="006A4D9D" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F32377A" w14:textId="39479F2F" w:rsidR="00EC1992" w:rsidRPr="00E322C2" w:rsidRDefault="00EC1992" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214361774"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235176945"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28601C61" w14:textId="77777777" w:rsidR="005745D4" w:rsidRDefault="005745D4" w:rsidP="005745D4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7481,134 +7582,134 @@
       </w:r>
       <w:r w:rsidR="009E3624">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D0AFA0" w14:textId="77777777" w:rsidR="009E3624" w:rsidRDefault="009E3624" w:rsidP="005745D4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F1937FC" w14:textId="77777777" w:rsidR="005745D4" w:rsidRDefault="005745D4" w:rsidP="005745D4">
+    <w:p w14:paraId="0F1937FC" w14:textId="38C712F3" w:rsidR="005745D4" w:rsidRDefault="005745D4" w:rsidP="005745D4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A98F47" w14:textId="0D1D3A68" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="732F883C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00E322C2" w:rsidRDefault="00EC1992" w:rsidP="00E322C2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214361775"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235176946"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00E322C2">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -7821,322 +7922,185 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="009A525B" w:rsidRDefault="007A56BC" w:rsidP="009A525B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc43478267"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc214361776"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc203144196"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc203549416"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235176947"/>
       <w:r w:rsidRPr="009A525B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
-    </w:p>
-[...15 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="009A525B">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc203144197"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc203549417"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235176948"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>Attending Evaluation of Student</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="5959CF85" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00165CD1">
+        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
+      </w:r>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Medtrics</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">you have any questions, please contact </w:t>
+        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00401D6A" w:rsidRPr="00C15009">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00401D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> profiles.</w:t>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
@@ -8181,210 +8145,189 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="009A525B">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc74395554"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc214361778"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc203144198"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc203549418"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235176949"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> accounts</w:t>
+        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="009A525B">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc203144199"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="70" w:name="_Toc214361779"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc203144199"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc203549419"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc235176950"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -8393,153 +8336,152 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc203144200"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="73" w:name="_Toc214361780"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc203144200"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc203549420"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc235176951"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
-      </w:r>
-[...92 lines deleted...]
-        <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="072A6DA9" w14:textId="77777777" w:rsidR="00D86150" w:rsidRPr="00D86150" w:rsidRDefault="00D86150" w:rsidP="00D86150">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BD9216" w14:textId="77777777" w:rsidR="00D86150" w:rsidRPr="00D86150" w:rsidRDefault="00D86150" w:rsidP="00D86150">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609A177A" w14:textId="77777777" w:rsidR="00D86150" w:rsidRPr="00C40B5D" w:rsidRDefault="00D86150" w:rsidP="00D86150">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689DE137" w14:textId="094E4F78" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc203144201"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc203549421"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc235176952"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -8665,120 +8607,138 @@
     <w:p w14:paraId="02DF01A6" w14:textId="77777777" w:rsidR="00A3386C" w:rsidRDefault="00A3386C" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79FC0962" w14:textId="77777777" w:rsidR="00745250" w:rsidRPr="00DF309C" w:rsidRDefault="00745250" w:rsidP="00DF309C">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc214361782"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc235176953"/>
       <w:r w:rsidRPr="00DF309C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00DF309C">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5500F4A7" w14:textId="77777777" w:rsidR="00745250" w:rsidRDefault="00745250" w:rsidP="00745250">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="345"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B694D8" w14:textId="77777777" w:rsidR="00745250" w:rsidRDefault="00745250" w:rsidP="00745250">
+    <w:p w14:paraId="20B694D8" w14:textId="38878403" w:rsidR="00745250" w:rsidRDefault="00745250" w:rsidP="00745250">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="585"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All rotation requirements must be completed to determine a grade for the course.  Students are required to ensure their rotation requirements are completed and submitted correctly. </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t>All rotation requirements must be completed to determine a grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students are required to ensure their rotation requirements are completed and submitted correctly</w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1778E4B5" w14:textId="77777777" w:rsidR="00745250" w:rsidRDefault="00745250" w:rsidP="00745250">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="585"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EABD1D" w14:textId="77777777" w:rsidR="00745250" w:rsidRDefault="00745250" w:rsidP="00745250">
@@ -8953,117 +8913,118 @@
     </w:p>
     <w:p w14:paraId="6AD5B037" w14:textId="77777777" w:rsidR="00AE7356" w:rsidRDefault="00AE7356" w:rsidP="00745250">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A266B4E" w14:textId="77777777" w:rsidR="00745250" w:rsidRPr="00CC68EB" w:rsidRDefault="00745250" w:rsidP="00CC68EB">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc214361783"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc235176954"/>
       <w:r w:rsidRPr="00CC68EB">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00CC68EB">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEF7A1D" w14:textId="77777777" w:rsidR="00745250" w:rsidRPr="00CC68EB" w:rsidRDefault="00745250" w:rsidP="00CC68EB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC68EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640719EA" w14:textId="77777777" w:rsidR="00317907" w:rsidRPr="00C40B5D" w:rsidRDefault="00317907" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc203144202"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="81" w:name="_Toc214361784"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc203144202"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc203549422"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc235176955"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9114,61 +9075,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29493DE3" w14:textId="4FD4DE3E" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="30"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professionalism and professional ethics are terms that signify certain scholastic, interpersonal and behavioral expectations. Among the characteristics included in this context are the knowledge, competence, demeanor, attitude, appearance, mannerisms, integrity, and morals displayed by the student to faculty, peers, patients, and colleagues </w:t>
-[...9 lines deleted...]
-        <w:t>in other health care professions. Students are expected to always conduct themselves in a professional manner and to exhibit characteristics of a professional student.</w:t>
+        <w:t>Professionalism and professional ethics are terms that signify certain scholastic, interpersonal and behavioral expectations. Among the characteristics included in this context are the knowledge, competence, demeanor, attitude, appearance, mannerisms, integrity, and morals displayed by the student to faculty, peers, patients, and colleagues in other health care professions. Students are expected to always conduct themselves in a professional manner and to exhibit characteristics of a professional student.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54974033" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="30"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D7F4DE" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
@@ -9225,442 +9176,545 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc203144203"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="84" w:name="_Toc214361785"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc203144203"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc203549423"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc235176956"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="5E83579B" w14:textId="77777777" w:rsidR="009F1165" w:rsidRPr="009F1165" w:rsidRDefault="00C11B04" w:rsidP="009F1165">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="009F1165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1165" w:rsidRPr="009F1165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC4CACB" w14:textId="77777777" w:rsidR="009F1165" w:rsidRPr="009F1165" w:rsidRDefault="009F1165" w:rsidP="009F1165">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="60EB065A" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="009F1165" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="009F1165">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="007E5DC2">
+    <w:p w14:paraId="4ABD2D54" w14:textId="77777777" w:rsidR="0049406D" w:rsidRPr="00C40B5D" w:rsidRDefault="0049406D" w:rsidP="0049406D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc203144204"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="87" w:name="_Toc214361786"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc235176957"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2266C7B4" w14:textId="033622CB" w:rsidR="007E5DC2" w:rsidRPr="000F2E94" w:rsidRDefault="007E5DC2" w:rsidP="007E5DC2">
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="5680CD1A" w14:textId="77777777" w:rsidR="0049406D" w:rsidRDefault="0049406D" w:rsidP="0049406D">
       <w:pPr>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...12 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26493344" w14:textId="77777777" w:rsidR="0049406D" w:rsidRPr="000044D5" w:rsidRDefault="0049406D" w:rsidP="0049406D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc235176958"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="614082DB" w14:textId="77777777" w:rsidR="0049406D" w:rsidRPr="00EA7A22" w:rsidRDefault="0049406D" w:rsidP="0049406D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="422433D6" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144" w:firstLine="576"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="149497EC" w14:textId="7EB0C885" w:rsidR="002A3C63" w:rsidRPr="007E5DC2" w:rsidRDefault="002A3C63" w:rsidP="007E5DC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc203144205"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="90" w:name="_Toc214361787"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc203144205"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc203549425"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc235176959"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="2394F474" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00C50401" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2472D711" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00C40B5D" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B1613E" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00551027" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc203144206"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Toc214361788"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc203144206"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc203549426"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc235176960"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EC7EF7" w14:textId="12DEC491" w:rsidR="002A3C63" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C369FA" w14:textId="06A4A467" w:rsidR="00171CBF" w:rsidRDefault="00171CBF" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E1487F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CF6B60" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00C82EC8" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A570AB5" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="002422D9" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc203144207"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="96" w:name="_Toc214361789"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc203144207"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc203549427"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc235176961"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48428A82" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00D07691" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BC88561" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00726AB4" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B1A026" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="0096296A" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc203144208"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="99" w:name="_Toc214361790"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc203144208"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc203549428"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc235176962"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37599757" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00E20D8B" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
+    <w:p w14:paraId="100EA6D6" w14:textId="77777777" w:rsidR="00594CDC" w:rsidRDefault="002A3C63" w:rsidP="00594CDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00594CDC" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="78A14257" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00C40B5D" w:rsidRDefault="002A3C63" w:rsidP="00171CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D7B00F6" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00C40B5D" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc203144209"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="102" w:name="_Toc214361791"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc203144209"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc203549429"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc235176963"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E0B2DC" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRPr="00C40B5D" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113A856E" w14:textId="77777777" w:rsidR="002A3C63" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9713,397 +9767,403 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C2F6891" w14:textId="0CE2B0DB" w:rsidR="002A3C63" w:rsidRDefault="002A3C63" w:rsidP="002A3C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0989062F" w14:textId="43F9E7C6" w:rsidR="00171CBF" w:rsidRDefault="00171CBF" w:rsidP="002A3C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00171CBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E1487F" w:rsidRPr="00171CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00596EA3" w14:textId="77777777" w:rsidR="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="002A3C63">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42FF949F" w14:textId="77777777" w:rsidR="004B3CF7" w:rsidRPr="00556A65" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="106" w:name="_Toc214361792"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc235176964"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="566A31A6" w14:textId="28F1C0A6" w:rsidR="004B3CF7" w:rsidRPr="004B3CF7" w:rsidRDefault="004B3CF7" w:rsidP="004B3CF7">
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+    </w:p>
+    <w:p w14:paraId="0E68C78D" w14:textId="2A1763BF" w:rsidR="0081589F" w:rsidRDefault="004B3CF7" w:rsidP="001A0B63">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="000B69CE" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="0057186F" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="000B69CE" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+    </w:p>
+    <w:p w14:paraId="566A31A6" w14:textId="4C665CAD" w:rsidR="004B3CF7" w:rsidRPr="004B3CF7" w:rsidRDefault="001A0B63" w:rsidP="001A0B63">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00FE3C63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52CF529B" w14:textId="77777777" w:rsidR="003036A4" w:rsidRDefault="003036A4" w:rsidP="002A3C63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3880AE99" w14:textId="77777777" w:rsidR="003036A4" w:rsidRPr="00266667" w:rsidRDefault="003036A4" w:rsidP="00266667">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="_Toc235176965"/>
+      <w:r w:rsidRPr="00266667">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="3BB6F840" w14:textId="77777777" w:rsidR="003036A4" w:rsidRDefault="003036A4" w:rsidP="003036A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52CF529B" w14:textId="77777777" w:rsidR="003036A4" w:rsidRDefault="003036A4" w:rsidP="002A3C63">
+    <w:p w14:paraId="755E92D4" w14:textId="77777777" w:rsidR="003036A4" w:rsidRDefault="003036A4" w:rsidP="003036A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3880AE99" w14:textId="77777777" w:rsidR="003036A4" w:rsidRPr="00266667" w:rsidRDefault="003036A4" w:rsidP="00266667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4833B837" w14:textId="77777777" w:rsidR="003036A4" w:rsidRPr="00266667" w:rsidRDefault="003036A4" w:rsidP="00266667">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc214361793"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc203144210"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc203549430"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc235176966"/>
       <w:r w:rsidRPr="00266667">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p w14:paraId="65138AC3" w14:textId="77777777" w:rsidR="00C24F06" w:rsidRPr="00A871DA" w:rsidRDefault="00C24F06" w:rsidP="00C24F06">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF54F9" w14:textId="41D2CAC3" w:rsidR="00C24F06" w:rsidRPr="00A871DA" w:rsidRDefault="00C24F06" w:rsidP="00C24F06">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...81 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00265901">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="7C2BB124" w14:textId="77777777" w:rsidR="00C24F06" w:rsidRPr="00987E7B" w:rsidRDefault="00C24F06" w:rsidP="00C24F06">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3520FC03" w14:textId="77777777" w:rsidR="00696DC9" w:rsidRDefault="00696DC9" w:rsidP="003036A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="323523B6" w14:textId="77777777" w:rsidR="003036A4" w:rsidRPr="00C40B5D" w:rsidRDefault="003036A4" w:rsidP="004B3CF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc169162520"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="114" w:name="_Toc214361795"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc203144211"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc203549431"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc235176967"/>
       <w:r w:rsidRPr="0000733B">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
     </w:p>
     <w:p w14:paraId="3BA7C4AD" w14:textId="77777777" w:rsidR="003036A4" w:rsidRPr="00C40B5D" w:rsidRDefault="003036A4" w:rsidP="004B3CF7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
@@ -10185,93 +10245,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10581,229 +10641,166 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4750B098" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23CE7FFD" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
+    <w:p w14:paraId="46799BB2" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00C24F06">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1607C188" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5737A802" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
+    <w:p w14:paraId="6714365D" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D11794B" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
+    <w:p w14:paraId="12EDD13D" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607506EA" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
+    <w:p w14:paraId="1123BA73" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38D112C2" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
+    <w:p w14:paraId="40CF87A9" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00B66E2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="360"/>
-[...77 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72332A83" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14AF2DC5" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B51CC59" w14:textId="77777777" w:rsidR="00134AFC" w:rsidRDefault="00134AFC" w:rsidP="004B3CF7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00134AFC" w:rsidSect="004B3CF7">
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId35"/>
+        <w:sectPr w:rsidR="00134AFC" w:rsidSect="007806AB">
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_Toc76108467"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E69762E" w14:textId="69AA1397" w:rsidR="00134AFC" w:rsidRPr="00F96E7A" w:rsidRDefault="00134AFC" w:rsidP="00171FA6">
+      <w:bookmarkStart w:id="121" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc93754575"/>
+    </w:p>
+    <w:p w14:paraId="646BFFB3" w14:textId="77777777" w:rsidR="001A0B63" w:rsidRDefault="00134AFC" w:rsidP="00171FA6">
       <w:pPr>
         <w:ind w:left="-1008"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="119" w:name="_Toc214361796"/>
+        <w:rPr>
+          <w:rStyle w:val="Level1HeaderChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc203549432"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc235176968"/>
       <w:r w:rsidRPr="007D3E21">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="115"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r w:rsidR="009C1006" w:rsidRPr="007D3E21">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C1006" w:rsidRPr="00F96E7A">
+    </w:p>
+    <w:p w14:paraId="1E69762E" w14:textId="21376009" w:rsidR="00134AFC" w:rsidRPr="00F96E7A" w:rsidRDefault="009C1006" w:rsidP="00171FA6">
+      <w:pPr>
+        <w:ind w:left="-1008"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96E7A">
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="009C1006" w:rsidRPr="00171FA6">
+      <w:r w:rsidRPr="00171FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E373708" w14:textId="77777777" w:rsidR="00A62EAB" w:rsidRPr="00A62EAB" w:rsidRDefault="00A62EAB" w:rsidP="00311385">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="-864"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14047" w:type="dxa"/>
         <w:tblInd w:w="-1095" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
@@ -11780,69 +11777,51 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E47ED44" w14:textId="2421F791" w:rsidR="00E97A6B" w:rsidRDefault="00E97A6B" w:rsidP="00E97A6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, where they may </w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may </w:t>
             </w:r>
             <w:r w:rsidR="00290B93" w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>access.</w:t>
             </w:r>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="686612E8" w14:textId="77777777" w:rsidR="00E97A6B" w:rsidRPr="000F165E" w:rsidRDefault="00E97A6B" w:rsidP="00E97A6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
@@ -12190,69 +12169,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">students within the dashboard of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F3A1416" w14:textId="77777777" w:rsidR="00E97A6B" w:rsidRPr="000F165E" w:rsidRDefault="00E97A6B" w:rsidP="00E97A6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F165E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">their </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> profiles</w:t>
+              <w:t>their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7221992F" w14:textId="77777777" w:rsidR="00E97A6B" w:rsidRPr="00E526EE" w:rsidRDefault="00E97A6B" w:rsidP="008957D4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="504"/>
               <w:jc w:val="left"/>
@@ -12370,51 +12331,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A316F74" w14:textId="77777777" w:rsidR="00134AFC" w:rsidRDefault="00134AFC" w:rsidP="00134AFC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="358D9D97" w14:textId="77777777" w:rsidR="00134AFC" w:rsidRDefault="00134AFC" w:rsidP="00134AFC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C193C83" w14:textId="77777777" w:rsidR="00134AFC" w:rsidRDefault="00134AFC" w:rsidP="005E4FC5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00134AFC" w:rsidSect="00134AFC">
-          <w:headerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="default" r:id="rId38"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="994" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C223203" w14:textId="77777777" w:rsidR="00EC3FF7" w:rsidRDefault="00EC3FF7" w:rsidP="00DA4A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF6608C" w14:textId="484FE572" w:rsidR="00DA4A59" w:rsidRPr="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16289,100 +16250,100 @@
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B4A42B" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="6D4BCF9A" w:rsidR="00DA4A59" w:rsidRPr="005E4FC5" w:rsidRDefault="00DA4A59" w:rsidP="005E4FC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DA4A59" w:rsidRPr="005E4FC5" w:rsidSect="0014138A">
-          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38" cstate="print">
+                    <a:blip r:embed="rId40" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -16404,169 +16365,291 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C8BF355" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20030BCD" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0591BFAA" w14:textId="77777777" w:rsidR="00AC5B1C" w:rsidRPr="005005D9" w:rsidRDefault="00AC5B1C" w:rsidP="00AC5B1C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MUST BE COMPLETED &amp; SIGNED BY ATTENDING GENERAL SURGEON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500B1F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YEAR RESDIENT- NOT AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTERN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE5EBBC" w14:textId="43729A93" w:rsidR="00AA4F00" w:rsidRPr="005005D9" w:rsidRDefault="00AA4F00" w:rsidP="00AA4F00">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="053B9CD8" w14:textId="225057EE" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC0BCE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OSS 641</w:t>
       </w:r>
       <w:r w:rsidR="00632A80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFCD0AD" w14:textId="1C98C6E4" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="5AFCD0AD" w14:textId="20510FBE" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002D204C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3FF7" w:rsidRPr="002D204C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3FF7" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>___________________</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00290B93" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Name: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>___________________</w:t>
+        <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="6C630C08" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00EC3FF7" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Signature: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -16665,53 +16748,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="110FE08B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="3CD07F9D">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="07730D10" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -16740,53 +16823,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3DB2B010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="28B9638D">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="50239BDD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -16856,53 +16939,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="071A7890" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="62439933">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E804386" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -16938,53 +17021,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="24F90C3B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="1FCC02B1">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0B159112" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -17529,85 +17612,85 @@
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AAA42A9" w14:textId="77777777" w:rsidR="007E5DC2" w:rsidRPr="007E5DC2" w:rsidRDefault="007E5DC2" w:rsidP="007E5DC2"/>
     <w:p w14:paraId="44126E92" w14:textId="77777777" w:rsidR="007E5DC2" w:rsidRPr="007E5DC2" w:rsidRDefault="007E5DC2" w:rsidP="007E5DC2">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E5DC2" w:rsidRPr="007E5DC2" w:rsidSect="0014138A">
-      <w:headerReference w:type="default" r:id="rId39"/>
-      <w:headerReference w:type="first" r:id="rId40"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AFCAB5D" w14:textId="77777777" w:rsidR="007400B8" w:rsidRDefault="007400B8" w:rsidP="00E756E0">
+    <w:p w14:paraId="61116EAB" w14:textId="77777777" w:rsidR="008D657D" w:rsidRDefault="008D657D" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A859442" w14:textId="77777777" w:rsidR="007400B8" w:rsidRDefault="007400B8" w:rsidP="00E756E0">
+    <w:p w14:paraId="59C9CB34" w14:textId="77777777" w:rsidR="008D657D" w:rsidRDefault="008D657D" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5A23D5" w14:textId="77777777" w:rsidR="007400B8" w:rsidRDefault="007400B8">
+    <w:p w14:paraId="73DF311E" w14:textId="77777777" w:rsidR="008D657D" w:rsidRDefault="008D657D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17617,196 +17700,204 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="152F40E1" w14:textId="721560BD" w:rsidR="00F8116A" w:rsidRDefault="00F8116A">
+  <w:p w14:paraId="152F40E1" w14:textId="6CCF1055" w:rsidR="00F8116A" w:rsidRDefault="00F8116A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="000D498D">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BFD2FB4" w14:textId="77777777" w:rsidR="007400B8" w:rsidRDefault="007400B8" w:rsidP="00E756E0">
+    <w:p w14:paraId="7F2AAB24" w14:textId="77777777" w:rsidR="008D657D" w:rsidRDefault="008D657D" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06681913" w14:textId="77777777" w:rsidR="007400B8" w:rsidRDefault="007400B8" w:rsidP="00E756E0">
+    <w:p w14:paraId="18897B15" w14:textId="77777777" w:rsidR="008D657D" w:rsidRDefault="008D657D" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A6E98BE" w14:textId="77777777" w:rsidR="007400B8" w:rsidRDefault="007400B8">
+    <w:p w14:paraId="54B4CF5D" w14:textId="77777777" w:rsidR="008D657D" w:rsidRDefault="008D657D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="1F869893" w14:paraId="01CA5FEF" w14:textId="77777777" w:rsidTr="1F869893">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5AE0D388" w14:textId="22C589F4" w:rsidR="1F869893" w:rsidRDefault="1F869893" w:rsidP="1F869893">
+        <w:p w14:paraId="5AE0D388" w14:textId="1D2D8742" w:rsidR="1F869893" w:rsidRDefault="007B556F" w:rsidP="1F869893">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
+          <w:r>
+            <w:t>OSS 641 Facial and Plastic Reconstruction</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7F051F1C" w14:textId="389C4429" w:rsidR="1F869893" w:rsidRDefault="1F869893" w:rsidP="1F869893">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="09A1DD24" w14:textId="5173D9F8" w:rsidR="1F869893" w:rsidRDefault="1F869893" w:rsidP="1F869893">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -19782,50 +19873,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -19898,105 +20102,108 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563248639">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2030177351">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="885069547">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1345476917">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="770708982">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1447046540">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2115516924">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="669866721">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="904340425">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1548250638">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="155268543">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2140951670">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1759978077">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1251768619">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1621259545">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2079860967">
     <w:abstractNumId w:val="10"/>
   </w:num>
+  <w:num w:numId="18" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -20057,112 +20264,117 @@
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000578E1"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00074976"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
+    <w:rsid w:val="00080A6F"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="000933FE"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00095C4D"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B69CE"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
+    <w:rsid w:val="000D498D"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6E00"/>
     <w:rsid w:val="000D6E57"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E19BA"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F165E"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F22EE"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
+    <w:rsid w:val="000F5361"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001014C4"/>
+    <w:rsid w:val="0010151E"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
@@ -20201,108 +20413,115 @@
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="00171CBF"/>
     <w:rsid w:val="00171FA6"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AD8"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="00182933"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
+    <w:rsid w:val="00186062"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00192CEB"/>
     <w:rsid w:val="0019425E"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
+    <w:rsid w:val="001A0B63"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
+    <w:rsid w:val="001A4FFC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
+    <w:rsid w:val="001B1FF5"/>
     <w:rsid w:val="001B3103"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
+    <w:rsid w:val="001C5E95"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23BF"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
+    <w:rsid w:val="001D56ED"/>
     <w:rsid w:val="001D61EB"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
+    <w:rsid w:val="001F3887"/>
     <w:rsid w:val="001F3B87"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="002126E1"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
@@ -20388,50 +20607,52 @@
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A3C63"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002A7E2D"/>
     <w:rsid w:val="002B0763"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3BA7"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B4E4E"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D1185"/>
+    <w:rsid w:val="002D204C"/>
+    <w:rsid w:val="002D458C"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
@@ -20445,50 +20666,51 @@
     <w:rsid w:val="003064E9"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307435"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311385"/>
     <w:rsid w:val="00311772"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00315D5E"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317907"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331949"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="0033571B"/>
     <w:rsid w:val="00335B64"/>
+    <w:rsid w:val="00335C13"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="00336483"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
@@ -20503,181 +20725,187 @@
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="0039046B"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00396D32"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
+    <w:rsid w:val="003A1855"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
+    <w:rsid w:val="003D59FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D6F8E"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E450C"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E6557"/>
     <w:rsid w:val="003E7787"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F4BE0"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00400F57"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401D6A"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00404810"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407810"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="004611DA"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="004636C8"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464917"/>
     <w:rsid w:val="0046498D"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
+    <w:rsid w:val="004718D4"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00476632"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="004861B2"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="004934A2"/>
     <w:rsid w:val="00493E5B"/>
+    <w:rsid w:val="0049406D"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="00496F91"/>
     <w:rsid w:val="004A097C"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44AB"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
@@ -20690,63 +20918,66 @@
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1680"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D364D"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
+    <w:rsid w:val="004E46C2"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
+    <w:rsid w:val="004E5C1B"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
+    <w:rsid w:val="0050084E"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061BB"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
@@ -20755,80 +20986,84 @@
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00526738"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531ACB"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00543B75"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552296"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00556BEB"/>
+    <w:rsid w:val="00561194"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
+    <w:rsid w:val="005653C0"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="00567143"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="0057186F"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005745D4"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00584F9F"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="00594CDC"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B2622"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C0E25"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5665"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
@@ -20865,104 +21100,107 @@
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="006067C1"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="0061308A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00615FC6"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="006234EC"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625C05"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640226"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646B55"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00662060"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
+    <w:rsid w:val="00664797"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="006826CF"/>
     <w:rsid w:val="006831B8"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685D4C"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A4D9D"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A734B"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
@@ -20999,121 +21237,125 @@
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F2710"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
+    <w:rsid w:val="00723FC5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="007400B8"/>
     <w:rsid w:val="0074263E"/>
+    <w:rsid w:val="00744BD0"/>
     <w:rsid w:val="00745250"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="007456E7"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="007764DE"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
+    <w:rsid w:val="007806AB"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="007866FE"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A771D"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B4970"/>
+    <w:rsid w:val="007B556F"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C0CCA"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C45FE"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D3E21"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E29F0"/>
@@ -21122,50 +21364,51 @@
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E5114"/>
     <w:rsid w:val="007E5DC2"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F2451"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F77CC"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="0081589F"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00824495"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="008325AE"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="008351EE"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
@@ -21230,50 +21473,51 @@
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B083D"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4453"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008D657D"/>
     <w:rsid w:val="008E149F"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00900F66"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
@@ -21398,66 +21642,68 @@
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D28D5"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009D7E07"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3624"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
+    <w:rsid w:val="009F1165"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
+    <w:rsid w:val="00A05724"/>
     <w:rsid w:val="00A0647D"/>
     <w:rsid w:val="00A06A03"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22DAB"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
@@ -21498,216 +21744,228 @@
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A62EAB"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A7647E"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A827FB"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
+    <w:rsid w:val="00A87553"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
+    <w:rsid w:val="00AA4F00"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
+    <w:rsid w:val="00AB25C2"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3B56"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB691D"/>
     <w:rsid w:val="00AB7BC7"/>
+    <w:rsid w:val="00AC0419"/>
     <w:rsid w:val="00AC0BCE"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
+    <w:rsid w:val="00AC5B1C"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC7609"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AC7BA9"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7356"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF16C5"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00B018BE"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
+    <w:rsid w:val="00B20AF5"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
+    <w:rsid w:val="00B312B5"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B35550"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B376B5"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43516"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B54D31"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
+    <w:rsid w:val="00B63661"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
+    <w:rsid w:val="00B66E2C"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B97B60"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA37BE"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA693A"/>
+    <w:rsid w:val="00BA6E63"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
+    <w:rsid w:val="00BB54FC"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC3C17"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD35E2"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD51E4"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5ABB"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
@@ -21724,68 +21982,71 @@
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C019D8"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06A4D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C24F06"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30B84"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C314E2"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40586"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C422CA"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C443CD"/>
     <w:rsid w:val="00C44E56"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C60DD1"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61BAA"/>
     <w:rsid w:val="00C61C4D"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
@@ -21876,50 +22137,51 @@
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D17AB5"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24252"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42236"/>
     <w:rsid w:val="00D42A4D"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D462E4"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50AF4"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D616BA"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D67E58"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
@@ -21930,84 +22192,87 @@
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D86150"/>
     <w:rsid w:val="00D86568"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA4A59"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB489E"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
+    <w:rsid w:val="00DC32AC"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DC7FCE"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE1185"/>
     <w:rsid w:val="00DE1A0F"/>
     <w:rsid w:val="00DE3453"/>
     <w:rsid w:val="00DE380B"/>
+    <w:rsid w:val="00DE534C"/>
+    <w:rsid w:val="00DE6E8E"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF309C"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03B93"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E04FA4"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
@@ -22047,206 +22312,214 @@
     <w:rsid w:val="00E526EE"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E6096D"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E71C52"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74C94"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
+    <w:rsid w:val="00E85D10"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00E97A6B"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6E5A"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7E47"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB1A17"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3AB7"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC3FF7"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5AC7"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
+    <w:rsid w:val="00EE30F5"/>
     <w:rsid w:val="00EE354B"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE4895"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF14A3"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00EF7CE8"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F04778"/>
     <w:rsid w:val="00F06DA5"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F17B1E"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F44A6F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F5056D"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F66388"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8116A"/>
     <w:rsid w:val="00F819CB"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F96243"/>
     <w:rsid w:val="00F96E7A"/>
     <w:rsid w:val="00F97654"/>
+    <w:rsid w:val="00F978A4"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
+    <w:rsid w:val="00FA02A8"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB061D"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2142"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
@@ -22380,50 +22653,51 @@
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A0082CB"/>
     <w:rsid w:val="1A29A12B"/>
+    <w:rsid w:val="1A2E334A"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1C709EFD"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CCD6D00"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D40CE43"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1E9BEEF9"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F869893"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
@@ -22433,50 +22707,51 @@
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="224DD38D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="238963DD"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
+    <w:rsid w:val="260C3445"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="26C8B23B"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="276B0488"/>
     <w:rsid w:val="27790E08"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2B80EAC4"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
@@ -22525,50 +22800,51 @@
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34B12E87"/>
     <w:rsid w:val="34CC4881"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
+    <w:rsid w:val="38EB3310"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DCB4C32"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
@@ -22629,50 +22905,51 @@
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52758ACE"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="53A21AEF"/>
+    <w:rsid w:val="54051CD7"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="55EE8AFB"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
@@ -30764,51 +31041,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31083,61 +31360,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -31364,1223 +31632,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7463E935-616D-4926-9673-4A2C17EAB38A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>28311</Characters>
+  <Pages>20</Pages>
+  <Words>5155</Words>
+  <Characters>29390</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>235</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>244</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33211</CharactersWithSpaces>
+  <CharactersWithSpaces>34477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1064 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>124300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>