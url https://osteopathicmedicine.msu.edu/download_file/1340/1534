--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -423,124 +423,140 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="328B3EA4" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="60CF3749">
+    <w:p w14:paraId="44DFD73D" w14:textId="7E0C7B58" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="60CF3749">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60CF3749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="634F5963" w:rsidRPr="60CF3749">
+      <w:r w:rsidR="007F4757">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C84D44" w:rsidRPr="60CF3749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="60CF3749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="1A674DA5" w:rsidRPr="60CF3749">
+      <w:r w:rsidR="007F4757">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+    <w:p w14:paraId="65C7D9AA" w14:textId="77777777" w:rsidR="0012009E" w:rsidRDefault="0012009E" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="4A0CBD52" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions </w:t>
       </w:r>
       <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -661,2516 +677,2678 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="65776005" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509D3FEF" w14:textId="5EAACC52" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="48C3F551">
+    <w:p w14:paraId="6A604EDC" w14:textId="77777777" w:rsidR="0012009E" w:rsidRDefault="0012009E" w:rsidP="48C3F551">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="11BE3BE7" w:rsidR="0066214A" w:rsidRPr="0012009E" w:rsidRDefault="00E405FF" w:rsidP="48C3F551">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="48C3F551">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012009E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
-      <w:r w:rsidR="00B72C2C" w:rsidRPr="48C3F551">
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="0012009E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="48C3F551">
+      <w:r w:rsidRPr="0012009E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="48C3F551">
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="0012009E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="48C3F551">
+      <w:r w:rsidRPr="0012009E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="06C76117" w:rsidRPr="48C3F551">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="0012009E" w:rsidRPr="0012009E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="48C3F551">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012009E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+      <w:r w:rsidR="06C76117" w:rsidRPr="0012009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="48C3F551">
-[...3 lines deleted...]
-          <w:szCs w:val="44"/>
+      <w:r w:rsidRPr="0012009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449D8C43" w14:textId="1359CCCE" w:rsidR="00FA15ED" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="0EC36CEF" w14:textId="0B8745DD" w:rsidR="00BA3374" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214363734" w:history="1">
-        <w:r w:rsidR="00FA15ED" w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177207" w:history="1">
+        <w:r w:rsidR="00BA3374" w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00FA15ED">
+        <w:r w:rsidR="00BA3374">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FA15ED">
+        <w:r w:rsidR="00BA3374">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FA15ED">
+        <w:r w:rsidR="00BA3374">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363734 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FA15ED">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177207 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BA3374">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FA15ED">
+        <w:r w:rsidR="00BA3374">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA15ED">
+        <w:r w:rsidR="00BA3374">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00FA15ED">
+        <w:r w:rsidR="00BA3374">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B1AB78F" w14:textId="19B8A013" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="7A36BE80" w14:textId="3136FF44" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363735" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177208" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363735 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177208 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B00E541" w14:textId="4857444F" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="21371EC0" w14:textId="5DB83BCE" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363736" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177209" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363736 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177209 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C67D5A3" w14:textId="647C7D80" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="5AA3751A" w14:textId="16AD5C97" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363737" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177210" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363737 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177210 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="667BC520" w14:textId="52E1CF8E" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="4BD05FFB" w14:textId="25E03E00" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363738" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177211" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363738 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177211 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="354640A8" w14:textId="00600E39" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="13FEEB7D" w14:textId="5F837F36" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363739" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177212" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363739 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177212 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="632B3350" w14:textId="0643ABDA" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="359CE2F1" w14:textId="6694E3B8" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363740" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177213" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363740 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177213 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B5C6C71" w14:textId="70755DC1" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="5EBB0ACB" w14:textId="4ED9A589" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363741" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177214" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363741 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177214 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73B8DF7F" w14:textId="20BB64D1" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="489A0661" w14:textId="1E2CF309" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363742" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177215" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363742 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177215 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16631109" w14:textId="102C2DC9" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="57F3A203" w14:textId="3433473F" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177216" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177216 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="389B20B6" w14:textId="120DD0B2" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363743" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177217" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363743 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177217 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71915085" w14:textId="5DF585B3" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="3242B4DE" w14:textId="5E4DBAAA" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363744" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177218" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363744 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177218 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ECAFEBE" w14:textId="72F2F4AF" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="44217ED1" w14:textId="5EC8CD13" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363745" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177219" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363745 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177219 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C9BA5BF" w14:textId="02E1D4A3" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="540AED6B" w14:textId="66B776BD" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363746" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177220" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363746 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177220 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A3291C9" w14:textId="41842DCA" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="42430560" w14:textId="3B97F634" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363747" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177221" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363747 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177221 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="010FC08A" w14:textId="4D9D2282" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="2032161C" w14:textId="03DAF50B" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363748" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177222" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363748 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177222 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="545A0CA1" w14:textId="04329E74" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="3C86E8AB" w14:textId="0BC389B3" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363749" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177223" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363749 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177223 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DA3538F" w14:textId="1ABFE5FB" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="1E98C050" w14:textId="24CF4AC2" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363750" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177224" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT ACTIVITY LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363750 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177224 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DC95670" w14:textId="3B2536C4" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="65168EE2" w14:textId="53F9220F" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363751" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177225" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363751 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177225 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5005D716" w14:textId="7FF4EC48" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="2D745B6E" w14:textId="6BB16501" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363752" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177226" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363752 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177226 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B193D03" w14:textId="58B6BFCD" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="63E450F1" w14:textId="415E5EE8" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363753" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177227" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363753 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177227 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="624663A5" w14:textId="5629274F" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="4902206A" w14:textId="2C21D884" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363754" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177228" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363754 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177228 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41699CB0" w14:textId="3FDAD1BD" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="71A26DCD" w14:textId="14C062EB" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363755" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177229" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363755 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177229 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BACED6C" w14:textId="1E9CCEE8" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="7F5B55DE" w14:textId="0B47D888" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363756" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177230" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363756 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177230 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="041D07C7" w14:textId="0A2E2DCF" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="6DFA245A" w14:textId="6D5EE805" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363757" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177231" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177231 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68C011F7" w14:textId="39F20F4E" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+    <w:p w14:paraId="30517088" w14:textId="019DA20C" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363758" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177232" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363758 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177232 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B7E252C" w14:textId="5D519792" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="3F56D12C" w14:textId="1B97A22C" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363759" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177233" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363759 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177233 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2164C6CD" w14:textId="41902B43" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="00A34E91" w14:textId="4D954BCE" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363760" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177234" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177234 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="322B7AB1" w14:textId="4703F789" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="1409D264" w14:textId="0E195332" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363761" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177235" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="0060291F">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363761 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177235 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="490EB86F" w14:textId="63D72632" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="57D90545" w14:textId="2268D790" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363762" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177236" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363762 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177236 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54C655E3" w14:textId="5970C4B5" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="3BABFD39" w14:textId="62BB9F77" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363763" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177237" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363763 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57D9BDF4" w14:textId="7ABCA86A" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="501E4B13" w14:textId="300F951F" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363764" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177238" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363764 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57592756" w14:textId="211332A8" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="3532E9CD" w14:textId="725D4D49" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363765" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177239" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363765 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1246E516" w14:textId="03EBFC5F" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="7D402567" w14:textId="1F927B98" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363766" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177240" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363766 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44CF4479" w14:textId="32537D80" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
-[...60 lines deleted...]
-    <w:p w14:paraId="5E82BABC" w14:textId="7E22760E" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="20E7C8A5" w14:textId="73C9975B" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363768" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177241" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363768 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177241 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77092EE4" w14:textId="4A9F715D" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177242" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177242 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5842A3E6" w14:textId="2FCAAF4C" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="3658CF93" w14:textId="0D8B84AF" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363769" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177243" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177243 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="081FFFDD" w14:textId="5F4856EB" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177244" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363769 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177244 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F969416" w14:textId="748D45C1" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED">
+    <w:p w14:paraId="4EA7835F" w14:textId="01012948" w:rsidR="00BA3374" w:rsidRDefault="00BA3374">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214363770" w:history="1">
-        <w:r w:rsidRPr="0060291F">
+      <w:hyperlink w:anchor="_Toc235177245" w:history="1">
+        <w:r w:rsidRPr="00540CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214363770 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177245 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="1EBBC831" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="0B67B54C" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
+        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="005B7022">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
@@ -3393,51 +3571,99 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="742732DE" w14:textId="77777777" w:rsidR="00D74CB2" w:rsidRPr="0079423F" w:rsidRDefault="00D74CB2" w:rsidP="0079423F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079423F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35745591" w14:textId="74AADCBF" w:rsidR="00D74CB2" w:rsidRPr="0079423F" w:rsidRDefault="0075587B" w:rsidP="0075587B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3496,68 +3722,100 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="501FA78A" w14:textId="77777777" w:rsidR="00D74CB2" w:rsidRPr="0079423F" w:rsidRDefault="00D74CB2" w:rsidP="0079423F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079423F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0079423F">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0079423F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0079423F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36A482AA" w14:textId="59E38C56" w:rsidR="00D74CB2" w:rsidRPr="0079423F" w:rsidRDefault="0075587B" w:rsidP="0075587B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3792,76 +4050,96 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="240F2A51" w14:textId="77777777" w:rsidR="00D90606" w:rsidRDefault="00D90606" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F38B5AB" w14:textId="77777777" w:rsidR="00D90606" w:rsidRDefault="00D90606" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="74D735D2" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214363734"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235177207"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="130BEE4F" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neuros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>urgery clerkship is to provide the student with an overview of the clinical specialty</w:t>
       </w:r>
       <w:r w:rsidR="006F794B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3869,737 +4147,664 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="38E7BDBA" w14:textId="223E39F5" w:rsidR="00270664" w:rsidRPr="008A5EB9" w:rsidRDefault="00270664" w:rsidP="008A5EB9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6312">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for rotations, at the discretion of the instructor of record.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="2D666BC7" w14:textId="069768A7" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    </w:p>
+    <w:p w14:paraId="4D4177A6" w14:textId="0CFF8291" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...48 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="006F794B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As you progress through the rotation, you will perform certain activities </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="006F794B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="006F794B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="67491035" w:rsidR="00874FAC" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214363735"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235177208"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="008967B0">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="398C0961" w14:textId="77777777" w:rsidR="005F4A5D" w:rsidRDefault="005F4A5D" w:rsidP="004E0C06">
+    <w:p w14:paraId="7097AFA5" w14:textId="77777777" w:rsidR="00D614A0" w:rsidRPr="00C40B5D" w:rsidRDefault="00D614A0" w:rsidP="00D614A0">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc214363736"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235177209"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="63309CB3" w14:textId="77777777" w:rsidR="00D614A0" w:rsidRPr="00C40B5D" w:rsidRDefault="00D614A0" w:rsidP="00A37A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49550A45" w14:textId="77777777" w:rsidR="00841B5C" w:rsidRDefault="00841B5C" w:rsidP="005F4A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DC2363" w14:textId="7EFCF522" w:rsidR="005F4A5D" w:rsidRDefault="005F4A5D" w:rsidP="005F4A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235177210"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4C509B30" w14:textId="77777777" w:rsidR="005F4A5D" w:rsidRPr="00FA75CD" w:rsidRDefault="005F4A5D" w:rsidP="00AC1CC4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Required Prerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1846411E" w14:textId="77777777" w:rsidR="005F4A5D" w:rsidRDefault="005F4A5D" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
-[...62 lines deleted...]
-          <w:numId w:val="80"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214363738"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235177211"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="717B7C68" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="717B7C68" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2960940C" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+    <w:p w14:paraId="2960940C" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="791C6A58" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009473E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791C6A58" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="009473E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5228B7F1" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+    <w:p w14:paraId="5228B7F1" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F2569B2" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009473E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009473E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2569B2" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5954C700" w14:textId="684074AF" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+    <w:p w14:paraId="5954C700" w14:textId="684074AF" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation</w:t>
       </w:r>
       <w:r w:rsidR="006F794B" w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24633639" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+    <w:p w14:paraId="24633639" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D23FFC7" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+    <w:p w14:paraId="0D23FFC7" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39182B51" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="009473E2">
+    <w:p w14:paraId="39182B51" w14:textId="77777777" w:rsidR="009473E2" w:rsidRPr="009473E2" w:rsidRDefault="009473E2" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009473E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214363739"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235177212"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD81E" w14:textId="436517E7" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="58A5567C" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">This Elective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neurosurgery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty. </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4632,86 +4837,120 @@
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2504FD" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in cardio thoracic/vascular surgery, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in cardio thoracic/vascular surgery, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D446A" w14:textId="3A6C852B" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+    <w:p w14:paraId="2AA20026" w14:textId="77777777" w:rsidR="008A5EB9" w:rsidRDefault="008A5EB9" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3D446A" w14:textId="3A6C852B" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="006F794B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4724,85 +4963,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214363740"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235177213"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00E42A3B" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214363741"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235177214"/>
       <w:r w:rsidRPr="00E42A3B">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="65C89B45" w14:textId="2CBEEE2D" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="7DE05F81">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="65C89B45" w14:textId="2CBEEE2D" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7DE05F81">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Observe and participate in the evaluation, intra</w:t>
       </w:r>
       <w:r w:rsidR="00625F5F" w:rsidRPr="7DE05F81">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4824,830 +5063,1002 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>preoperative,</w:t>
       </w:r>
       <w:r w:rsidRPr="7DE05F81">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and post operative management of patients requiring surgery</w:t>
       </w:r>
       <w:r w:rsidR="006F794B" w:rsidRPr="7DE05F81">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF99EA0" w14:textId="5F96C500" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00E42A3B">
+    <w:p w14:paraId="5BF99EA0" w14:textId="5F96C500" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Demonstrate the ability to appropriately evaluate post-operative care management of patients</w:t>
       </w:r>
       <w:r w:rsidR="006F794B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124743EF" w14:textId="48B0BCD1" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00E42A3B">
+    <w:p w14:paraId="124743EF" w14:textId="48B0BCD1" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on a surgical patient and document such using acceptable osteopathic terminology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5305D933" w14:textId="3077B96A" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00E42A3B">
+    <w:p w14:paraId="5305D933" w14:textId="3077B96A" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Interact with patients and their families in a respectful, sensitive, and ethical manner</w:t>
       </w:r>
       <w:r w:rsidR="006F794B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226A6E45" w14:textId="2F80C698" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00E42A3B">
+    <w:p w14:paraId="226A6E45" w14:textId="1D45EE86" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F794B">
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6312">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner</w:t>
+      </w:r>
+      <w:r w:rsidR="006F794B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA19E3D" w14:textId="52093A43" w:rsidR="009C0A63" w:rsidRDefault="009C0A63" w:rsidP="00E42A3B">
+    <w:p w14:paraId="1FA19E3D" w14:textId="52093A43" w:rsidR="009C0A63" w:rsidRDefault="009C0A63" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>To review the Entrustable Professional Activities and Osteopathic Core Competencies located on D2L under the Additional Information module.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">To review the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Entrustable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional Activities and Osteopathic Core Competencies located on D2L under the Additional Information module.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214363742"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235177215"/>
       <w:r>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="6735DEBB" w14:textId="39F224C9" w:rsidR="005D5363" w:rsidRPr="005D5363" w:rsidRDefault="005D5363" w:rsidP="005D5363">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5363">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>By the end of this rotation, students should be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9EB105" w14:textId="707E2CE3" w:rsidR="009C0A63" w:rsidRDefault="5A2FBAEE" w:rsidP="62EFDB6A">
+    <w:p w14:paraId="5D9EB105" w14:textId="707E2CE3" w:rsidR="009C0A63" w:rsidRDefault="5A2FBAEE" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understand </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
+        <w:t>Understand</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fundamentals of Neuroimaging</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Fundamentals of Neuroimaging</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFA072D" w14:textId="096CCB58" w:rsidR="009C0A63" w:rsidRDefault="65D394FC" w:rsidP="62EFDB6A">
+    <w:p w14:paraId="2BFA072D" w14:textId="096CCB58" w:rsidR="009C0A63" w:rsidRDefault="65D394FC" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evaluate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
+        <w:t>Evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Intracranial Hypertension</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Intracranial Hypertension</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F21494" w14:textId="108629E5" w:rsidR="009C0A63" w:rsidRDefault="67516257" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="31F21494" w14:textId="108629E5" w:rsidR="009C0A63" w:rsidRDefault="67516257" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyze the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diagnosis and Management of Ischemic Cerebrovascular Disease</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0C3354" w14:textId="3F677BC1" w:rsidR="009C0A63" w:rsidRDefault="69F21D29" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="2F0C3354" w14:textId="3F677BC1" w:rsidR="009C0A63" w:rsidRDefault="69F21D29" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyze the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diagnosis and Management of Intracerebral Aneurysm/AVM</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0219F4E3" w14:textId="605240AA" w:rsidR="009C0A63" w:rsidRDefault="68DE6986" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="0219F4E3" w14:textId="605240AA" w:rsidR="009C0A63" w:rsidRDefault="68DE6986" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyze the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diagnosis and Management of Nontraumatic Neck and Back Problems</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D45400" w14:textId="02AC876B" w:rsidR="009C0A63" w:rsidRDefault="49091CE8" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="38D45400" w14:textId="02AC876B" w:rsidR="009C0A63" w:rsidRDefault="49091CE8" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Analyze the</w:t>
       </w:r>
       <w:r w:rsidR="60667F23" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Di</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>agnosis and Management of Peripheral Nerve Injury and Entrapment</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A74BEF" w14:textId="2478F228" w:rsidR="009C0A63" w:rsidRDefault="3FAEB4EF" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="44A74BEF" w14:textId="2478F228" w:rsidR="009C0A63" w:rsidRDefault="3FAEB4EF" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyze the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diagnosis and Management of Hydrocephalus and Spinal Dysraphism</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6118E8B0" w14:textId="77769565" w:rsidR="009C0A63" w:rsidRDefault="2B36B8D8" w:rsidP="62EFDB6A">
+    <w:p w14:paraId="6118E8B0" w14:textId="77769565" w:rsidR="009C0A63" w:rsidRDefault="2B36B8D8" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Neurological Examination</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A3921D" w14:textId="0E2F4A82" w:rsidR="009C0A63" w:rsidRDefault="794299B9" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="13A3921D" w14:textId="0E2F4A82" w:rsidR="009C0A63" w:rsidRDefault="794299B9" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyze the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diagnosis and Management of Head Trauma</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052924C7" w14:textId="12FDD0A2" w:rsidR="009C0A63" w:rsidRDefault="49BD0E45" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="052924C7" w14:textId="12FDD0A2" w:rsidR="009C0A63" w:rsidRDefault="49BD0E45" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyze the Analyze the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diagnosis and Management of Brain Tumor and Abscess</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1674894A" w14:textId="7ED07F94" w:rsidR="009C0A63" w:rsidRDefault="468E5447" w:rsidP="3EF5FDF9">
+    <w:p w14:paraId="1674894A" w14:textId="7ED07F94" w:rsidR="009C0A63" w:rsidRDefault="468E5447" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyze the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diagnosis and Management of Headache</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="3EF5FDF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC388B1" w14:textId="0A83B0EB" w:rsidR="009C0A63" w:rsidRDefault="338E27F7" w:rsidP="62EFDB6A">
+    <w:p w14:paraId="0FC388B1" w14:textId="0A83B0EB" w:rsidR="009C0A63" w:rsidRDefault="338E27F7" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spine Trauma</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63" w:rsidRPr="62EFDB6A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCB2D52" w14:textId="77777777" w:rsidR="007D53E5" w:rsidRDefault="007D53E5" w:rsidP="007D53E5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC87FB0" w14:textId="34A21BE6" w:rsidR="001A243E" w:rsidRPr="007D53E5" w:rsidRDefault="001A243E" w:rsidP="001A243E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235177216"/>
+      <w:r w:rsidRPr="007D53E5">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="42D76F22" w14:textId="4AE1D6A2" w:rsidR="001A243E" w:rsidRPr="005E20F6" w:rsidRDefault="007D53E5" w:rsidP="00A37A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCF5047" w14:textId="3A9D72FC" w:rsidR="001A243E" w:rsidRPr="005E20F6" w:rsidRDefault="007D53E5" w:rsidP="00A37A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communication and Interpersonal Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1CA394" w14:textId="1E1FFD54" w:rsidR="007D53E5" w:rsidRDefault="007D53E5" w:rsidP="00A37A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF0B6FF" w14:textId="106618AC" w:rsidR="007D53E5" w:rsidRDefault="007D53E5" w:rsidP="00A37A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578F2A31" w14:textId="13B8306D" w:rsidR="007D53E5" w:rsidRPr="005E20F6" w:rsidRDefault="007D53E5" w:rsidP="00A37A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35087FEB" w14:textId="32A05072" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="77496C74">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CCD1B1" w14:textId="0353D8D8" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="77496C74">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="0B15B266" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214363743"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235177217"/>
       <w:r w:rsidRPr="26B0D4F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5682,104 +6093,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214363744"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235177218"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214363745"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235177219"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A33F32" w14:textId="4D58B107" w:rsidR="00430F6B" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00430F6B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="60CF3749">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0F8B882D" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5972,258 +6383,226 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A965C6" w14:textId="77777777" w:rsidR="00EA7D86" w:rsidRDefault="00EA7D86" w:rsidP="62EFDB6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00560524">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214363746"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235177220"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="273A0691" w14:textId="77777777" w:rsidR="004E0C06" w:rsidRPr="00C40B5D" w:rsidRDefault="004E0C06" w:rsidP="004E0C06">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc195856806"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc214363747"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc195856806"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235177221"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Websites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA79909" w14:textId="58AD0D5E" w:rsidR="00430F6B" w:rsidRPr="004E0C06" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
+    <w:p w14:paraId="2DA79909" w14:textId="2B8D8AE2" w:rsidR="00430F6B" w:rsidRPr="004E0C06" w:rsidRDefault="00430F6B" w:rsidP="0BAEB6F8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0C06">
+      <w:r w:rsidRPr="0BAEB6F8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabiston, Textbook of Surgery: </w:t>
       </w:r>
-      <w:r w:rsidR="00AE792F" w:rsidRPr="004E0C06">
+      <w:r w:rsidR="00AE792F" w:rsidRPr="0BAEB6F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE792F" w:rsidRPr="004E0C06">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4757" w:rsidRPr="0BAEB6F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AE792F" w:rsidRPr="004E0C06">
+        </w:rPr>
+        <w:t>22e</w:t>
+      </w:r>
+      <w:r w:rsidR="4A7D11A1" w:rsidRPr="0BAEB6F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A5A0AA" w14:textId="1739F19B" w:rsidR="00382D4D" w:rsidRPr="005B77B7" w:rsidRDefault="00382D4D" w:rsidP="00382D4D">
+      <w:pPr>
         <w:ind w:left="720"/>
-        <w:textAlignment w:val="baseline"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="002930D3">
+        <w:r w:rsidRPr="000F2479">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170043124</w:t>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F348F4B" w14:textId="29C06ACC" w:rsidR="00430F6B" w:rsidRPr="002930D3" w:rsidRDefault="00430F6B" w:rsidP="002930D3">
-[...23 lines deleted...]
-    <w:p w14:paraId="72CAA576" w14:textId="22A96208" w:rsidR="005548FE" w:rsidRPr="004E0C06" w:rsidRDefault="005548FE" w:rsidP="3B87FEC9">
+    <w:p w14:paraId="72CAA576" w14:textId="2565153F" w:rsidR="005548FE" w:rsidRPr="004E0C06" w:rsidRDefault="005548FE" w:rsidP="0BAEB6F8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk162522862"/>
-      <w:r w:rsidRPr="004E0C06">
+      <w:bookmarkStart w:id="20" w:name="_Hlk162522862"/>
+      <w:r w:rsidRPr="0BAEB6F8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Peter F. Lawrence, Essentials of Surgical Specialties, </w:t>
       </w:r>
-      <w:r w:rsidR="03085114" w:rsidRPr="004E0C06">
+      <w:r w:rsidR="03085114" w:rsidRPr="0BAEB6F8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E0C06">
+      <w:r w:rsidRPr="0BAEB6F8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E0C06">
-[...1 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      <w:r w:rsidR="6C9DB268" w:rsidRPr="0BAEB6F8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...25 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BAEB6F8">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="57C3F9BC" w14:textId="406A43A2" w:rsidR="002930D3" w:rsidRPr="002930D3" w:rsidRDefault="002930D3" w:rsidP="00C51D1E">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="3D110D4D" w14:textId="428B6D8A" w:rsidR="005311C5" w:rsidRPr="008A5EB9" w:rsidRDefault="00EB2668" w:rsidP="008A5EB9">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="000F2479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=http://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3411</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57C3F9BC" w14:textId="4A4718D4" w:rsidR="002930D3" w:rsidRPr="002930D3" w:rsidRDefault="002930D3" w:rsidP="00C51D1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F220794" w14:textId="33586B28" w:rsidR="002930D3" w:rsidRPr="002930D3" w:rsidRDefault="002930D3" w:rsidP="002930D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002930D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6242,78 +6621,78 @@
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1050ED06" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29EB14F3" w14:textId="141AC71D" w:rsidR="008270DC" w:rsidRPr="008270DC" w:rsidRDefault="00A50CB0" w:rsidP="00C51D1E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214363748"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235177222"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="6842C008" w14:textId="6C5C48B7" w:rsidR="00156337" w:rsidRPr="00E53A8A" w:rsidRDefault="00156337" w:rsidP="00E53A8A">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214363749"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235177223"/>
       <w:r w:rsidRPr="00E53A8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00E53A8A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CDED3F" w14:textId="5EE6C55C" w:rsidR="008270DC" w:rsidRDefault="008270DC" w:rsidP="008270DC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6480,60 +6859,60 @@
     </w:p>
     <w:p w14:paraId="49CDAF84" w14:textId="77777777" w:rsidR="008270DC" w:rsidRPr="00156337" w:rsidRDefault="008270DC" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00E53A8A" w:rsidRDefault="00EC1992" w:rsidP="00E53A8A">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214363750"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235177224"/>
       <w:r w:rsidRPr="00E53A8A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00E53A8A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00156337" w:rsidRDefault="00EC1992" w:rsidP="00156337">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -6747,333 +7126,489 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00CB58B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-144" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc214363751"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235177225"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214363752"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235177226"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="6D866F21" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00A62508" w:rsidRPr="00C15009">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A62508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc214363753"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235177227"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214363754"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235177228"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7108,55 +7643,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214363755"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235177229"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="1869C0CD" w14:textId="77777777" w:rsidR="00CB58B6" w:rsidRPr="00CB58B6" w:rsidRDefault="00CB58B6" w:rsidP="00CB58B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB58B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1632EB" w14:textId="77777777" w:rsidR="00CB58B6" w:rsidRPr="00CB58B6" w:rsidRDefault="00CB58B6" w:rsidP="00CB58B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7197,55 +7732,55 @@
       </w:r>
       <w:r w:rsidRPr="00CB58B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="72B77222" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214363756"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235177230"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -7368,59 +7903,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA5F0C6" w14:textId="77777777" w:rsidR="00152ADA" w:rsidRDefault="00152ADA" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71FBDB00" w14:textId="77777777" w:rsidR="00152ADA" w:rsidRPr="00E11CEA" w:rsidRDefault="00152ADA" w:rsidP="00152ADA">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214363757"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235177231"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="660D79EC" w14:textId="77777777" w:rsidR="00152ADA" w:rsidRDefault="00152ADA" w:rsidP="00152ADA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E0B345E" w14:textId="77777777" w:rsidR="00152ADA" w:rsidRPr="00C40B5D" w:rsidRDefault="00152ADA" w:rsidP="00152ADA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
@@ -7995,51 +8530,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
+        <w:t xml:space="preserve"> grade will be changed to a final grade once all the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’ grade will NOT remain on a student’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-37"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -8305,51 +8848,50 @@
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292BC542" w14:textId="77777777" w:rsidR="00152ADA" w:rsidRPr="0096296A" w:rsidRDefault="00152ADA" w:rsidP="00152ADA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>level</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of performance</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8459,122 +9001,108 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3B32DF" w14:textId="77777777" w:rsidR="00152ADA" w:rsidRPr="00C86AAB" w:rsidRDefault="00152ADA" w:rsidP="00152ADA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214363758"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235177232"/>
       <w:r w:rsidRPr="00C86AAB">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="6D1B49D5" w14:textId="77777777" w:rsidR="00152ADA" w:rsidRPr="00C86AAB" w:rsidRDefault="00152ADA" w:rsidP="00152ADA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86AAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214363759"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235177233"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8741,423 +9269,533 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214363760"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235177234"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="15BD3F0B" w14:textId="77777777" w:rsidR="008C6522" w:rsidRPr="008C6522" w:rsidRDefault="00C11B04" w:rsidP="008C6522">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="0067277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6522" w:rsidRPr="008C6522">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18283DF9" w14:textId="77777777" w:rsidR="008C6522" w:rsidRPr="008C6522" w:rsidRDefault="008C6522" w:rsidP="008C6522">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADE3D0B" w14:textId="77777777" w:rsidR="008C6522" w:rsidRPr="00C40B5D" w:rsidRDefault="008C6522" w:rsidP="008C6522">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6522">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="008C6522">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00FB567A">
+    <w:p w14:paraId="296B2811" w14:textId="77777777" w:rsidR="00FF2B34" w:rsidRPr="00C40B5D" w:rsidRDefault="00FF2B34" w:rsidP="00FF2B34">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214363761"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235177235"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="55A4A793" w14:textId="536B70B2" w:rsidR="00FB567A" w:rsidRPr="000F2E94" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="0EECE6AD" w14:textId="77777777" w:rsidR="00FF2B34" w:rsidRDefault="00FF2B34" w:rsidP="00FF2B34">
       <w:pPr>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...24 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C5B0EA0" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRDefault="00533A7C" w:rsidP="00605F60">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="315A2DCD" w14:textId="77777777" w:rsidR="00FF2B34" w:rsidRPr="000044D5" w:rsidRDefault="00FF2B34" w:rsidP="00FF2B34">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235177236"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="6B9BD8BA" w14:textId="77777777" w:rsidR="00FF2B34" w:rsidRPr="00EA7A22" w:rsidRDefault="00FF2B34" w:rsidP="00FF2B34">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="144" w:firstLine="576"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C5B0EA0" w14:textId="2F4E8A7C" w:rsidR="00533A7C" w:rsidRPr="00FF2B34" w:rsidRDefault="00377279" w:rsidP="00FF2B34">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7E123533" w14:textId="23CEF5FA" w:rsidR="00533A7C" w:rsidRPr="00FB567A" w:rsidRDefault="00533A7C" w:rsidP="00FB567A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214363762"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235177237"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="1B8FD699" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="00C50401" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="782862CD" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="00C40B5D" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40634DA8" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="00551027" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214363763"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235177238"/>
       <w:r w:rsidRPr="00551027">
-        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA6F12F" w14:textId="0066CDE0" w:rsidR="00533A7C" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD63D33" w14:textId="6CBADB4C" w:rsidR="00C86AAB" w:rsidRDefault="00C86AAB" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00C86AAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F794B" w:rsidRPr="00C86AAB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006F794B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7F7907" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="00C82EC8" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14530366" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="002422D9" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214363764"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235177239"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB60B4A" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="00D07691" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15DBE84F" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="00726AB4" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="306BCAAF" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRPr="0096296A" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214363765"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235177240"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324B66F4" w14:textId="77777777" w:rsidR="00533A7C" w:rsidRDefault="00533A7C" w:rsidP="00533A7C">
+    <w:p w14:paraId="36A72638" w14:textId="1A86B764" w:rsidR="00025081" w:rsidRPr="00D43CA9" w:rsidRDefault="00533A7C" w:rsidP="00D43CA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below</w:t>
+      </w:r>
+      <w:r w:rsidR="007004A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...13 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00D43CA9" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3CA84104" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CC31E50" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214363766"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235177241"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CAD7CD" w14:textId="3933CFF9" w:rsidR="000E0B70" w:rsidRDefault="000E0B70" w:rsidP="000E0B70">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received. Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication</w:t>
@@ -9280,625 +9918,600 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4BB9E1" w14:textId="77777777" w:rsidR="000E0B70" w:rsidRDefault="000E0B70" w:rsidP="000E0B70">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FAF158" w14:textId="21D960BA" w:rsidR="00FB567A" w:rsidRDefault="000E0B70" w:rsidP="00D37B9C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD3BBB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FDAE03" w14:textId="77777777" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00D37B9C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CA242ED" w14:textId="77777777" w:rsidR="00FA15ED" w:rsidRPr="00556A65" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc214363767"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235177242"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="77EE832B" w14:textId="77777777" w:rsidR="00FA15ED" w:rsidRPr="005F7800" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="77EE832B" w14:textId="053AB1C7" w:rsidR="00FA15ED" w:rsidRDefault="00FA15ED" w:rsidP="00FA15ED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6312" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6312" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6312" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6312" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6312" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="792C7A86" w14:textId="34B2579E" w:rsidR="00025081" w:rsidRPr="005F7800" w:rsidRDefault="0032432C" w:rsidP="00FA15ED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="0032432C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="186F3072" w14:textId="77777777" w:rsidR="00FA15ED" w:rsidRPr="00D37B9C" w:rsidRDefault="00FA15ED" w:rsidP="00D37B9C">
-[...13 lines deleted...]
-    <w:p w14:paraId="4309ADF6" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
+    <w:p w14:paraId="4309ADF6" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRDefault="00FB567A" w:rsidP="00D43CA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65638CE8" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRPr="0096296A" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3721989E" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EE8B44D" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6059ABB6" w14:textId="77777777" w:rsidR="00FB567A" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB567A" w:rsidP="00FB567A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214363768"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235177243"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="3B0D35BC" w14:textId="77777777" w:rsidR="00584A43" w:rsidRPr="00A871DA" w:rsidRDefault="00584A43" w:rsidP="00584A43">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...38 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D3366E" w14:textId="407B3854" w:rsidR="00584A43" w:rsidRPr="00A871DA" w:rsidRDefault="00584A43" w:rsidP="00584A43">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00265901">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="45CE774A" w14:textId="06914717" w:rsidR="00FB567A" w:rsidRPr="00584A43" w:rsidRDefault="00584A43" w:rsidP="00584A43">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBEEA77" w14:textId="77777777" w:rsidR="00D37B9C" w:rsidRPr="00C40B5D" w:rsidRDefault="00D37B9C" w:rsidP="008A6312">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235177244"/>
+      <w:r w:rsidRPr="00377735">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="6D35A467" w14:textId="77777777" w:rsidR="00D37B9C" w:rsidRPr="00C40B5D" w:rsidRDefault="00D37B9C" w:rsidP="008A6312">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...178 lines deleted...]
-        <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9966,78 +10579,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF10711" w14:textId="77777777" w:rsidR="00D37B9C" w:rsidRPr="00C40B5D" w:rsidRDefault="00D37B9C" w:rsidP="00D37B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EFA715" w14:textId="3CD0C997" w:rsidR="00FA15ED" w:rsidRPr="00FA15ED" w:rsidRDefault="00D37B9C" w:rsidP="00FA15ED">
+    <w:p w14:paraId="27EFA715" w14:textId="3CD0C997" w:rsidR="00FA15ED" w:rsidRPr="00FA15ED" w:rsidRDefault="00D37B9C" w:rsidP="008A6312">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00FA15ED" w:rsidRPr="00FA15ED" w:rsidSect="00FB567A">
-          <w:footerReference w:type="default" r:id="rId39"/>
-          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
@@ -10221,102 +10838,126 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forwar</w:t>
       </w:r>
       <w:r w:rsidR="00FA15ED">
         <w:t>d.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BF05BC" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRDefault="00BF46E7" w:rsidP="00FA15ED">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6636E068" w14:textId="318BD08E" w:rsidR="00BF46E7" w:rsidRPr="002E1D10" w:rsidRDefault="00BF46E7" w:rsidP="002E1D10">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc214363770"/>
+    <w:p w14:paraId="747E12CB" w14:textId="77777777" w:rsidR="008A6312" w:rsidRDefault="00BF46E7" w:rsidP="008A6312">
+      <w:pPr>
+        <w:ind w:left="-432"/>
+        <w:rPr>
+          <w:rStyle w:val="Level1HeaderChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235177245"/>
       <w:r w:rsidRPr="002E1D10">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="002E1D10" w:rsidRPr="002E1D10">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="6636E068" w14:textId="0B486CAE" w:rsidR="00BF46E7" w:rsidRPr="002E1D10" w:rsidRDefault="002E1D10" w:rsidP="008A6312">
+      <w:pPr>
+        <w:ind w:left="-432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1D10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA1644" w:rsidRPr="002E1D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CA1644" w:rsidRPr="002E1D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA1644" w:rsidRPr="002E1D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13957" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblInd w:w="-511" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2095"/>
         <w:gridCol w:w="2800"/>
-        <w:gridCol w:w="3017"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="3284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="41CE7473" w14:textId="77777777" w:rsidTr="008F73B7">
+      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="41CE7473" w14:textId="77777777" w:rsidTr="008A6312">
         <w:trPr>
           <w:trHeight w:val="495"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="624BDC22" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
@@ -10363,185 +11004,184 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3017" w:type="dxa"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E330774" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36B1D392" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F0E4734" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="780886FF" w14:textId="77777777" w:rsidTr="008F73B7">
+      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="780886FF" w14:textId="77777777" w:rsidTr="008A6312">
         <w:trPr>
           <w:trHeight w:val="2163"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28564276" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -10601,267 +11241,284 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11683F08" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly </w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, where they may access and submit the electronic form(s) directly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3017" w:type="dxa"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04AA0F59" w14:textId="4B11F7AA" w:rsidR="00017D43" w:rsidRDefault="00BF46E7" w:rsidP="00017D43">
+          <w:p w14:paraId="04AA0F59" w14:textId="4B11F7AA" w:rsidR="00017D43" w:rsidRDefault="00BF46E7" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017D43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Student may receive “Below Expectations” in up to one (1) </w:t>
             </w:r>
             <w:r w:rsidR="00017D43" w:rsidRPr="00017D43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20CB303C" w14:textId="0B570EE6" w:rsidR="00BF46E7" w:rsidRPr="00017D43" w:rsidRDefault="00BF46E7" w:rsidP="00017D43">
+          <w:p w14:paraId="20CB303C" w14:textId="0B570EE6" w:rsidR="00BF46E7" w:rsidRPr="00017D43" w:rsidRDefault="00BF46E7" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017D43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations” </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E062B3D" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DB59AE7" w14:textId="07392BB2" w:rsidR="00BF46E7" w:rsidRDefault="00BF46E7" w:rsidP="00FE79BD">
+          <w:p w14:paraId="3DB59AE7" w14:textId="07392BB2" w:rsidR="00BF46E7" w:rsidRDefault="00BF46E7" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="78"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE79BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B045E4A" w14:textId="36208C8E" w:rsidR="00BF46E7" w:rsidRDefault="00BF46E7" w:rsidP="00FE79BD">
+          <w:p w14:paraId="7B045E4A" w14:textId="36208C8E" w:rsidR="00BF46E7" w:rsidRDefault="00BF46E7" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="78"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE79BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Receives comments that indicate below expectations of </w:t>
             </w:r>
             <w:r w:rsidR="00FE79BD" w:rsidRPr="00FE79BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71A23CEF" w14:textId="137D573F" w:rsidR="00BF46E7" w:rsidRPr="00FE79BD" w:rsidRDefault="00BF46E7" w:rsidP="00FE79BD">
+          <w:p w14:paraId="71A23CEF" w14:textId="137D573F" w:rsidR="00BF46E7" w:rsidRPr="00FE79BD" w:rsidRDefault="00BF46E7" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="78"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE79BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="13B57B05" w14:textId="77777777" w:rsidTr="008F73B7">
+      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="13B57B05" w14:textId="77777777" w:rsidTr="008A6312">
         <w:trPr>
           <w:trHeight w:val="1425"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A2FCD4F" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -10901,57 +11558,75 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16E44677" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles </w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3017" w:type="dxa"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7693FE12" w14:textId="5A35117E" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="62EFDB6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62EFDB6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10978,51 +11653,51 @@
               <w:t xml:space="preserve">11:59pm the last day of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E6FF2F6" w14:textId="18202FF5" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62EFDB6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37C895E5" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -11040,86 +11715,85 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="252B3375" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0561CB00" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="062DE7C6" w14:textId="77777777" w:rsidTr="008F73B7">
+      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="062DE7C6" w14:textId="77777777" w:rsidTr="008A6312">
         <w:trPr>
           <w:trHeight w:val="1515"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="343D3540" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -11165,161 +11839,160 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r w:rsidR="03C43175" w:rsidRPr="7DE05F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">via </w:t>
             </w:r>
             <w:r w:rsidRPr="7DE05F81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3017" w:type="dxa"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04B17F1A" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2865C25E" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62DE5348" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and upload within 14 days after the rotation ends </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="44D92655" w14:textId="77777777" w:rsidTr="008F73B7">
+      <w:tr w:rsidR="00BF46E7" w:rsidRPr="0014658C" w14:paraId="44D92655" w14:textId="77777777" w:rsidTr="008A6312">
         <w:trPr>
           <w:trHeight w:val="1500"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="368A1160" w14:textId="41384AFD" w:rsidR="00F142B8" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -11393,165 +12066,165 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r w:rsidR="00D20AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3017" w:type="dxa"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C05489B" w14:textId="77777777" w:rsidR="007B2594" w:rsidRDefault="007B2594" w:rsidP="007B2594">
+          <w:p w14:paraId="7C05489B" w14:textId="77777777" w:rsidR="007B2594" w:rsidRDefault="007B2594" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed, scanned, and uploaded to D2L. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E50DC9B" w14:textId="7404874C" w:rsidR="005F4787" w:rsidRDefault="007B2594" w:rsidP="00FE79BD">
+          <w:p w14:paraId="6E50DC9B" w14:textId="7404874C" w:rsidR="005F4787" w:rsidRDefault="007B2594" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE79BD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by</w:t>
             </w:r>
             <w:r w:rsidR="005D1041">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499BE914" w14:textId="2B0EE28A" w:rsidR="005F4787" w:rsidRPr="005F4787" w:rsidRDefault="005F4787" w:rsidP="008F73B7">
+          <w:p w14:paraId="499BE914" w14:textId="2B0EE28A" w:rsidR="005F4787" w:rsidRPr="005F4787" w:rsidRDefault="005F4787" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4787">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="005F4787">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="005F4787">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB74F8C" w14:textId="77777777" w:rsidR="00E64936" w:rsidRPr="00E64936" w:rsidRDefault="00366718" w:rsidP="0079244F">
+          <w:p w14:paraId="6BB74F8C" w14:textId="77777777" w:rsidR="00E64936" w:rsidRPr="00E64936" w:rsidRDefault="00366718" w:rsidP="00A37A82">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="432" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C8A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Two-week rotations- 11:59</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="724EB871" w14:textId="34E49D69" w:rsidR="00BF46E7" w:rsidRPr="00FB1C8A" w:rsidRDefault="00366718" w:rsidP="0079244F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="432" w:right="-102"/>
@@ -11593,136 +12266,136 @@
             </w:r>
             <w:r w:rsidR="00FD3BBB" w:rsidRPr="00FB1C8A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FD3BBB" w:rsidRPr="00FB1C8A">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5106AF93" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C388A55" w14:textId="77777777" w:rsidR="00FE79BD" w:rsidRPr="004A0178" w:rsidRDefault="00FE79BD" w:rsidP="00FE79BD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="088A833B" w14:textId="202E5326" w:rsidR="00BF46E7" w:rsidRPr="0014658C" w:rsidRDefault="00BF46E7" w:rsidP="002700C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="285"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="582FB2AB" w14:textId="77777777" w:rsidR="00BF46E7" w:rsidRDefault="00BF46E7" w:rsidP="00BF46E7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00BF46E7" w:rsidSect="00BF46E7">
-          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="994" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E0E4A2" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF6608C" w14:textId="2BE6FB2D" w:rsidR="00DA4A59" w:rsidRPr="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
@@ -11955,155 +12628,155 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>required to make an entry or more per day</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are on the rotation</w:t>
       </w:r>
       <w:r w:rsidR="006F794B" w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In addition,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB66D6E" w14:textId="2D93B33B" w:rsidR="00DA4A59" w:rsidRPr="009C0A63" w:rsidRDefault="00DA4A59" w:rsidP="009C0A63">
+    <w:p w14:paraId="6CB66D6E" w14:textId="2D93B33B" w:rsidR="00DA4A59" w:rsidRPr="009C0A63" w:rsidRDefault="00DA4A59" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the procedures you were involved with</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D90FED6" w14:textId="7CE9BA0E" w:rsidR="00DA4A59" w:rsidRPr="009C0A63" w:rsidRDefault="00DA4A59" w:rsidP="009C0A63">
+    <w:p w14:paraId="2D90FED6" w14:textId="7CE9BA0E" w:rsidR="00DA4A59" w:rsidRPr="009C0A63" w:rsidRDefault="00DA4A59" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the primary diagnosis of the patients seen</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8D248C" w14:textId="743A555D" w:rsidR="00DA4A59" w:rsidRPr="009C0A63" w:rsidRDefault="00DA4A59" w:rsidP="009C0A63">
+    <w:p w14:paraId="2E8D248C" w14:textId="743A555D" w:rsidR="00DA4A59" w:rsidRPr="009C0A63" w:rsidRDefault="00DA4A59" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete the Meetings/Lectures portion as applicable</w:t>
       </w:r>
       <w:r w:rsidR="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BFC94D" w14:textId="38206BF7" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="009C0A63">
+    <w:p w14:paraId="77BFC94D" w14:textId="38206BF7" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00A37A82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Specify the readings you completed while you were on the </w:t>
       </w:r>
       <w:r w:rsidR="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>servic</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
@@ -15761,51 +16434,51 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42" cstate="print">
+                    <a:blip r:embed="rId44" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -15824,69 +16497,173 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="332B2AAE" w14:textId="77777777" w:rsidR="00D20AC8" w:rsidRDefault="00D20AC8" w:rsidP="00D20AC8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E051164" w14:textId="77777777" w:rsidR="00D20AC8" w:rsidRDefault="00D20AC8" w:rsidP="00D20AC8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE87E22" w14:textId="1A111FFE" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00D20AC8">
+    <w:p w14:paraId="2FE87E22" w14:textId="1A111FFE" w:rsidR="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00D20AC8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2A00609D" w14:textId="77777777" w:rsidR="000D33B8" w:rsidRPr="005005D9" w:rsidRDefault="000D33B8" w:rsidP="000D33B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MUST BE COMPLETED &amp; SIGNED BY ATTENDING GENERAL SURGEON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500B1F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YEAR RESDIENT- NOT AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTERN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB9E47B" w14:textId="77777777" w:rsidR="00EB2668" w:rsidRPr="007F30E1" w:rsidRDefault="00EB2668" w:rsidP="00D20AC8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="053B9CD8" w14:textId="5800E4BC" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -15970,98 +16747,106 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="2CDE9852" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00FD3BBB" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD3BBB" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00FD3BBB" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -16092,53 +16877,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5156004A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="3C6B7EE9">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5F9E12A6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -16167,99 +16952,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7B546C06" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="6551B6BC">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="09D7E8B9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -16283,53 +17082,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4D176AA5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="77D3827C">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="73267294" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -16365,53 +17164,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="246DAC27" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="04CD5B87">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5A75EC1F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -16431,55 +17230,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -16555,55 +17354,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="3DD48D07" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="3DD48D07" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00A37A82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6B9B">
@@ -16736,56 +17535,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -16804,56 +17612,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16950,180 +17767,185 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E9B974D" w14:textId="77777777" w:rsidR="003654EB" w:rsidRDefault="003654EB" w:rsidP="00E756E0">
+    <w:p w14:paraId="0F9EEDCA" w14:textId="77777777" w:rsidR="009D32FF" w:rsidRDefault="009D32FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="519240E8" w14:textId="77777777" w:rsidR="003654EB" w:rsidRDefault="003654EB" w:rsidP="00E756E0">
+    <w:p w14:paraId="44BA2959" w14:textId="77777777" w:rsidR="009D32FF" w:rsidRDefault="009D32FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52369950" w14:textId="77777777" w:rsidR="003654EB" w:rsidRDefault="003654EB">
+    <w:p w14:paraId="51A5077F" w14:textId="77777777" w:rsidR="009D32FF" w:rsidRDefault="009D32FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A919033" w14:textId="6ADB4C14" w:rsidR="00496808" w:rsidRDefault="00496808">
+  <w:p w14:paraId="4A919033" w14:textId="692363B2" w:rsidR="00496808" w:rsidRDefault="00496808">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00BA3374">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -17147,124 +17969,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="15CDD7FD" w14:textId="47FFC7B4" w:rsidR="00FB567A" w:rsidRDefault="00496808">
+  <w:p w14:paraId="15CDD7FD" w14:textId="29E9AB14" w:rsidR="00FB567A" w:rsidRDefault="00496808">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00BA3374">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10278B9C" w14:textId="77777777" w:rsidR="003654EB" w:rsidRDefault="003654EB" w:rsidP="00E756E0">
+    <w:p w14:paraId="2DCDB2D8" w14:textId="77777777" w:rsidR="009D32FF" w:rsidRDefault="009D32FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6752702A" w14:textId="77777777" w:rsidR="003654EB" w:rsidRDefault="003654EB" w:rsidP="00E756E0">
+    <w:p w14:paraId="50F4AB8D" w14:textId="77777777" w:rsidR="009D32FF" w:rsidRDefault="009D32FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5909026B" w14:textId="77777777" w:rsidR="003654EB" w:rsidRDefault="003654EB">
+    <w:p w14:paraId="4C8C20BF" w14:textId="77777777" w:rsidR="009D32FF" w:rsidRDefault="009D32FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="46E5A7D0" w:rsidR="004A166C" w:rsidRDefault="00DC4D09">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 642 Neurosurgery</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3336799C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -17560,276 +18385,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014B38A7"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0287193A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B19A10A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -17898,164 +18497,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07741FA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A044F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -18124,164 +18610,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -18352,51 +18725,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5F4037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E7E3E2C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18465,276 +18838,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="125914EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="89609EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -18803,503 +18951,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19344,164 +19040,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21DF16EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ACF4BF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -19570,164 +19153,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24952124"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3402A6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19796,765 +19266,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...713 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E313961"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5A4F844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20623,503 +19379,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="371C6D49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FAC3A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -21188,313 +19492,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21564,3596 +19606,845 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC60748"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B86913"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90E65606"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="426B3C9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9030EAAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60A555BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="784EA7CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC840CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9FD2A7CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3219C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9350FD98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...3431 lines deleted...]
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5AAE12A"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -25224,1372 +20515,524 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A91936"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C12C15"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1462464"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF81421"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2368A1B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CAEC506A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="F4EA7C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-[...908 lines deleted...]
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="1" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="706762523">
+  <w:num w:numId="2" w16cid:durableId="1563248639">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="3" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
+  <w:num w:numId="4" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="334580554">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="711810667">
+  <w:num w:numId="6" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1957759407">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1076711363">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="642809584">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="516772104">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1345476917">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="731585731">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="179975622">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="581260430">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="316999559">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="82068079">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1478650159">
-[...14 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1328441998">
+  <w:num w:numId="18" w16cid:durableId="1303463827">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="453905796">
+  <w:num w:numId="19" w16cid:durableId="391513258">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="712390623">
+  <w:num w:numId="20" w16cid:durableId="414674036">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1579746008">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1422943622">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="114060318">
-[...80 lines deleted...]
-  <w:num w:numId="48" w16cid:durableId="788351535">
+  <w:num w:numId="23" w16cid:durableId="386728899">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="1086079076">
-    <w:abstractNumId w:val="74"/>
+  <w:num w:numId="24" w16cid:durableId="1165122222">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1898585650">
-[...92 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00011FB9"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
+    <w:rsid w:val="00014690"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00017D43"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="00025081"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050E96"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
@@ -26629,100 +21072,104 @@
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B3C5F"/>
     <w:rsid w:val="000B3C6B"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B5694"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D336A"/>
+    <w:rsid w:val="000D33B8"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E0B70"/>
     <w:rsid w:val="000E1578"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F262D"/>
     <w:rsid w:val="000F29CD"/>
+    <w:rsid w:val="000F399C"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00101C96"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117255"/>
     <w:rsid w:val="00117B63"/>
+    <w:rsid w:val="0012009E"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
+    <w:rsid w:val="0012630B"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="0014658C"/>
     <w:rsid w:val="00146883"/>
@@ -26751,112 +21198,116 @@
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="00183B02"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="00185202"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
+    <w:rsid w:val="001A243E"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A7398"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C5B56"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D0F4D"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
+    <w:rsid w:val="001D4369"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E1D15"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E51D6"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F15B2"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
+    <w:rsid w:val="001F59A3"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200A7A"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
+    <w:rsid w:val="00207D08"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="002325E6"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
@@ -26933,83 +21384,87 @@
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E10EC"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E1D10"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
+    <w:rsid w:val="002E5A2E"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="003049CE"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
+    <w:rsid w:val="003075AB"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="003128FD"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316C68"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
+    <w:rsid w:val="0032432C"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="00325E87"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
@@ -27017,167 +21472,175 @@
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003654EB"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00366718"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="00367586"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00377279"/>
     <w:rsid w:val="00377735"/>
+    <w:rsid w:val="00382D4D"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B13F2"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B73B1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
+    <w:rsid w:val="003D292E"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F41B6"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
+    <w:rsid w:val="00413B7E"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="00436F98"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="00453CD0"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
+    <w:rsid w:val="00473C93"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="004822E4"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="00496808"/>
@@ -27243,124 +21706,128 @@
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520196"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
+    <w:rsid w:val="005228D4"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A7C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00543B75"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00550EA0"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="005548FE"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00560524"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
+    <w:rsid w:val="00584A43"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="00595A0E"/>
+    <w:rsid w:val="005A0410"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B3417"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
+    <w:rsid w:val="005B7022"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1041"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D5363"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1813"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
@@ -27378,164 +21845,171 @@
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="00605F60"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062363B"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625F5F"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
+    <w:rsid w:val="00632B23"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00667772"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006711FF"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="0067277A"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="00687A1E"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
+    <w:rsid w:val="006D4C95"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
+    <w:rsid w:val="006F3C13"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F794B"/>
     <w:rsid w:val="006F7F9B"/>
+    <w:rsid w:val="007004A0"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
+    <w:rsid w:val="00704A8E"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00705621"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="007102DC"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="00713375"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="007378C7"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007445EA"/>
@@ -27596,200 +22070,210 @@
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2594"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D076F"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
+    <w:rsid w:val="007D53E5"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E20CB"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F4757"/>
+    <w:rsid w:val="007F57E9"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825AE0"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="008270DC"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="0083137E"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
+    <w:rsid w:val="00841B5C"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="008476EC"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
+    <w:rsid w:val="00855E9C"/>
+    <w:rsid w:val="00856129"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="008849AF"/>
     <w:rsid w:val="00884D17"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="008946CD"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="008967B0"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
+    <w:rsid w:val="008A5EB9"/>
+    <w:rsid w:val="008A6312"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008C6522"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F73B7"/>
+    <w:rsid w:val="008F7980"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
@@ -27851,62 +22335,64 @@
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
+    <w:rsid w:val="009B5447"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C0A63"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D2EC3"/>
+    <w:rsid w:val="009D32FF"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E1F7A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
@@ -27914,61 +22400,63 @@
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
+    <w:rsid w:val="00A23F84"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A34BB8"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
+    <w:rsid w:val="00A37A82"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A408C8"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
@@ -28118,50 +22606,51 @@
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
+    <w:rsid w:val="00BA3374"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49A5"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
@@ -28200,66 +22689,69 @@
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C3382F"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
+    <w:rsid w:val="00C40354"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C51D1E"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
+    <w:rsid w:val="00C54A26"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C63AF7"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C84D44"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C86AAB"/>
     <w:rsid w:val="00C87240"/>
@@ -28329,63 +22821,66 @@
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D20AC8"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37B9C"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D43CA9"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50AF4"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D57BDF"/>
     <w:rsid w:val="00D60B91"/>
+    <w:rsid w:val="00D614A0"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D74CB2"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D90606"/>
@@ -28499,236 +22994,247 @@
     <w:rsid w:val="00E53A8A"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E63E72"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64936"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
+    <w:rsid w:val="00E776FB"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7D86"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
+    <w:rsid w:val="00EB2668"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE1286"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE5B69"/>
     <w:rsid w:val="00EE6CA7"/>
+    <w:rsid w:val="00EF0C4A"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F142B8"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
+    <w:rsid w:val="00F34706"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
+    <w:rsid w:val="00F37FC2"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F445EA"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
+    <w:rsid w:val="00F978A4"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA15ED"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA6915"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA75CD"/>
     <w:rsid w:val="00FB1C8A"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB5374"/>
     <w:rsid w:val="00FB567A"/>
     <w:rsid w:val="00FB7933"/>
+    <w:rsid w:val="00FB7F1A"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3BBB"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE79BD"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
+    <w:rsid w:val="00FF2B34"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="03085114"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03C43175"/>
@@ -28753,50 +23259,51 @@
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0916AECA"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
+    <w:rsid w:val="0BAEB6F8"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="0F801A75"/>
     <w:rsid w:val="0F8B882D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
@@ -29019,50 +23526,51 @@
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="468E5447"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="4844A5E4"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48C3F551"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49091CE8"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="49BD0E45"/>
+    <w:rsid w:val="4A7D11A1"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
@@ -29170,50 +23678,51 @@
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68DE6986"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="6993A34A"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="69F21D29"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
+    <w:rsid w:val="6C9DB268"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="7355B7A4"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
@@ -36456,51 +30965,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170043124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=http://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -36771,115 +31280,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -37107,106 +31611,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BCDC65-9C30-4F94-B747-8DB792783FAB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6200176F-D31B-404E-9B26-3710DC16F6D4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4860</Words>
-  <Characters>27706</Characters>
+  <Words>5051</Words>
+  <Characters>28792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>230</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32501</CharactersWithSpaces>
+  <CharactersWithSpaces>33776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>124400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>