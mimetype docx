--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -425,120 +425,136 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="69AE2606" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="3F42C11A" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00040983">
+      <w:r w:rsidR="00163885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="000D418D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00040983">
+      <w:r w:rsidR="00163885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+    <w:p w14:paraId="75408CD4" w14:textId="77777777" w:rsidR="00D74C38" w:rsidRDefault="00D74C38" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="21DEA3D9" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions </w:t>
       </w:r>
       <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
         <w:rPr>
@@ -669,2377 +685,2600 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="65776005" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7448A493" w14:textId="77777777" w:rsidR="00D74C38" w:rsidRDefault="00D74C38" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="6D125B62" w:rsidR="00E405FF" w:rsidRPr="00D74C38" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="00D74C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="00D74C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74C38" w:rsidRPr="00D74C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="00D74C38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...71 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107995BE" w14:textId="55A362EA" w:rsidR="00544D6D" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="74DF565C" w14:textId="100AC32B" w:rsidR="000F164C" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214364263" w:history="1">
-        <w:r w:rsidR="00544D6D" w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177382" w:history="1">
+        <w:r w:rsidR="000F164C" w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00544D6D">
+        <w:r w:rsidR="000F164C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00544D6D">
+        <w:r w:rsidR="000F164C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00544D6D">
+        <w:r w:rsidR="000F164C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364263 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177382 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00544D6D">
+        <w:r w:rsidR="000F164C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00544D6D">
+        <w:r w:rsidR="000F164C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00544D6D">
+        <w:r w:rsidR="000F164C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00544D6D">
+        <w:r w:rsidR="000F164C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23725B96" w14:textId="23E1678B" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="3700FBF0" w14:textId="52B03CF0" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364264" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177383" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364264 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177383 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="753060DB" w14:textId="456CA62E" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
+    <w:p w14:paraId="3BCDEB0C" w14:textId="0AB6C1F9" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364265" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177384" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Required Prerequisites</w:t>
+          <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364265 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177384 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C00A9D1" w14:textId="36B915AC" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
+    <w:p w14:paraId="65BF026D" w14:textId="3E12FF22" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364266" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177385" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Course Confirmation and Enrollment</w:t>
+          <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364266 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177385 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="207FA54C" w14:textId="6BF37B5D" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="6BCCEBFB" w14:textId="1FD1BD8B" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364267" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177386" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION FORMAT</w:t>
+          <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364267 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177386 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BF51D70" w14:textId="587970E5" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2F85FAF7" w14:textId="49108193" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364268" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177387" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS AND OBJECTIVES</w:t>
+          <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364268 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177387 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="657740CE" w14:textId="13699927" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="41F99618" w14:textId="71B8D26A" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364269" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177388" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS</w:t>
+          <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364269 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364270 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177388 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E5EDDD1" w14:textId="6038FC85" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1EFFF1AF" w14:textId="28AC9BA0" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364271" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177389" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+          <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364271 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177389 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BE78DAE" w14:textId="6FA2E8E0" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177390" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177390 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D333482" w14:textId="69A13604" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177391" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177391 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="487086D3" w14:textId="769EC8DF" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="10725970" w14:textId="3074EE44" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364272" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177392" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REFERENCES</w:t>
+          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364272 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177392 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FF115B6" w14:textId="6CB58DB9" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0DDDDAFB" w14:textId="4FE5C1A4" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364273" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177393" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REQUIRED STUDY RESOURCES</w:t>
+          <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364273 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EDA9E69" w14:textId="663E8BFF" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="132698FE" w14:textId="61154D69" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364274" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177394" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUGGESTED STUDY RESOURCES</w:t>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364274 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23FC244C" w14:textId="287F8DB6" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="4AC7F887" w14:textId="1BAF2F6B" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364275" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177395" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Recommended Websites</w:t>
+          <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364275 \h </w:instrText>
-[...123 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364277 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177395 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4450FE80" w14:textId="1E0206E6" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="74962BFB" w14:textId="5B13421E" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364278" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177396" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364278 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177396 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72405827" w14:textId="548DAC73" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="40222D53" w14:textId="7AC6952F" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364279" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177397" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Attending Evaluation of Student</w:t>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364279 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177397 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2982C056" w14:textId="33BFC460" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7A31ADC7" w14:textId="1618E68C" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364280" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177398" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+          <w:t>STUDENT ACTIVITY LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364280 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177398 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="181979F0" w14:textId="5DB9A8B3" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="5EE4A952" w14:textId="4E617FEF" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364281" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177399" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Unsatisfactory Clinical Performance</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364281 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177399 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2467A5BC" w14:textId="276DB1A1" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="05409CB6" w14:textId="7ECC7CFB" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364282" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177400" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364282 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177400 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AC8B781" w14:textId="0B309DEB" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177401" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177401 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="374DE3F5" w14:textId="0D394AF4" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="21348AFC" w14:textId="6862BDA2" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364283" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177402" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364283 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177402 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="422EEC7F" w14:textId="066DDCE1" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="77C4A515" w14:textId="590036A2" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364284" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177403" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COURSE GRADES</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364284 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177403 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D338A59" w14:textId="2FC42334" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="4DFE1808" w14:textId="5196CDFE" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364285" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177404" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>N Grade Policy</w:t>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364285 \h </w:instrText>
-[...126 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364287 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177404 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="488E8C5C" w14:textId="337FF150" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="27ECB90F" w14:textId="63D55827" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364288" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177405" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CLERKSHIP ATTENDANCE</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> POLICY</w:t>
+          <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364288 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177405 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FAB7320" w14:textId="10E7F35D" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="3F84393C" w14:textId="466FC15C" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364289" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177406" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364289 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177406 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F6C53F7" w14:textId="766C450F" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="4E9482E5" w14:textId="37624E4E" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364290" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177407" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364290 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49DDED31" w14:textId="3AE0C2B6" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="326E6BB3" w14:textId="56F48A67" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364291" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177408" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364291 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364292 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BA2DF9F" w14:textId="66152EB1" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="51268A11" w14:textId="6C85DB1D" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364293" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177409" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>CLERKSHIP ATTENDANCE</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364293 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5269A330" w14:textId="46175B8D" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="4E8B986C" w14:textId="6C9F39D3" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364294" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177410" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364294 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177410 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39A64CC4" w14:textId="63F2024E" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="5C6356CD" w14:textId="738311D2" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364295" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177411" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364295 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177411 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BDBDD5C" w14:textId="47F57A8B" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
+    <w:p w14:paraId="6A05E211" w14:textId="39363CF7" w:rsidR="000F164C" w:rsidRDefault="000F164C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364296" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177412" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364296 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177412 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EBEA015" w14:textId="1D0336CF" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177413" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177413 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="721033C5" w14:textId="691AACBD" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177414" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177414 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CC7EA4F" w14:textId="31E483FC" w:rsidR="00544D6D" w:rsidRDefault="00544D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="729F0D5E" w14:textId="259D4DB8" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364297" w:history="1">
-        <w:r w:rsidRPr="00FD3885">
+      <w:hyperlink w:anchor="_Toc235177415" w:history="1">
+        <w:r w:rsidRPr="00F06191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364297 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177415 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5AD0B247" w14:textId="12F721C1" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177416" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177416 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="135433A0" w14:textId="1E111538" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177417" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177417 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="1C74DB60" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="204D2ED5" w14:textId="779FD125" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177418" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177418 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C0A7393" w14:textId="0A6EA224" w:rsidR="000F164C" w:rsidRDefault="000F164C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177419" w:history="1">
+        <w:r w:rsidRPr="00F06191">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177419 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D84E256" w14:textId="4800B235" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3048,136 +3287,138 @@
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04536D34" w14:textId="77777777" w:rsidR="00886F97" w:rsidRDefault="00886F97" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D0D750" w14:textId="77777777" w:rsidR="00E947FA" w:rsidRPr="00E947FA" w:rsidRDefault="00E947FA" w:rsidP="00E947FA">
+    <w:p w14:paraId="02D0D750" w14:textId="77777777" w:rsidR="00E947FA" w:rsidRPr="00E947FA" w:rsidRDefault="00E947FA" w:rsidP="004D4FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-576"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E947FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rotation Requirements </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10784" w:type="dxa"/>
+        <w:tblInd w:w="-721" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2474"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2242"/>
+        <w:gridCol w:w="2692"/>
+        <w:gridCol w:w="5580"/>
+        <w:gridCol w:w="2512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="62EADE17" w14:textId="2BC2EEE2" w:rsidTr="00F84D48">
+      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="62EADE17" w14:textId="2BC2EEE2" w:rsidTr="004D4FE5">
         <w:trPr>
           <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20E0D19C" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>REQUIREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BD61454" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3187,307 +3428,307 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED6D660" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2242" w:type="dxa"/>
+            <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70532672" w14:textId="3E202D65" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00F84D48" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="25986BB8" w14:textId="638AD4C5" w:rsidTr="00F84D48">
+      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="25986BB8" w14:textId="638AD4C5" w:rsidTr="004D4FE5">
         <w:trPr>
           <w:trHeight w:val="2505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6757018D" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FE37F54" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2242" w:type="dxa"/>
+            <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60117A55" w14:textId="685C9995" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00F84D48" w:rsidP="00F84D48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="2C96791E" w14:textId="0C1D4AAE" w:rsidTr="00F84D48">
+      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="2C96791E" w14:textId="0C1D4AAE" w:rsidTr="004D4FE5">
         <w:trPr>
           <w:trHeight w:val="1875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63694024" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57CE9E29" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E947FA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2242" w:type="dxa"/>
+            <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AC6BD84" w14:textId="437CD793" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00F84D48" w:rsidP="00F84D48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="2A09048D" w14:textId="2DC71F68" w:rsidTr="00F84D48">
+      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="2A09048D" w14:textId="2DC71F68" w:rsidTr="004D4FE5">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23B12ECB" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3495,238 +3736,238 @@
               <w:t>Mid Rotation Form  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F5CF2BE" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BD94A6E" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2242" w:type="dxa"/>
+            <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B0CB6F7" w14:textId="2766F234" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00F84D48" w:rsidP="00F84D48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="7643D44D" w14:textId="25501C78" w:rsidTr="00F84D48">
+      <w:tr w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w14:paraId="7643D44D" w14:textId="25501C78" w:rsidTr="004D4FE5">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3064DB82" w14:textId="75EFF4B4" w:rsidR="00BE5BF0" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Activity Log</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7366C281" w14:textId="77777777" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6068" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4840BA9C" w14:textId="34DBD9F3" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00BE5BF0" w:rsidP="00E947FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E947FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2242" w:type="dxa"/>
+            <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D60E710" w14:textId="33667987" w:rsidR="00BE5BF0" w:rsidRPr="00E947FA" w:rsidRDefault="00F84D48" w:rsidP="00F84D48">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C00C568" w14:textId="77777777" w:rsidR="00886F97" w:rsidRDefault="00886F97" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66C7DC61" w14:textId="77777777" w:rsidR="00886F97" w:rsidRDefault="00886F97" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="54A205DD" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214364263"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235177382"/>
       <w:r>
         <w:t xml:space="preserve">Introduction and </w:t>
       </w:r>
       <w:r w:rsidRPr="004D31F7">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="25668A3D" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -3762,383 +4003,301 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="38E7BDBA" w14:textId="0EE4639C" w:rsidR="00270664" w:rsidRPr="00425205" w:rsidRDefault="00270664" w:rsidP="00425205">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least 30-days prior to the beginning of the rotation.</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00425205">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>30 days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="2D666BC7" w14:textId="3B2B684E" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    </w:p>
+    <w:p w14:paraId="4D4177A6" w14:textId="667BD860" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...48 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00361F77">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
       </w:r>
       <w:r w:rsidR="00361F77">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+        <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="7DA97267" w14:textId="6896C324" w:rsidR="00425205" w:rsidRPr="00425205" w:rsidRDefault="00425205" w:rsidP="00425205">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3765"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="67491035" w:rsidR="00874FAC" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214364264"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235177383"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="008967B0">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="3E00AAEB" w14:textId="77777777" w:rsidR="00623CDE" w:rsidRDefault="00623CDE" w:rsidP="00623CDE">
-[...19 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2ACE0053" w14:textId="77777777" w:rsidR="00A32648" w:rsidRPr="00C40B5D" w:rsidRDefault="00A32648" w:rsidP="00A32648">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235177384"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7105CC66" w14:textId="77777777" w:rsidR="00A32648" w:rsidRPr="00C40B5D" w:rsidRDefault="00A32648" w:rsidP="00A32648">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR. The student should follow the below directions for elective course confirmation and enrollment.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="061E6E17" w14:textId="50525A73" w:rsidR="00F23811" w:rsidRPr="00F23811" w:rsidRDefault="00F23811" w:rsidP="00F23811">
+    </w:p>
+    <w:p w14:paraId="7982D262" w14:textId="77777777" w:rsidR="00A32648" w:rsidRDefault="00A32648" w:rsidP="00F23811">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214364265"/>
+    </w:p>
+    <w:p w14:paraId="061E6E17" w14:textId="01A030F5" w:rsidR="00F23811" w:rsidRPr="00F23811" w:rsidRDefault="00F23811" w:rsidP="00F23811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235177385"/>
       <w:r w:rsidRPr="00F23811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Required Prerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="564A06C5" w14:textId="6DA3976E" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00FD44AF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4153,94 +4312,94 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214364266"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235177386"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="31AC730B" w14:textId="77777777" w:rsidR="002D5742" w:rsidRPr="002D5742" w:rsidRDefault="002D5742" w:rsidP="002D5742">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5742">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC6481C" w14:textId="77777777" w:rsidR="002D5742" w:rsidRPr="002D5742" w:rsidRDefault="002D5742" w:rsidP="002D5742">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -4414,94 +4573,76 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214364267"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235177387"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD81E" w14:textId="194F5D4C" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="3B699E03" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">This Elective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="00EE4841">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Podiatry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4841">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4552,104 +4693,118 @@
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2504FD" w14:textId="3E04E903" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE4841">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podiatry, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4841">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+        <w:t xml:space="preserve">Podiatry, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D446A" w14:textId="79772D7A" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+    <w:p w14:paraId="02C2F870" w14:textId="77777777" w:rsidR="00A32648" w:rsidRDefault="00A32648" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3D446A" w14:textId="79772D7A" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note that we have included links to the reading materials</w:t>
       </w:r>
       <w:r w:rsidR="00361F77">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4662,78 +4817,79 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214364268"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235177388"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="0080213F" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214364269"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235177389"/>
       <w:r w:rsidRPr="0080213F">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="03E59C89" w14:textId="2F293B74" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Observe and participate in the evaluation, intra</w:t>
       </w:r>
       <w:r w:rsidR="00680C55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
@@ -4779,99 +4935,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on a surgical patient and document such using acceptable osteopathic terminology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Interact with patients and their families in a respectful, sensitive, and ethical manner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC3A3A" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="005D01D3">
+    <w:p w14:paraId="4BBC3A3A" w14:textId="251B66CE" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="00535B2D" w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="0080213F" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214364270"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235177390"/>
       <w:r w:rsidRPr="0080213F">
-        <w:lastRenderedPageBreak/>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2423BC6B" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRPr="007B48BB" w:rsidRDefault="00EE4841" w:rsidP="00EE4841">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="2423BC6B" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRPr="007B48BB" w:rsidRDefault="00EE4841" w:rsidP="004D4FE5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="720"/>
+        <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B48BB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The student should be able to discuss the following at the conclusion of the rotation:</w:t>
       </w:r>
       <w:r w:rsidRPr="007B48BB">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -6137,50 +6304,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="568A74F7" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Multidisciplinary principles of salvage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B6198D" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -6265,107 +6433,98 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Optimization in the diabetic hose (i.e., H&amp;H, albumin, prealbumin)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042090C6" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Orthotics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705EB94B" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
+    <w:p w14:paraId="4D1153D7" w14:textId="7215FD3C" w:rsidR="004D4FE5" w:rsidRDefault="004D4FE5" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+      <w:r w:rsidRPr="004D4FE5">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Osteomyelitis (imaging, biopsy techniques, surgical vs. medical management)</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF76961" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6662,122 +6821,139 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="04021191" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Standing inspection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E68A5CA" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vascular examination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAD2679" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
+    <w:p w14:paraId="6FAD2679" w14:textId="1075AFC4" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vascular options, long term patency vs. short term objectives</w:t>
+        <w:t xml:space="preserve">Vascular options, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32648">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>long-term</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patency vs. short term objectives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A9E5F8" w14:textId="77777777" w:rsidR="00EE4841" w:rsidRDefault="00EE4841" w:rsidP="005D01D3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6827,79 +7003,192 @@
         </w:rPr>
         <w:t>Wound care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03622F56" w14:textId="77777777" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="32927E3F" w14:textId="3E187AB5" w:rsidR="005D0143" w:rsidRPr="009D666B" w:rsidRDefault="005D0143" w:rsidP="005D0143">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235177391"/>
+      <w:r w:rsidRPr="009D666B">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3901FD78" w14:textId="27CBBF52" w:rsidR="005D0143" w:rsidRPr="005E20F6" w:rsidRDefault="009D666B" w:rsidP="005D0143">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C65C27B" w14:textId="25265FE3" w:rsidR="005D0143" w:rsidRPr="005E20F6" w:rsidRDefault="00847780" w:rsidP="005D0143">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB8FD24" w14:textId="3562F80C" w:rsidR="00847780" w:rsidRDefault="00847780" w:rsidP="005D0143">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C764321" w14:textId="398B17EA" w:rsidR="00847780" w:rsidRDefault="00847780" w:rsidP="005D0143">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2044DEB6" w14:textId="770E410F" w:rsidR="00847780" w:rsidRPr="005E20F6" w:rsidRDefault="00847780" w:rsidP="005D0143">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Prin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3900">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ciples and Practices</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="764C4580" w14:textId="59E3F499" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="259C61B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214364271"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235177392"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -6934,78 +7223,78 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214364272"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235177393"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214364273"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235177394"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="1BC09DE6" w14:textId="77777777" w:rsidR="00232383" w:rsidRDefault="00D54718" w:rsidP="00D54718">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7093,343 +7382,336 @@
       </w:r>
       <w:r w:rsidR="003F559C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7152A9A7" w14:textId="77777777" w:rsidR="00277633" w:rsidRDefault="00277633" w:rsidP="00D54718">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D9E77F6" w14:textId="7BE2C0D0" w:rsidR="00D54718" w:rsidRDefault="00D54718" w:rsidP="00D54718">
+    <w:p w14:paraId="2196C2FA" w14:textId="0AC5F620" w:rsidR="009A1109" w:rsidRPr="000F164C" w:rsidRDefault="00D54718" w:rsidP="000F164C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Student D2L email addresses must be forwarded to your MSU email </w:t>
       </w:r>
       <w:r w:rsidR="003F559C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
+    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235177395"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>SUGGESTED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="0DA8A430" w14:textId="0FC3AF31" w:rsidR="002A6615" w:rsidRPr="007F7986" w:rsidRDefault="007F7986" w:rsidP="007F7986">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214364274"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc214364275"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc195856806"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235177396"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Websites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DA79909" w14:textId="1C0C8D55" w:rsidR="00430F6B" w:rsidRPr="0063758D" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="2DA79909" w14:textId="40AB67B3" w:rsidR="00430F6B" w:rsidRPr="0063758D" w:rsidRDefault="00430F6B" w:rsidP="0A14730B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk162522848"/>
-      <w:r w:rsidRPr="0063758D">
+      <w:bookmarkStart w:id="18" w:name="_Hlk162522848"/>
+      <w:r w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sabiston</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063758D">
+      <w:r w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, Textbook of Surgery</w:t>
       </w:r>
-      <w:r w:rsidR="00EE354B" w:rsidRPr="0063758D">
+      <w:r w:rsidR="00EE354B" w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00444486" w:rsidRPr="0063758D">
+      <w:r w:rsidR="00444486" w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00444486" w:rsidRPr="0063758D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00163885" w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00444486" w:rsidRPr="0063758D">
+        </w:rPr>
+        <w:t>22e</w:t>
+      </w:r>
+      <w:r w:rsidR="033C1D85" w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="21A87AA7" w14:textId="38648DAF" w:rsidR="00444486" w:rsidRPr="0063758D" w:rsidRDefault="00444486" w:rsidP="00444486">
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="3279642F" w14:textId="48455DD2" w:rsidR="00F9223A" w:rsidRPr="005B77B7" w:rsidRDefault="00F9223A" w:rsidP="00F9223A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0063758D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0063758D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0063758D">
+        </w:rPr>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F9223A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0063758D">
+        </w:rPr>
+        <w:instrText>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0063758D">
+      <w:r w:rsidRPr="000F2479">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170043124</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0063758D">
+        <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A41C3FD" w14:textId="752CB4F2" w:rsidR="00430F6B" w:rsidRPr="0063758D" w:rsidRDefault="00430F6B" w:rsidP="0063758D">
-[...12 lines deleted...]
-    <w:p w14:paraId="3C1BEBCC" w14:textId="552FB907" w:rsidR="00430F6B" w:rsidRPr="0063758D" w:rsidRDefault="00EE354B" w:rsidP="3336D5AE">
+    <w:p w14:paraId="3C1BEBCC" w14:textId="48A308A5" w:rsidR="00430F6B" w:rsidRPr="0063758D" w:rsidRDefault="00EE354B" w:rsidP="0A14730B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk162522862"/>
-      <w:r w:rsidRPr="3336D5AE">
+      <w:bookmarkStart w:id="19" w:name="_Hlk162522862"/>
+      <w:r w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter F. Lawrence, </w:t>
       </w:r>
-      <w:r w:rsidR="00430F6B" w:rsidRPr="3336D5AE">
+      <w:r w:rsidR="00430F6B" w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Essentials of </w:t>
       </w:r>
-      <w:r w:rsidRPr="3336D5AE">
+      <w:r w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Surgical Specialties, </w:t>
       </w:r>
-      <w:r w:rsidR="707841A5" w:rsidRPr="3336D5AE">
+      <w:r w:rsidR="707841A5" w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="3336D5AE">
+      <w:r w:rsidRPr="0A14730B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00430F6B" w:rsidRPr="3336D5AE">
-[...1 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      <w:r w:rsidR="21854DD3" w:rsidRPr="0A14730B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00430F6B" w:rsidRPr="0A14730B">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="6236D0A0" w14:textId="04910539" w:rsidR="005D082C" w:rsidRPr="001555EE" w:rsidRDefault="005D082C" w:rsidP="005D082C">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001555EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="001555EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0"</w:instrText>
@@ -7537,60 +7819,60 @@
     <w:p w14:paraId="4ABD4716" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00123186">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F32377A" w14:textId="756BFC5C" w:rsidR="00EC1992" w:rsidRPr="007F7986" w:rsidRDefault="00EC1992" w:rsidP="007F7986">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214364276"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235177397"/>
       <w:r w:rsidRPr="007F7986">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="007F7986">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2721310C" w14:textId="77777777" w:rsidR="00185BBD" w:rsidRDefault="00185BBD" w:rsidP="00185BBD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7757,60 +8039,60 @@
     </w:p>
     <w:p w14:paraId="438AA691" w14:textId="77777777" w:rsidR="00915FB6" w:rsidRDefault="00915FB6" w:rsidP="7E182EE5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="007F7986" w:rsidRDefault="00EC1992" w:rsidP="007F7986">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214364277"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235177398"/>
       <w:r w:rsidRPr="007F7986">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="007F7986">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -8023,76 +8305,76 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc214364278"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235177399"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc214364279"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235177400"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1CED3FC2" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
@@ -8129,50 +8411,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -8207,61 +8490,61 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc214364280"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235177401"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
@@ -8300,141 +8583,134 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214364281"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235177402"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">of two or more below average marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214364282"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235177403"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="23332512" w14:textId="77777777" w:rsidR="005F6FF7" w:rsidRPr="005F6FF7" w:rsidRDefault="005F6FF7" w:rsidP="005F6FF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F6FF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C21EBFE" w14:textId="77777777" w:rsidR="005F6FF7" w:rsidRPr="005F6FF7" w:rsidRDefault="005F6FF7" w:rsidP="005F6FF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8467,60 +8743,61 @@
       </w:r>
       <w:r w:rsidRPr="005F6FF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="005F6FF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51649D2E" w14:textId="413F0ED3" w:rsidR="002D76EF" w:rsidRPr="002D76EF" w:rsidRDefault="002D76EF" w:rsidP="002D76EF"/>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214364283"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235177404"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
+    <w:p w14:paraId="1EE0FF1C" w14:textId="3C8CAD93" w:rsidR="000E0F14" w:rsidRDefault="00D710D7" w:rsidP="004D4FE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
@@ -8616,81 +8893,67 @@
         </w:rPr>
         <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE0FF1C" w14:textId="77777777" w:rsidR="000E0F14" w:rsidRDefault="000E0F14" w:rsidP="000602B1">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2F8C5720" w14:textId="77777777" w:rsidR="000E0F14" w:rsidRPr="00E11CEA" w:rsidRDefault="000E0F14" w:rsidP="000E0F14">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214364284"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235177405"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="35F720FF" w14:textId="77777777" w:rsidR="000E0F14" w:rsidRDefault="000E0F14" w:rsidP="000E0F14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B99D38" w14:textId="77777777" w:rsidR="000E0F14" w:rsidRPr="00C40B5D" w:rsidRDefault="000E0F14" w:rsidP="000E0F14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
@@ -9726,108 +9989,108 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3920C2FF" w14:textId="77777777" w:rsidR="000E0F14" w:rsidRPr="0096296A" w:rsidRDefault="000E0F14" w:rsidP="000E0F14">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214364285"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235177406"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="38E57C77" w14:textId="77777777" w:rsidR="000E0F14" w:rsidRPr="0096296A" w:rsidRDefault="000E0F14" w:rsidP="000E0F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214364286"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235177407"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9878,557 +10141,646 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29493DE3" w14:textId="4FD4DE3E" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="30"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Professionalism and professional ethics are terms that signify certain scholastic, interpersonal and behavioral expectations. Among the characteristics included in this context are the knowledge, competence, demeanor, attitude, appearance, mannerisms, integrity, and morals displayed by the student to faculty, peers, patients, and colleagues in other health care professions. Students are expected to always conduct themselves in a professional manner and to exhibit characteristics of a professional student.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54974033" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
-[...12 lines deleted...]
-    <w:p w14:paraId="666F4D3D" w14:textId="77777777" w:rsidR="00277633" w:rsidRDefault="00277633" w:rsidP="00DA4A59">
+    <w:p w14:paraId="45954329" w14:textId="77777777" w:rsidR="00277633" w:rsidRDefault="00277633" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45954329" w14:textId="77777777" w:rsidR="00277633" w:rsidRDefault="00277633" w:rsidP="00DA4A59">
+    <w:p w14:paraId="79D7F4DE" w14:textId="56F30F0D" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...11 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD9ECD2" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="105"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
+        <w:t xml:space="preserve">Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214364287"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235177408"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="1E4A4360" w14:textId="30D39EF8" w:rsidR="00AD4CC3" w:rsidRPr="00AD4CC3" w:rsidRDefault="00C11B04" w:rsidP="00AD4CC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4CC3" w:rsidRPr="00FF0C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4CC3" w:rsidRPr="00AD4CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udents are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22076D94" w14:textId="77777777" w:rsidR="00AD4CC3" w:rsidRPr="00AD4CC3" w:rsidRDefault="00AD4CC3" w:rsidP="00AD4CC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="431D8E3B" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00AD4CC3" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00AD4CC3">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
+    <w:p w14:paraId="71E248F7" w14:textId="77777777" w:rsidR="00FF0C9F" w:rsidRPr="00C40B5D" w:rsidRDefault="00FF0C9F" w:rsidP="00FF0C9F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214364288"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235177409"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="11161276" w14:textId="77777777" w:rsidR="00FF0C9F" w:rsidRDefault="00FF0C9F" w:rsidP="00FF0C9F">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16CEED8B" w14:textId="77777777" w:rsidR="00FF0C9F" w:rsidRPr="000044D5" w:rsidRDefault="00FF0C9F" w:rsidP="00FF0C9F">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235177410"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="1B7BBB93" w14:textId="77777777" w:rsidR="00FF0C9F" w:rsidRPr="00EA7A22" w:rsidRDefault="00FF0C9F" w:rsidP="00FF0C9F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:r w:rsidR="00ED56A2">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="004D648A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4003A9DA" w14:textId="77777777" w:rsidR="009209DA" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144" w:firstLine="216"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="466DBF95" w14:textId="17144912" w:rsidR="009209DA" w:rsidRPr="003E0F21" w:rsidRDefault="009209DA" w:rsidP="003E0F21">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214364289"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235177411"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="7B5B9323" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00C50401" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0328A805" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00C40B5D" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49C2767F" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00551027" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214364290"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235177412"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4448C632" w14:textId="59BFFAC6" w:rsidR="009209DA" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469A9F97" w14:textId="326CFDB0" w:rsidR="00522BC2" w:rsidRDefault="00522BC2" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00522BC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00940CDA" w:rsidRPr="00522BC2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00940CDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E857C3" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00C82EC8" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A7BA763" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="002422D9" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214364291"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235177413"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D148BF" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00D07691" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BE0A1AD" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00726AB4" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A73EF7" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="0096296A" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214364292"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235177414"/>
       <w:r w:rsidRPr="0096296A">
         <w:lastRenderedPageBreak/>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222770C2" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00E20D8B" w:rsidRDefault="009209DA" w:rsidP="009209DA">
+    <w:p w14:paraId="1A5DDCBA" w14:textId="77777777" w:rsidR="00A628C1" w:rsidRDefault="009209DA" w:rsidP="00A628C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B49FC" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00A628C1" w:rsidRPr="002B2CEB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5E1D92F3" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00C40B5D" w:rsidRDefault="009209DA" w:rsidP="009209DA">
+    </w:p>
+    <w:p w14:paraId="5E1D92F3" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00C40B5D" w:rsidRDefault="009209DA" w:rsidP="00A628C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F9B5144" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00C40B5D" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214364293"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235177415"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E87D99A" w14:textId="6AA277BD" w:rsidR="00C763B1" w:rsidRDefault="00C763B1" w:rsidP="00C763B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received. Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication</w:t>
@@ -10554,460 +10906,445 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7738E8FD" w14:textId="77777777" w:rsidR="00C763B1" w:rsidRDefault="00C763B1" w:rsidP="00C763B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4F1ABC" w14:textId="7DB7B6F5" w:rsidR="00C763B1" w:rsidRDefault="00C763B1" w:rsidP="00C763B1">
+    <w:p w14:paraId="5D4F1ABC" w14:textId="6B388E67" w:rsidR="00C763B1" w:rsidRDefault="00C763B1" w:rsidP="00C763B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003F559C">
+      <w:r w:rsidR="00535B2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2195A8C3" w14:textId="77777777" w:rsidR="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00C763B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0987F0EB" w14:textId="77777777" w:rsidR="00544D6D" w:rsidRPr="00556A65" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc214364294"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235177416"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="680100C8" w14:textId="17D4FDFD" w:rsidR="00544D6D" w:rsidRPr="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="680100C8" w14:textId="38E3CDA7" w:rsidR="00544D6D" w:rsidRPr="00544D6D" w:rsidRDefault="00544D6D" w:rsidP="00544D6D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00535B2D" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00535B2D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00535B2D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00535B2D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00535B2D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+    </w:p>
+    <w:p w14:paraId="37609735" w14:textId="77777777" w:rsidR="00482FEE" w:rsidRPr="005F7800" w:rsidRDefault="00482FEE" w:rsidP="00482FEE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00482FEE">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="168FB32E" w14:textId="77777777" w:rsidR="009209DA" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0366D6C6" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="0096296A" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4A2BB8" w14:textId="77777777" w:rsidR="009209DA" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="077BF7C1" w14:textId="77777777" w:rsidR="009209DA" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39DC6CA6" w14:textId="77777777" w:rsidR="009209DA" w:rsidRPr="00C40B5D" w:rsidRDefault="009209DA" w:rsidP="009209DA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214364295"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235177417"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...55 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="05A56768" w14:textId="77777777" w:rsidR="00387171" w:rsidRPr="00A871DA" w:rsidRDefault="00387171" w:rsidP="00387171">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357CACD7" w14:textId="77777777" w:rsidR="00387171" w:rsidRPr="00A871DA" w:rsidRDefault="00387171" w:rsidP="00387171">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="0AFF8675" w14:textId="77777777" w:rsidR="00387171" w:rsidRPr="00987E7B" w:rsidRDefault="00387171" w:rsidP="00387171">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...31 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="62E0080D" w14:textId="77777777" w:rsidR="00696DC9" w:rsidRDefault="00696DC9" w:rsidP="004D31F7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="248C5C12" w14:textId="77777777" w:rsidR="004D31F7" w:rsidRPr="00C40B5D" w:rsidRDefault="004D31F7" w:rsidP="004D31F7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc169162520"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc214364296"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235177418"/>
       <w:r w:rsidRPr="00B6057D">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="37B4EAF7" w14:textId="77777777" w:rsidR="004D31F7" w:rsidRPr="00C40B5D" w:rsidRDefault="004D31F7" w:rsidP="004D31F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -11090,93 +11427,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11269,55 +11606,55 @@
         <w:t>the semester onset</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A6EA10" w14:textId="77777777" w:rsidR="004D31F7" w:rsidRPr="00C40B5D" w:rsidRDefault="004D31F7" w:rsidP="004D31F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D25928" w14:textId="321DAA4D" w:rsidR="004D31F7" w:rsidRPr="00544D6D" w:rsidRDefault="004D31F7" w:rsidP="00544D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="004D31F7" w:rsidRPr="00544D6D" w:rsidSect="0014138A">
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId38"/>
+        <w:sectPr w:rsidR="004D31F7" w:rsidRPr="00544D6D" w:rsidSect="004D4FE5">
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
@@ -11499,72 +11836,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward</w:t>
       </w:r>
       <w:r w:rsidR="00544D6D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE25A71" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00544D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48CC6BBE" w14:textId="41DCF53E" w:rsidR="005E2ECF" w:rsidRPr="00114DA1" w:rsidRDefault="007D13F7" w:rsidP="00114DA1">
+    <w:p w14:paraId="0B292702" w14:textId="77777777" w:rsidR="004D4FE5" w:rsidRDefault="007D13F7" w:rsidP="00114DA1">
       <w:pPr>
         <w:ind w:left="-864"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214364297"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235177419"/>
       <w:r w:rsidRPr="00114DA1">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidR="00277633" w:rsidRPr="00114DA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00277633" w:rsidRPr="00114DA1">
+    </w:p>
+    <w:p w14:paraId="48CC6BBE" w14:textId="716357B8" w:rsidR="005E2ECF" w:rsidRPr="00114DA1" w:rsidRDefault="00277633" w:rsidP="00114DA1">
+      <w:pPr>
+        <w:ind w:left="-864"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00114DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="00434572" w:rsidRPr="00C40B5D" w14:paraId="745F27F8" w14:textId="77777777" w:rsidTr="00AA1A73">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
@@ -12600,51 +12942,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="685B583B" w14:textId="77777777" w:rsidR="000F165E" w:rsidRDefault="000F165E" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A12D745" w14:textId="77777777" w:rsidR="00AD7773" w:rsidRDefault="00AD7773" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A7A1C94" w14:textId="362E522A" w:rsidR="0019568F" w:rsidRPr="007F30E1" w:rsidRDefault="0019568F" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
@@ -12658,51 +13000,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="30A74C7F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>428625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40" cstate="print">
+                    <a:blip r:embed="rId42" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -12713,68 +13055,172 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C008F73" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20030BCD" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="2FE87E22" w14:textId="42DC0B24" w:rsidR="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0E34F6" w14:textId="77777777" w:rsidR="0063555A" w:rsidRPr="005005D9" w:rsidRDefault="0063555A" w:rsidP="0063555A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MUST BE COMPLETED &amp; SIGNED BY ATTENDING GENERAL SURGEON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500B1F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> YEAR RESDIENT- NOT AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTERN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02630D9F" w14:textId="77777777" w:rsidR="0063555A" w:rsidRDefault="0063555A" w:rsidP="007F30E1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="053B9CD8" w14:textId="7834AF9B" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A7E40">
         <w:rPr>
@@ -12982,52 +13428,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="338BD20E">
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="42C1A330" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="0C0371BB">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="70B6DD1B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -13057,52 +13503,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="5A9D5692">
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="180E4736" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="348C917B">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2B0373E6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -13173,52 +13619,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="3C863834">
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="56AE2C5A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="7810169A">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="57A9E9E3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -13255,52 +13701,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="69F8DE1D">
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="624D4824" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="60CFAAD3">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="218975BF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -13876,51 +14322,50 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="226938CB" w14:textId="77777777" w:rsidR="00434572" w:rsidRPr="00DA4A59" w:rsidRDefault="00434572" w:rsidP="00434572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACTIVITY LOG (ACT)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OSS 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -16636,50 +17081,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A7BEA1D" w14:textId="77777777" w:rsidR="00434572" w:rsidRDefault="00434572" w:rsidP="00434572">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ED1240A" w14:textId="77777777" w:rsidR="00434572" w:rsidRPr="00DA4A59" w:rsidRDefault="00434572" w:rsidP="00434572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Please list all meetings and Lectures attended:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table for all Meeting and Lectures while on rotation"/>
       </w:tblPr>
@@ -16802,51 +17248,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49AAF846" w14:textId="77777777" w:rsidR="00434572" w:rsidRPr="00DA4A59" w:rsidRDefault="00434572" w:rsidP="00AA1A73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F0383F3" w14:textId="77777777" w:rsidR="00434572" w:rsidRPr="00DA4A59" w:rsidRDefault="00434572" w:rsidP="00AA1A73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -17825,84 +18270,84 @@
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F536D7" w14:textId="77777777" w:rsidR="00434572" w:rsidRDefault="00434572" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00434572" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId43"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C726E5C" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
+    <w:p w14:paraId="7BE1A662" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DD5F0B4" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
+    <w:p w14:paraId="4618B7B8" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D87E874" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F">
+    <w:p w14:paraId="48E2A772" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17912,152 +18357,160 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EE6FD14" w14:textId="0C249081" w:rsidR="007C132B" w:rsidRPr="007C132B" w:rsidRDefault="007C132B" w:rsidP="007C132B">
+  <w:p w14:paraId="5EE6FD14" w14:textId="55784E21" w:rsidR="007C132B" w:rsidRPr="007C132B" w:rsidRDefault="007C132B" w:rsidP="007C132B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="000F164C">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AF9B115" w14:textId="066E3424" w:rsidR="004A166C" w:rsidRDefault="007C132B">
+  <w:p w14:paraId="5AF9B115" w14:textId="4B5E97E2" w:rsidR="004A166C" w:rsidRDefault="007C132B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="000F164C">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A1D1DCB" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
+    <w:p w14:paraId="7968E74E" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70C419B7" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
+    <w:p w14:paraId="3A41C467" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6EA45B41" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F">
+    <w:p w14:paraId="2E1FC36F" w14:textId="77777777" w:rsidR="006F259F" w:rsidRDefault="006F259F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="7AA7F5A4" w:rsidR="004A166C" w:rsidRDefault="008F394E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 643 Podiatry</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3336799C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -18698,51 +19151,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="152B51D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77A0D0FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -20114,50 +20567,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719D5569"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD38B802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20262,51 +20828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -20379,51 +20945,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -20492,51 +21058,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -20613,102 +21179,105 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563248639">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="334580554">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="334580554">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="969631907">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="885069547">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="717247868">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1345476917">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="770708982">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1194920154">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="924610441">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="431366052">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="388695171">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="25526169">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2025475695">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1804881040">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="366830870">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1252202227">
     <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -20823,55 +21392,57 @@
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D418D"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D5023"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E0F14"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E583F"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
+    <w:rsid w:val="000F164C"/>
     <w:rsid w:val="000F165E"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
+    <w:rsid w:val="000F49C3"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="00114DA1"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
@@ -20896,57 +21467,59 @@
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001417FE"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="0014658C"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="001555EE"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="001577C8"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
+    <w:rsid w:val="00163885"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166E98"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
+    <w:rsid w:val="00170CB0"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="001771BC"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="00185BBD"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00193B48"/>
     <w:rsid w:val="00194CE1"/>
@@ -21176,69 +21749,71 @@
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
+    <w:rsid w:val="00361C51"/>
     <w:rsid w:val="00361F77"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="0036540C"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
+    <w:rsid w:val="00387171"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003A76F2"/>
     <w:rsid w:val="003B132F"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
@@ -21258,164 +21833,174 @@
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E0F21"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F559C"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
+    <w:rsid w:val="00401A5E"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00425205"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="00434572"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
+    <w:rsid w:val="00482FEE"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
+    <w:rsid w:val="00487AF9"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A21F8"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
+    <w:rsid w:val="004A60DE"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
+    <w:rsid w:val="004B17D0"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B49FC"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D31F7"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
+    <w:rsid w:val="004D4FE5"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004D7BDC"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00500EC5"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
@@ -21431,115 +22016,120 @@
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522BC2"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005232ED"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00534268"/>
+    <w:rsid w:val="00535B2D"/>
+    <w:rsid w:val="00541CD6"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00543B75"/>
     <w:rsid w:val="00544D6D"/>
     <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="00546CB3"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="00584608"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="005951F2"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A1BD6"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4C46"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
+    <w:rsid w:val="005D0143"/>
     <w:rsid w:val="005D01D3"/>
     <w:rsid w:val="005D082C"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E2ECF"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E733B"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
@@ -21553,136 +22143,141 @@
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617D10"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
+    <w:rsid w:val="006222AA"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="006234EC"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00623CDE"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
+    <w:rsid w:val="0063555A"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="0063758D"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="00655516"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="00680C55"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00683400"/>
     <w:rsid w:val="00684867"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
+    <w:rsid w:val="006A568A"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A73EB"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
+    <w:rsid w:val="006C55A5"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C58E8"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2704"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E40AA"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F259F"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
@@ -21691,50 +22286,51 @@
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="00741129"/>
     <w:rsid w:val="0074263E"/>
+    <w:rsid w:val="00743351"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00754B1B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
@@ -21812,121 +22408,127 @@
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F7986"/>
     <w:rsid w:val="0080213F"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820D69"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
+    <w:rsid w:val="00822B49"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
+    <w:rsid w:val="00836380"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="00847780"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
+    <w:rsid w:val="00852852"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="00871944"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088378B"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
+    <w:rsid w:val="008856FE"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="00886F97"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="008967B0"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
+    <w:rsid w:val="008A3652"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
@@ -21944,98 +22546,100 @@
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F394E"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F7EAD"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="00911422"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00915FB6"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="009209DA"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00921A3A"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00930687"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940CDA"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="009542EB"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="00960DFE"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="009673ED"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00967F25"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="00973EC1"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B6F"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
@@ -22052,50 +22656,51 @@
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B3DD6"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
+    <w:rsid w:val="009D666B"/>
     <w:rsid w:val="009D6721"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E3CFF"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C11"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009E7124"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
@@ -22111,82 +22716,84 @@
     <w:rsid w:val="00A06746"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A24202"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A264CD"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
+    <w:rsid w:val="00A32648"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A4261B"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A47DA1"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A628C1"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A8119E"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
@@ -22205,59 +22812,61 @@
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0BCE"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6C97"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
+    <w:rsid w:val="00AD4CC3"/>
     <w:rsid w:val="00AD508B"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AD7773"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
+    <w:rsid w:val="00AE5FEA"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
@@ -22375,69 +22984,71 @@
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C014CC"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
+    <w:rsid w:val="00C17047"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C763B1"/>
     <w:rsid w:val="00C811EC"/>
@@ -22456,50 +23067,51 @@
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
+    <w:rsid w:val="00CD392E"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE6EFE"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
@@ -22511,71 +23123,73 @@
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50AF4"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D54718"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D570AC"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D67102"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D74C38"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D75910"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D83AC0"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA4A59"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
@@ -22698,277 +23312,289 @@
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E947FA"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA3900"/>
     <w:rsid w:val="00EA6488"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7E47"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB3E1D"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED56A2"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
+    <w:rsid w:val="00EE2EAB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE354B"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE4841"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F23811"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F27644"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
+    <w:rsid w:val="00F355EC"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F6366B"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F71AA5"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
+    <w:rsid w:val="00F83BE7"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F84D48"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F87E7F"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
+    <w:rsid w:val="00F9223A"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
+    <w:rsid w:val="00F978A4"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD44AF"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
+    <w:rsid w:val="00FE4C7D"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
+    <w:rsid w:val="00FF0C9F"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
+    <w:rsid w:val="033C1D85"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05909AAC"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
+    <w:rsid w:val="0A14730B"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
@@ -23019,50 +23645,51 @@
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
+    <w:rsid w:val="21854DD3"/>
     <w:rsid w:val="2185EA49"/>
     <w:rsid w:val="219D6077"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="259C61B1"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
@@ -31495,51 +32122,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31816,100 +32443,104 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -32136,116 +32767,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CFCC637-5D02-4940-88B7-06D39617AF60}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE13CA2C-9B04-4F52-908B-3F0E19E92338}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>28264</Characters>
+  <Pages>18</Pages>
+  <Words>5160</Words>
+  <Characters>29417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>235</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>245</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33156</CharactersWithSpaces>
+  <CharactersWithSpaces>34508</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>124500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>