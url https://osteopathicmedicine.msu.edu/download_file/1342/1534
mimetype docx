--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -425,105 +425,105 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="501C1D4E" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="2AEE3D79" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="004870D2">
+      <w:r w:rsidR="00E64FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00351AC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="004870D2">
+      <w:r w:rsidR="00E64FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -701,2402 +701,2551 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFAF721" w14:textId="77777777" w:rsidR="00655973" w:rsidRDefault="00655973" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="3C8532CF" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="44B4EC7C" w14:textId="77777777" w:rsidR="00B47CB7" w:rsidRDefault="00B47CB7" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="2B235BF0" w:rsidR="00E405FF" w:rsidRPr="00B47CB7" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="00B47CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="00B47CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47CB7" w:rsidRPr="00B47CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="00B47CB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...71 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AC9177" w14:textId="493F2DF2" w:rsidR="006D3446" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="7810B4A3" w14:textId="02DC8C6C" w:rsidR="002A2AB3" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214364452" w:history="1">
-        <w:r w:rsidR="006D3446" w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177659" w:history="1">
+        <w:r w:rsidR="002A2AB3" w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
-        <w:r w:rsidR="006D3446">
+        <w:r w:rsidR="002A2AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006D3446">
+        <w:r w:rsidR="002A2AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006D3446">
+        <w:r w:rsidR="002A2AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364452 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177659 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006D3446">
+        <w:r w:rsidR="002A2AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006D3446">
+        <w:r w:rsidR="002A2AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006D3446">
+        <w:r w:rsidR="002A2AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="006D3446">
+        <w:r w:rsidR="002A2AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64557252" w14:textId="73C802B6" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="33EECF52" w14:textId="46A6878C" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364453" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177660" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE scheduling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364453 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177660 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D0FA9CD" w14:textId="1258CAFB" w:rsidR="006D3446" w:rsidRDefault="006D3446" w:rsidP="006D3446">
+    <w:p w14:paraId="6B944B3D" w14:textId="1FF88054" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364454" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177661" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Required Prerequisites</w:t>
+          <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364454 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177661 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CF1FA89" w14:textId="5EA311A9" w:rsidR="006D3446" w:rsidRDefault="006D3446" w:rsidP="006D3446">
+    <w:p w14:paraId="331743D2" w14:textId="49D12D86" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364455" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177662" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Course Confirmation and Enrollment</w:t>
+          <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364455 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177662 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A25242D" w14:textId="72E1514B" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1E918F0E" w14:textId="518FB797" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364456" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177663" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION FORMAT</w:t>
+          <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364456 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177663 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DE993FC" w14:textId="57050779" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="5129D5AA" w14:textId="6760879C" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364457" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177664" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS AND OBJECTIVES</w:t>
+          <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364457 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177664 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14DF08E2" w14:textId="615F4733" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="4CF6C2D5" w14:textId="04510B1B" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364458" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177665" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS</w:t>
+          <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364458 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177665 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B6493E0" w14:textId="239CA16C" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="319D4AAF" w14:textId="577368C8" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364459" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177666" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>GOALS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177666 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A46E53A" w14:textId="4A9507EE" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177667" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364459 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177667 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C89E70B" w14:textId="47B98E67" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0CD4D11E" w14:textId="7C24E9A0" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364460" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177668" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+          <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364460 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177668 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="017175B4" w14:textId="4EC98AAB" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="5B6726DE" w14:textId="02BE6133" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364461" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177669" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REFERENCES</w:t>
+          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364461 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177669 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78BD32A9" w14:textId="093496D5" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1F4AEA9E" w14:textId="07C0D9C3" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364462" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177670" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REQUIRED STUDY RESOURCES</w:t>
+          <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364462 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177670 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D4D670C" w14:textId="29A50DC2" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="18176C51" w14:textId="0EA2219F" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364463" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177671" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUGGESTED STUDY RESOURCES</w:t>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364463 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177671 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D76FAB8" w14:textId="0AADA319" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="55A32CC0" w14:textId="315BB1DA" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364464" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177672" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+          <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364464 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177672 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="087D4A00" w14:textId="550D4F17" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="6FF8ACF8" w14:textId="3BFB0C38" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364465" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177673" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT ACTIVITY LOG</w:t>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364465 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="498C9DDE" w14:textId="7F0DFDDB" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="3210A386" w14:textId="7ED4F946" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364466" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177674" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>STUDENT ACTIVITY LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364466 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32912C82" w14:textId="4E07B4B4" w:rsidR="006D3446" w:rsidRDefault="006D3446" w:rsidP="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="435E2837" w14:textId="082DF842" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364467" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177675" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Attending Evaluation of Student</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364467 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06654F6C" w14:textId="6162AA19" w:rsidR="006D3446" w:rsidRDefault="006D3446" w:rsidP="006D3446">
+    <w:p w14:paraId="0E39AC56" w14:textId="2E7D02E1" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364468" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177676" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+          <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364468 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177676 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77A48DB1" w14:textId="535193AA" w:rsidR="006D3446" w:rsidRDefault="006D3446" w:rsidP="006D3446">
+    <w:p w14:paraId="5595175D" w14:textId="292C4CDE" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364469" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177677" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Unsatisfactory Clinical Performance</w:t>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364469 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364470 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177677 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71F1348B" w14:textId="24C88EBD" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="53AE267F" w14:textId="0CA5DCB3" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364471" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177678" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364471 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177678 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D79B267" w14:textId="6AEDDE31" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="5B07BC90" w14:textId="5F66C99B" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364472" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177679" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364472 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177679 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50BE07A3" w14:textId="79006564" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="52D9C5C4" w14:textId="17018D28" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364473" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177680" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364473 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177680 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0784C7CC" w14:textId="1F975D45" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177681" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177681 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2537D979" w14:textId="5A498FDE" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0BF19D8D" w14:textId="538DB2D7" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364474" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177682" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CLERKSHIP ATTENDANCE</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> POLICY</w:t>
+          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364474 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177682 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A9EC7F4" w14:textId="0548E4B9" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="4F35E5CA" w14:textId="32DD40C4" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364475" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177683" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>CLERKSHIP ATTENDANCE</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00224FD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364475 \h </w:instrText>
-[...185 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364478 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177683 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="235B93B5" w14:textId="5B7A8F03" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="61BD5FBB" w14:textId="416B9F5D" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364479" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177684" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364479 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177684 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B3E3AE8" w14:textId="7B5FD661" w:rsidR="006D3446" w:rsidRDefault="006D3446" w:rsidP="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="390E719C" w14:textId="612E2112" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364480" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177685" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364480 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177685 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D6699F0" w14:textId="0ABF0670" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="7A293DFE" w14:textId="3B6E4545" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364481" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177686" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364481 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177686 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="142C8D38" w14:textId="38B27DA9" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="1B3C2EB0" w14:textId="70723C43" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364482" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177687" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364482 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177687 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6ED7E1B0" w14:textId="4061369C" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177688" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177688 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AFA0F47" w14:textId="6FC6F169" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177689" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MSU Email</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177689 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C3248BB" w14:textId="01C61BFF" w:rsidR="006D3446" w:rsidRDefault="006D3446">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1628F7D4" w14:textId="28BB424A" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364483" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177690" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364483 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177690 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CB83C2F" w14:textId="78023AF9" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177691" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177691 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02E9AB73" w14:textId="1721331D" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177692" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177692 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="001CE7EF" w14:textId="42985DAD" w:rsidR="006D3446" w:rsidRDefault="006D3446">
+    <w:p w14:paraId="5962FC1F" w14:textId="346AA179" w:rsidR="002A2AB3" w:rsidRDefault="002A2AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364484" w:history="1">
-        <w:r w:rsidRPr="00102594">
+      <w:hyperlink w:anchor="_Toc235177693" w:history="1">
+        <w:r w:rsidRPr="00224FD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>APPENDIX</w:t>
+          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364484 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177693 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="6FFA5F90" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="5AE3BD3D" w14:textId="456F0496" w:rsidR="285A3D04" w:rsidRPr="00AE1546" w:rsidRDefault="005A4CDC" w:rsidP="00AE1546">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:sectPr w:rsidR="285A3D04" w:rsidSect="0014138A">
+        <w:sectPr w:rsidR="285A3D04" w:rsidRPr="00AE1546" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4930157B" w14:textId="77777777" w:rsidR="006471EF" w:rsidRPr="006471EF" w:rsidRDefault="006471EF" w:rsidP="006471EF">
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4930157B" w14:textId="77777777" w:rsidR="006471EF" w:rsidRPr="006471EF" w:rsidRDefault="006471EF" w:rsidP="00B47CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006471EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10784" w:type="dxa"/>
+        <w:tblInd w:w="-721" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1972"/>
+        <w:gridCol w:w="2873"/>
+        <w:gridCol w:w="5490"/>
+        <w:gridCol w:w="2421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="599A9FA9" w14:textId="65F163CC" w:rsidTr="0045087D">
+      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="599A9FA9" w14:textId="65F163CC" w:rsidTr="00B47CB7">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54B4E540" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>REQUIREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6371" w:type="dxa"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ACBB2B9" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3106,307 +3255,307 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="33944151" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="2421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="788E82F1" w14:textId="7533FA68" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="00453653" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="2239ED88" w14:textId="60D8A8CC" w:rsidTr="0045087D">
+      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="2239ED88" w14:textId="60D8A8CC" w:rsidTr="00B47CB7">
         <w:trPr>
           <w:trHeight w:val="2235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BEBEB11" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6371" w:type="dxa"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44A5A864" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="2421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72D08089" w14:textId="5842752A" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="00453653" w:rsidP="00453653">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="7C6D6401" w14:textId="0E38B928" w:rsidTr="0045087D">
+      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="7C6D6401" w14:textId="0E38B928" w:rsidTr="00B47CB7">
         <w:trPr>
           <w:trHeight w:val="2055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="235A2EC9" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6371" w:type="dxa"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55C18738" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="006471EF">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="2421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3123E6DC" w14:textId="0895B490" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="00453653" w:rsidP="00453653">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="184C2552" w14:textId="6FA02C7C" w:rsidTr="0045087D">
+      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="184C2552" w14:textId="6FA02C7C" w:rsidTr="00B47CB7">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BA27373" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3414,238 +3563,238 @@
               <w:t>Mid Rotation Form  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7233CAA1" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6371" w:type="dxa"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47F18A1C" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="2421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6ED78DA6" w14:textId="723CA5CB" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="00453653" w:rsidP="00453653">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="7BE50AC6" w14:textId="719751E0" w:rsidTr="0045087D">
+      <w:tr w:rsidR="0045087D" w:rsidRPr="006471EF" w14:paraId="7BE50AC6" w14:textId="719751E0" w:rsidTr="00B47CB7">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24B8BB72" w14:textId="20DBA144" w:rsidR="0045087D" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Activity Log</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="263573F0" w14:textId="77777777" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6371" w:type="dxa"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BAD8C1C" w14:textId="6ABF1E45" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="0045087D" w:rsidP="006471EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006471EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="2421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="552CFC7A" w14:textId="1BB14067" w:rsidR="0045087D" w:rsidRPr="006471EF" w:rsidRDefault="00453653" w:rsidP="00453653">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A2FD7E4" w14:textId="77777777" w:rsidR="006471EF" w:rsidRDefault="006471EF" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0C06F4" w14:textId="77777777" w:rsidR="006471EF" w:rsidRDefault="006471EF" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="1C5DF851" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214364452"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235177659"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D40E86F" w14:textId="351D5A5E" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this </w:t>
@@ -3678,775 +3827,638 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21C85D" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111049B1" w14:textId="0125D983" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="38E7BDBA" w14:textId="0F022258" w:rsidR="00270664" w:rsidRPr="00B47CB7" w:rsidRDefault="00270664" w:rsidP="00B47CB7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Time</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3643">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frames for each rotation are decided at least 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00055BC4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>days prior to the beginning of the rotation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Time</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1576A63F" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
-[...11 lines deleted...]
-    <w:p w14:paraId="38E7BDBA" w14:textId="77777777" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="2D666BC7" w14:textId="75BFFD70" w:rsidR="00270664" w:rsidRDefault="00270664" w:rsidP="00270664">
+    </w:p>
+    <w:p w14:paraId="63C43D02" w14:textId="1A206521" w:rsidR="00453653" w:rsidRPr="00B47CB7" w:rsidRDefault="00270664" w:rsidP="00453653">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3643">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3643">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A75F177" w14:textId="77777777" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="00270664">
-[...92 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="36399A13" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214364453"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235177660"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>ELECTIVE COURSE</w:t>
       </w:r>
       <w:r w:rsidR="008967B0">
         <w:t xml:space="preserve"> scheduling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0295838B" w14:textId="77777777" w:rsidR="001642C7" w:rsidRDefault="001642C7" w:rsidP="001642C7">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="25CE4FA0" w14:textId="1CFC4AC2" w:rsidR="00AE1546" w:rsidRPr="00AE1546" w:rsidRDefault="00AE1546" w:rsidP="00AE1546">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235177661"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00AE1546">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D1841D" w14:textId="77777777" w:rsidR="00AE1546" w:rsidRPr="00C40B5D" w:rsidRDefault="00AE1546" w:rsidP="00AE1546">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require preapproval from the IOR. The student should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D82600" w14:textId="77777777" w:rsidR="00AE1546" w:rsidRDefault="00AE1546" w:rsidP="001642C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C496FB0" w14:textId="25117592" w:rsidR="001642C7" w:rsidRDefault="001642C7" w:rsidP="001642C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235177662"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Preapproval</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CE41C20" w14:textId="77777777" w:rsidR="001642C7" w:rsidRPr="007C716E" w:rsidRDefault="001642C7" w:rsidP="0094504E">
+        <w:t>Required Prerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="184E8849" w14:textId="77777777" w:rsidR="001642C7" w:rsidRDefault="001642C7" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="100"/>
-[...62 lines deleted...]
-          <w:numId w:val="101"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214364455"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235177663"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5EFC9385" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5EFC9385" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB45140" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="1AB45140" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129DC85D" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="129DC85D" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="002F33DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1C4F88" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="4A1C4F88" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B23F3A4" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="3B23F3A4" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D46AF3F" w14:textId="6D76ED1A" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="6D46AF3F" w14:textId="6D76ED1A" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation</w:t>
       </w:r>
       <w:r w:rsidR="00A646B1" w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBDE777" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="4BBDE777" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F65A981" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="4F65A981" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A249B93" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="002F33DD">
+    <w:p w14:paraId="0A249B93" w14:textId="77777777" w:rsidR="002F33DD" w:rsidRPr="002F33DD" w:rsidRDefault="002F33DD" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214364456"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235177664"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD81E" w14:textId="382D4C17" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="393FD81E" w14:textId="061DF80C" w:rsidR="008967B0" w:rsidRDefault="008967B0" w:rsidP="008967B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">This Elective rotation is a two (2) or four (4) week experience. The purpose of this </w:t>
+        <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
       <w:r w:rsidR="003D5445">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clerkship is to provide the student with an overview of the clinical specialty. </w:t>
       </w:r>
       <w:r w:rsidR="003D5445">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4603,217 +4615,229 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214364457"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235177665"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00442EF9" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214364458"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235177666"/>
       <w:r w:rsidRPr="00442EF9">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="03E59C89" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="03E59C89" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Observe and participate in the evaluation, intra–operative, pre - operative and post - operative management of patients requiring surgery. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2DC4F" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="1AB2DC4F" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5852A968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Demonstrate the ability to appropriately evaluate post-operative care management of patients. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABA8070" w14:textId="603AFD70" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="5ABA8070" w14:textId="603AFD70" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to perform and record an osteopathic structural examination on a surgical patient and document such using acceptable osteopathic terminology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="3FDE3C4D" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Interact with patients and their families in a respectful, sensitive, and ethical manner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC3A3A" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+    <w:p w14:paraId="4BBC3A3A" w14:textId="5CD30570" w:rsidR="00AC0BCE" w:rsidRPr="00733B40" w:rsidRDefault="00AC0BCE" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733B40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F129E43" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00AC0BCE">
+        <w:t xml:space="preserve">Interact with members of the team, patient care </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72281" w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F129E43" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6F2394BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>To review the Entrustable Professional Activities and Osteopathic Core Competencies located on D2L under the Additional Information module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00442EF9" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214364459"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235177667"/>
       <w:r w:rsidRPr="00442EF9">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="3338840D" w14:textId="11C4096F" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under clinical faculty supervision, the student shall be exposed to a variety of urologic diseases to gain an understanding of the natural history, pathophysiology, presentation, investigation, and treatment management of patients. Didactic materials shall be presented to the medical student during the urology clerkship to ensure adequate preparation for board examinations and later clinical interactions. Although an attempt shall be made to expose the medical student to </w:t>
       </w:r>
       <w:r w:rsidR="00AC49F8">
         <w:rPr>
@@ -4865,301 +4889,301 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Under faculty supervision, the student shall learn the performance of a comprehensive/targeted Osteopathic history and physical examination of the:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C849E2C" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="0C849E2C" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abdomen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B4B462" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="56B4B462" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Retroperitoneum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D78E87E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="6D78E87E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neurological axis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527C2242" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="527C2242" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Penis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3B1ACF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="7F3B1ACF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Scrotum, including testes and epididymis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1980796D" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="1980796D" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prostate and seminal vesicles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BF18BF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="70BF18BF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Digital rectal examination (DRE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E254288" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="6E254288" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Female genitalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5198,266 +5222,266 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Under faculty supervision, the student shall learn the indications, interpretation, complications, and limitations of radiologic studies including:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C96943A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="2C96943A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intravenous pyelogram (IVP)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C13596" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="27C13596" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voiding cystourethrogram (VCUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A317E07" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="3A317E07" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ultrasound (US)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BCB7C6" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="17BCB7C6" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Computerized axial tomography (CAT/CT)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE2E99E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="3DE2E99E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Magnetic resonance imaging (MRI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45291F33" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="45291F33" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lasix renogram</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559EC855" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="559EC855" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Flat plate x-ray of the abdomen (KUB)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5496,197 +5520,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Under faculty supervision, the student shall learn the indications, interpretation, complications, and limitations of laboratory studies including:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048B954C" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00442EF9">
+    <w:p w14:paraId="048B954C" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prostate specific antigen (PSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EB3BD4" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00442EF9">
+    <w:p w14:paraId="79EB3BD4" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Renal function studies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50632F32" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00442EF9">
+    <w:p w14:paraId="50632F32" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Serum and urine creatinine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081682AF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRPr="00442EF9" w:rsidRDefault="003D5445" w:rsidP="00442EF9">
+    <w:p w14:paraId="081682AF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRPr="00442EF9" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442EF9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Semen analysis</w:t>
       </w:r>
       <w:r w:rsidRPr="00442EF9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A02E2B" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00442EF9">
+    <w:p w14:paraId="62A02E2B" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urinalysis with microscopic examination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5714,50 +5738,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523C1AB1" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>After reviewing the relevant history, physical examination, laboratory and radiologic studies of a patient, the student shall be able to formulate a differential diagnosis and suggest a therapeutic plan for presumed urologic disease.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE58733" w14:textId="77777777" w:rsidR="00442EF9" w:rsidRDefault="00442EF9" w:rsidP="003D5445">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5845,652 +5870,651 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Common urologic procedures and surgeries performed are listed:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA5B730" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="3FA5B730" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cystoscopy (Cysto)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5371902B" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="5371902B" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Robotic assisted laparoscopy prostatectomy (RALP)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B49265" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="46B49265" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ureteral reimplantation for reflux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1860FF31" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="1860FF31" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transurethral resection of bladder tumor (TURBT)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2AADC0" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="5C2AADC0" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ureteroscopy with calculi management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C588C5E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="6C588C5E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Extracorporeal shock wave lithotripsy (ESWL)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0DE863" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="1C0DE863" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Simple and Radical Nephrectomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C98E9B7" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="5C98E9B7" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hypospadias repair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714B03D1" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="714B03D1" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cryptorchidism correction and inguinal hernia repair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DE702B" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="65DE702B" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Orchiopexy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21821C95" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="21821C95" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Circumcision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178F3661" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="178F3661" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vasectomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C25EE31" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="6C25EE31" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Difficult Foley catheter placement and management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062FCE88" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="062FCE88" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hydrocelectomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7312ED47" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="7312ED47" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Multiple urinary stress incontinence correction procedures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3825ADA3" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="3825ADA3" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transurethral resection of prostate (TURP)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18830EF9" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="18830EF9" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hydronephrosis correction / UPJ Repair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E2283E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="76E2283E" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Penile Implant for Impotence (IPP)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6531,1052 +6555,1159 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Common urologic diseases:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CA2BDE" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="56CA2BDE" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urinary incontinence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2501BD31" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="2501BD31" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="92"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urge, stress, overflow, and mixed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC3B699" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="4EC3B699" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BPH (benign prostatic hyperplasia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4540F575" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="4540F575" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prostatitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6815563A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="6815563A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urinary tract infection (UTI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1599EF47" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="1599EF47" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Male infertility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7D221A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="4D7D221A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sexual and erectile dysfunction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549218D5" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="549218D5" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="94"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urolithiasis / Calculi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CF97F9" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="03CF97F9" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="94"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hematuria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E05D0D9" w14:textId="22CC0CAE" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="4E05D0D9" w14:textId="22CC0CAE" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="94"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varicocele, hydrocele, </w:t>
       </w:r>
       <w:r w:rsidR="00B538AC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>spermatocyte,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and inguinal hernia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5029E0CF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="5029E0CF" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="94"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urologic malignancy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A24614" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="71A24614" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Renal cell carcinoma (RCC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79676825" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="79676825" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transitional cell carcinoma (TCC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F134F73" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="0F134F73" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prostate (CaP)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DBB9ED" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="72DBB9ED" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Testis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7278C06A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="7278C06A" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Penile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7AA483" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="1D7AA483" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Congenital anomalies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0505EEC4" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="0505EEC4" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cryptorchidism </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA57905" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="4FA57905" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hypospadias </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2087EA" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="1A2087EA" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ureteral reflux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0AE057" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="6D0AE057" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hydronephrosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554D5C9F" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="003D5445">
+    <w:p w14:paraId="554D5C9F" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1860" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urologic Emergencies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E712B6" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="13E712B6" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acute urinary retention</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C58684" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="22C58684" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Testicular torsion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC64ADA" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="0EC64ADA" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Priapism</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683238F4" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="683238F4" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trauma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BFC579" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="00741F2D">
+    <w:p w14:paraId="69BFC579" w14:textId="77777777" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2592" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5D664147">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Paraphimosis</w:t>
       </w:r>
       <w:r w:rsidRPr="5D664147">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D07B52E" w14:textId="0E057CFB" w:rsidR="003D5445" w:rsidRDefault="003D5445" w:rsidP="632B4386">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6B56CED7" w14:textId="3618AFEA" w:rsidR="00C21AEE" w:rsidRPr="000849E3" w:rsidRDefault="00C21AEE" w:rsidP="00C21AEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235177668"/>
+      <w:r w:rsidRPr="000849E3">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="7C49EF5C" w14:textId="473FA3B8" w:rsidR="00C21AEE" w:rsidRPr="005E20F6" w:rsidRDefault="000849E3" w:rsidP="00C21AEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7093EF" w14:textId="15B58AC4" w:rsidR="00C21AEE" w:rsidRPr="005E20F6" w:rsidRDefault="00EB1691" w:rsidP="00C21AEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4269B328" w14:textId="3F330886" w:rsidR="00EB1691" w:rsidRDefault="00EB1691" w:rsidP="00C21AEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D088221" w14:textId="4C754D38" w:rsidR="00EB1691" w:rsidRDefault="00EB1691" w:rsidP="00C21AEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F228A0A" w14:textId="5E167652" w:rsidR="00EB1691" w:rsidRPr="005E20F6" w:rsidRDefault="00EB1691" w:rsidP="00C21AEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="03622F56" w14:textId="77777777" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214364460"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235177669"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7611,106 +7742,106 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214364461"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235177670"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214364462"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235177671"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="350A7469" w14:textId="068792E6" w:rsidR="00344AB4" w:rsidRDefault="7943D736" w:rsidP="00344AB4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00344AB4" w:rsidRPr="00BF2FE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00344AB4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A33F32" w14:textId="6F434DD9" w:rsidR="00430F6B" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00AA6290">
@@ -7923,651 +8054,554 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="15E18D02" w:rsidR="002A6615" w:rsidRPr="001F5E6F" w:rsidRDefault="005B4C18" w:rsidP="001F5E6F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214364463"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235177672"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2DA79909" w14:textId="41FB4B1F" w:rsidR="00430F6B" w:rsidRPr="00A909C5" w:rsidRDefault="00430F6B" w:rsidP="00430F6B">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="2DA79909" w14:textId="57FB88F2" w:rsidR="00430F6B" w:rsidRDefault="00430F6B" w:rsidP="7612BCF8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk162522848"/>
+      <w:r w:rsidRPr="7612BCF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sabiston</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A909C5">
+      <w:r w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, Textbook of Surgery</w:t>
       </w:r>
-      <w:r w:rsidR="00EE354B" w:rsidRPr="00A909C5">
+      <w:r w:rsidR="00EE354B" w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00444486" w:rsidRPr="00A909C5">
+      <w:r w:rsidR="00444486" w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00444486" w:rsidRPr="00A909C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F66A9" w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00444486" w:rsidRPr="00A909C5">
+        </w:rPr>
+        <w:t>22e</w:t>
+      </w:r>
+      <w:r w:rsidR="17F591B8" w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="21A87AA7" w14:textId="38648DAF" w:rsidR="00444486" w:rsidRPr="00A909C5" w:rsidRDefault="00444486" w:rsidP="00444486">
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB59FAF" w14:textId="743493B8" w:rsidR="00350BBF" w:rsidRPr="005B77B7" w:rsidRDefault="00350BBF" w:rsidP="00350BBF">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A909C5">
-[...41 lines deleted...]
-    <w:p w14:paraId="6A41C3FD" w14:textId="35E290F4" w:rsidR="00430F6B" w:rsidRPr="00A909C5" w:rsidRDefault="00430F6B" w:rsidP="00A909C5">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="000F2479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="6A41C3FD" w14:textId="1167F337" w:rsidR="00430F6B" w:rsidRPr="00A909C5" w:rsidRDefault="00430F6B" w:rsidP="00A909C5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A909C5">
-[...9 lines deleted...]
-    <w:p w14:paraId="3C1BEBCC" w14:textId="2C86AABC" w:rsidR="00430F6B" w:rsidRPr="00A909C5" w:rsidRDefault="00EE354B" w:rsidP="4BE0A27C">
+    </w:p>
+    <w:p w14:paraId="3C1BEBCC" w14:textId="5F967110" w:rsidR="00430F6B" w:rsidRPr="00A909C5" w:rsidRDefault="00EE354B" w:rsidP="7612BCF8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk162522862"/>
-      <w:r w:rsidRPr="4BE0A27C">
+      <w:bookmarkStart w:id="19" w:name="_Hlk162522862"/>
+      <w:r w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter F. Lawrence, </w:t>
       </w:r>
-      <w:r w:rsidR="00430F6B" w:rsidRPr="4BE0A27C">
+      <w:r w:rsidR="00430F6B" w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Essentials of </w:t>
       </w:r>
-      <w:r w:rsidRPr="4BE0A27C">
+      <w:r w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Surgical Specialties, </w:t>
       </w:r>
-      <w:r w:rsidR="3C29C444" w:rsidRPr="4BE0A27C">
+      <w:r w:rsidR="3C29C444" w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="4BE0A27C">
+      <w:r w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00430F6B" w:rsidRPr="4BE0A27C">
+      <w:r w:rsidR="5AE7B426" w:rsidRPr="7612BCF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00430F6B" w:rsidRPr="7612BCF8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:p w14:paraId="19A3DF14" w14:textId="61796B62" w:rsidR="00F6605B" w:rsidRPr="00F6605B" w:rsidRDefault="00F6605B" w:rsidP="00F6605B">
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="19A3DF14" w14:textId="615AE2EB" w:rsidR="00F6605B" w:rsidRPr="00F6605B" w:rsidRDefault="00AE1546" w:rsidP="00AE1546">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
-        <w:ind w:firstLine="720"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F6605B">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00F6605B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0"</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F6605B">
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00AE1546">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
-      <w:r w:rsidRPr="00F6605B">
+        <w:instrText>https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0</w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00F6605B">
+      <w:r w:rsidRPr="00FE3C63">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://clerkship-lwwhealthlibrary-com.proxy2.cl.msu.edu/book.aspx?bookid=3411&amp;rotationId=0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6605B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00F6605B">
+      <w:r w:rsidR="00F6605B" w:rsidRPr="00F6605B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52868EF0" w14:textId="77777777" w:rsidR="00A909C5" w:rsidRPr="00A909C5" w:rsidRDefault="00A909C5" w:rsidP="00EE354B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="652D4C1F" w14:textId="77777777" w:rsidR="00A909C5" w:rsidRPr="00A909C5" w:rsidRDefault="00A909C5" w:rsidP="00A909C5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A909C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find additional resources at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00A909C5">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A909C5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABD4716" w14:textId="77777777" w:rsidR="00AC0BCE" w:rsidRDefault="00AC0BCE" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F32377A" w14:textId="756BFC5C" w:rsidR="00EC1992" w:rsidRPr="00AC49F8" w:rsidRDefault="00EC1992" w:rsidP="00AC49F8">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214364464"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235177673"/>
       <w:r w:rsidRPr="00AC49F8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00AC49F8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BB47D2" w14:textId="675A57B9" w:rsidR="5E75BDD4" w:rsidRDefault="5E75BDD4" w:rsidP="004A3C21">
-[...56 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="37FA4C9B" w14:textId="77777777" w:rsidR="005F229F" w:rsidRDefault="005F229F" w:rsidP="005F229F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This form is required for this rotation, including both two- and four-week rotations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBDD0C5" w14:textId="5B9AF9C7" w:rsidR="00ED79FC" w:rsidRDefault="00D466FF" w:rsidP="00D466FF">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Two-week Rotation: This will need to be completed by the Attending or Resident and dated by the 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00AC49F8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269BA8B9" w14:textId="2784C690" w:rsidR="5E75BDD4" w:rsidRDefault="5E75BDD4" w:rsidP="004A3C21">
+    <w:p w14:paraId="6B9E3A01" w14:textId="3706EE30" w:rsidR="0025221F" w:rsidRPr="005F229F" w:rsidRDefault="5E75BDD4" w:rsidP="005F229F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="602A8290">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="602A8290">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="602A8290">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. A grade cannot be entered for the course until all requirements of the course have been met.</w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEA4A0C" w14:textId="5C84BEF2" w:rsidR="00EC1992" w:rsidRPr="00AC49F8" w:rsidRDefault="00EC1992" w:rsidP="00AC49F8">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214364465"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235177674"/>
       <w:r w:rsidRPr="00AC49F8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACTIVITY LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00AC49F8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF2DC2" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -8780,117 +8814,117 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C807A6" w14:textId="77777777" w:rsidR="00EC1992" w:rsidRPr="00EC1992" w:rsidRDefault="00EC1992" w:rsidP="00EC1992"/>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc214364466"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235177675"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc214364467"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235177676"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="43CEABF6" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00DA08EF" w:rsidRPr="00952BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DA08EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -8948,96 +8982,97 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc214364468"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235177677"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -9057,88 +9092,81 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214364469"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235177678"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">of two or more below average marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -9147,55 +9175,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214364470"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235177679"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2BC4E5A4" w14:textId="77777777" w:rsidR="005651CF" w:rsidRPr="005651CF" w:rsidRDefault="005651CF" w:rsidP="005651CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005651CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAA96DA" w14:textId="77777777" w:rsidR="005651CF" w:rsidRPr="005651CF" w:rsidRDefault="005651CF" w:rsidP="005651CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9236,55 +9264,55 @@
       </w:r>
       <w:r w:rsidRPr="005651CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="13793C39" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="602A8290">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214364471"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235177680"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -9549,50 +9577,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7138AE75" w14:textId="77777777" w:rsidR="000D2DED" w:rsidRDefault="000D2DED" w:rsidP="000D2DED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:right="585"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P/Pass – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>means that credit is granted, and that the student achieved a level of performance judged to be satisfactory by the department according to the student’s didactic and clinical performance.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2689BCE9" w14:textId="77777777" w:rsidR="000D2DED" w:rsidRDefault="000D2DED" w:rsidP="000D2DED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -9799,64 +9828,64 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214364472"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235177681"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="29412564" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STATEMENT OF PROFESSIONALISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9960,475 +9989,598 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD9ECD2" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="00DA4A59">
+    <w:p w14:paraId="30D7B473" w14:textId="2FB50D0A" w:rsidR="007B7C70" w:rsidRDefault="00DA4A59" w:rsidP="007B7C70">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="105"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Toc235177682"/>
+    </w:p>
+    <w:p w14:paraId="63B0191A" w14:textId="77777777" w:rsidR="007B7C70" w:rsidRPr="007B7C70" w:rsidRDefault="007B7C70" w:rsidP="007B7C70">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720" w:right="105"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
+    </w:p>
+    <w:p w14:paraId="4DFB1BE7" w14:textId="77777777" w:rsidR="007B7C70" w:rsidRDefault="007B7C70" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214364473"/>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="5E326289" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="09E0B84A" w14:textId="570A93AD" w:rsidR="00A829F2" w:rsidRPr="00A829F2" w:rsidRDefault="00C11B04" w:rsidP="00A829F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A829F2" w:rsidRPr="007B7C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St</w:t>
+      </w:r>
+      <w:r w:rsidR="00A829F2" w:rsidRPr="00A829F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udents are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0AB2B2" w14:textId="77777777" w:rsidR="00A829F2" w:rsidRPr="00A829F2" w:rsidRDefault="00A829F2" w:rsidP="00A829F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="29B69CB3" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00A829F2" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A829F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00A829F2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
+    <w:p w14:paraId="4DD37063" w14:textId="77777777" w:rsidR="00A8086D" w:rsidRPr="00C40B5D" w:rsidRDefault="00A8086D" w:rsidP="00A8086D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214364474"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235177683"/>
       <w:r w:rsidRPr="0096296A">
-        <w:t xml:space="preserve">CLERKSHIP </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="438B52C4" w14:textId="77777777" w:rsidR="00A8086D" w:rsidRDefault="00A8086D" w:rsidP="00A8086D">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52F30A02" w14:textId="77777777" w:rsidR="00A8086D" w:rsidRPr="000044D5" w:rsidRDefault="00A8086D" w:rsidP="00A8086D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235177684"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="50D3E2A4" w14:textId="77777777" w:rsidR="00A8086D" w:rsidRPr="00EA7A22" w:rsidRDefault="00A8086D" w:rsidP="00A8086D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="00260580">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00260580">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004D648A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42A01C4A" w14:textId="77777777" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="004862BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144" w:firstLine="216"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6866DC2E" w14:textId="058DB374" w:rsidR="00E22072" w:rsidRPr="00F57FE9" w:rsidRDefault="00E22072" w:rsidP="00F57FE9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214364475"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235177685"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="4D19B99C" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00C50401" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6EF27AE6" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00C40B5D" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6761B29A" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00551027" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214364476"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235177686"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0DB143" w14:textId="29EEF4F0" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9775FB" w14:textId="7293A9F3" w:rsidR="002877A0" w:rsidRDefault="002877A0" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="002877A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A646B1" w:rsidRPr="002877A0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A646B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A561FB8" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00C82EC8" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="050BC185" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="002422D9" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214364477"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235177687"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0BBF78" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00D07691" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70BD2240" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00726AB4" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22D7F247" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="0096296A" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214364478"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235177688"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51765F8A" w14:textId="77777777" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="00E22072">
+    <w:p w14:paraId="51765F8A" w14:textId="28E2F05C" w:rsidR="00E22072" w:rsidRPr="002A2AB3" w:rsidRDefault="00E22072" w:rsidP="002A2AB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E20D8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6E82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="003B13BF" w:rsidRPr="002B2CEB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1EFFBB11" w14:textId="77777777" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44DB8A73" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00C40B5D" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214364479"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235177689"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355B2DE0" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00C40B5D" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FBCAE3" w14:textId="77777777" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10487,138 +10639,223 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A775FE0" w14:textId="77777777" w:rsidR="00D169C5" w:rsidRPr="00C40B5D" w:rsidRDefault="00D169C5" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="183FEAB9" w14:textId="17676114" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="002877A0" w:rsidRPr="002877A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A646B1" w:rsidRPr="002877A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71035F91" w14:textId="77777777" w:rsidR="006D3446" w:rsidRDefault="006D3446" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297629F3" w14:textId="77777777" w:rsidR="006D3446" w:rsidRPr="00556A65" w:rsidRDefault="006D3446" w:rsidP="006D3446">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc214364480"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235177690"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="353414E3" w14:textId="77777777" w:rsidR="006D3446" w:rsidRPr="005F7800" w:rsidRDefault="006D3446" w:rsidP="006D3446">
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="353414E3" w14:textId="1E558E00" w:rsidR="006D3446" w:rsidRPr="005F7800" w:rsidRDefault="006D3446" w:rsidP="006D3446">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72281" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72281" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72281" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="0081708B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72281" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+    </w:p>
+    <w:p w14:paraId="0F1B954B" w14:textId="77777777" w:rsidR="00130FAB" w:rsidRPr="005F7800" w:rsidRDefault="00130FAB" w:rsidP="00130FAB">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00130FAB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="1AD9E27B" w14:textId="6494E1D7" w:rsidR="00696DC9" w:rsidRPr="00E22072" w:rsidRDefault="00696DC9" w:rsidP="00E22072">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0AE5B7" w14:textId="77777777" w:rsidR="00130FAB" w:rsidRPr="00E22072" w:rsidRDefault="00130FAB" w:rsidP="00E22072">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EA0DD27" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="0096296A" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
@@ -10628,268 +10865,187 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C511011" w14:textId="77777777" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CE2090F" w14:textId="77777777" w:rsidR="00E22072" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268256B9" w14:textId="77777777" w:rsidR="00E22072" w:rsidRPr="00C40B5D" w:rsidRDefault="00E22072" w:rsidP="00E22072">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214364481"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235177691"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...55 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="7EABEE29" w14:textId="77777777" w:rsidR="00A54776" w:rsidRPr="00A871DA" w:rsidRDefault="00A54776" w:rsidP="00A54776">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DC9BFF" w14:textId="77777777" w:rsidR="00A54776" w:rsidRPr="00A871DA" w:rsidRDefault="00A54776" w:rsidP="00A54776">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="3E595E47" w14:textId="77777777" w:rsidR="00A54776" w:rsidRPr="00987E7B" w:rsidRDefault="00A54776" w:rsidP="00A54776">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:color w:val="C00000"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Contact A</w:t>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...31 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6AE2221B" w14:textId="77777777" w:rsidR="007407F9" w:rsidRDefault="007407F9" w:rsidP="00EB734B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0043590D" w14:textId="77777777" w:rsidR="007407F9" w:rsidRPr="00C40B5D" w:rsidRDefault="007407F9" w:rsidP="007407F9">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7AAE226A" w14:textId="77777777" w:rsidR="00A54776" w:rsidRDefault="00A54776" w:rsidP="00EB734B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc214364482"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0043590D" w14:textId="77777777" w:rsidR="007407F9" w:rsidRPr="00C40B5D" w:rsidRDefault="007407F9" w:rsidP="007407F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235177692"/>
       <w:r w:rsidRPr="007407F9">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="32BC0949" w14:textId="77777777" w:rsidR="007407F9" w:rsidRPr="00C40B5D" w:rsidRDefault="007407F9" w:rsidP="007407F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -10972,93 +11128,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11151,55 +11307,55 @@
         <w:t>the semester onset</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BD0CE2" w14:textId="77777777" w:rsidR="007407F9" w:rsidRPr="00C40B5D" w:rsidRDefault="007407F9" w:rsidP="007407F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D25928" w14:textId="0AEE70E4" w:rsidR="007407F9" w:rsidRPr="007407F9" w:rsidRDefault="007407F9" w:rsidP="007407F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="007407F9" w:rsidRPr="007407F9" w:rsidSect="0014138A">
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId38"/>
+        <w:sectPr w:rsidR="007407F9" w:rsidRPr="007407F9" w:rsidSect="00B47CB7">
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
@@ -11378,75 +11534,83 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8DDB2C" w14:textId="77777777" w:rsidR="00DA4A59" w:rsidRDefault="00DA4A59" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779666C" w14:textId="6A03AA4B" w:rsidR="007D13F7" w:rsidRPr="00AC49F8" w:rsidRDefault="007D13F7" w:rsidP="00AC49F8">
+    <w:p w14:paraId="0E4E153F" w14:textId="77777777" w:rsidR="005F229F" w:rsidRDefault="007D13F7" w:rsidP="00AC49F8">
       <w:pPr>
         <w:ind w:left="-864"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc214364483"/>
+        <w:rPr>
+          <w:rStyle w:val="Level1HeaderChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235177693"/>
       <w:r w:rsidRPr="00AC49F8">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="007C716E" w:rsidRPr="00AC49F8">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C716E" w:rsidRPr="00AC49F8">
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="1FEAD084" w:rsidR="007D13F7" w:rsidRPr="00AC49F8" w:rsidRDefault="007C716E" w:rsidP="00AC49F8">
+      <w:pPr>
+        <w:ind w:left="-864"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC49F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14767" w:type="dxa"/>
         <w:tblInd w:w="-1095" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="3337"/>
@@ -11767,107 +11931,107 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submit via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F4173A1" w14:textId="77777777" w:rsidR="002F0B20" w:rsidRDefault="002F0B20" w:rsidP="002F0B20">
+          <w:p w14:paraId="5F4173A1" w14:textId="77777777" w:rsidR="002F0B20" w:rsidRDefault="002F0B20" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed, scanned, and uploaded to D2L. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D47800D" w14:textId="6DEF04C3" w:rsidR="000F165E" w:rsidRDefault="002F0B20" w:rsidP="00940AB5">
+          <w:p w14:paraId="6D47800D" w14:textId="6DEF04C3" w:rsidR="000F165E" w:rsidRDefault="002F0B20" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by</w:t>
             </w:r>
             <w:r w:rsidR="008F54E9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="188AD79B" w14:textId="77777777" w:rsidR="000D2DED" w:rsidRPr="00647D18" w:rsidRDefault="00647D18" w:rsidP="001F5E6F">
+          <w:p w14:paraId="188AD79B" w14:textId="77777777" w:rsidR="000D2DED" w:rsidRPr="00647D18" w:rsidRDefault="00647D18" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647D18">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00647D18">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11875,56 +12039,56 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00647D18">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
             <w:r w:rsidRPr="00647D18">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22CD553A" w14:textId="23FF7513" w:rsidR="00647D18" w:rsidRPr="00647D18" w:rsidRDefault="00647D18" w:rsidP="001F5E6F">
+          <w:p w14:paraId="22CD553A" w14:textId="23FF7513" w:rsidR="00647D18" w:rsidRPr="00647D18" w:rsidRDefault="00647D18" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647D18">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Two-week rotations- 11:59pm on the 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00647D18">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -11945,158 +12109,67 @@
             <w:r w:rsidRPr="00647D18">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C2EF085" w14:textId="6AECEC8E" w:rsidR="00444486" w:rsidRPr="00940AB5" w:rsidRDefault="000F165E" w:rsidP="00444486">
+          <w:p w14:paraId="3A4B5641" w14:textId="1F34AC74" w:rsidR="000F165E" w:rsidRPr="00940AB5" w:rsidRDefault="00F72281" w:rsidP="00444486">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will be </w:t>
-[...90 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Will be a conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4279204B" w14:textId="77777777" w:rsidR="00564454" w:rsidRPr="00940AB5" w:rsidRDefault="00564454" w:rsidP="00564454">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -12467,92 +12540,92 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and submit the electronic form(s) directly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A6FD8DF" w14:textId="77777777" w:rsidR="00404355" w:rsidRDefault="00404355" w:rsidP="00404355">
+          <w:p w14:paraId="0A6FD8DF" w14:textId="77777777" w:rsidR="00404355" w:rsidRDefault="00404355" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E39156C" w14:textId="7FDF8F37" w:rsidR="000F165E" w:rsidRPr="00404355" w:rsidRDefault="00404355" w:rsidP="00404355">
+          <w:p w14:paraId="6E39156C" w14:textId="7FDF8F37" w:rsidR="000F165E" w:rsidRPr="00404355" w:rsidRDefault="00404355" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00404355">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -12581,100 +12654,100 @@
               <w:t>Will be conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
             <w:r w:rsidR="00444486" w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E7F6AF" w14:textId="77777777" w:rsidR="00F7255C" w:rsidRPr="00562F84" w:rsidRDefault="00F7255C" w:rsidP="00F7255C">
+          <w:p w14:paraId="69E7F6AF" w14:textId="77777777" w:rsidR="00F7255C" w:rsidRPr="00562F84" w:rsidRDefault="00F7255C" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02EF887F" w14:textId="77777777" w:rsidR="00F7255C" w:rsidRDefault="00F7255C" w:rsidP="00F7255C">
+          <w:p w14:paraId="02EF887F" w14:textId="77777777" w:rsidR="00F7255C" w:rsidRDefault="00F7255C" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A197201" w14:textId="3A541959" w:rsidR="000F165E" w:rsidRPr="00F7255C" w:rsidRDefault="00F7255C" w:rsidP="00F7255C">
+          <w:p w14:paraId="2A197201" w14:textId="3A541959" w:rsidR="000F165E" w:rsidRPr="00F7255C" w:rsidRDefault="00F7255C" w:rsidP="001F7C44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7255C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F165E" w:rsidRPr="00940AB5" w14:paraId="6D94B7A9" w14:textId="77777777" w:rsidTr="006B3C76">
         <w:trPr>
           <w:trHeight w:val="2055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
@@ -12683,50 +12756,51 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D6BB2AE" w14:textId="77777777" w:rsidR="000F165E" w:rsidRPr="00940AB5" w:rsidRDefault="000F165E" w:rsidP="000F165E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
@@ -12942,110 +13016,100 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1574C6F0" w14:textId="10681D8C" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3C008F73" w14:textId="10809ED5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="00F510A3" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="315A18DD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>400050</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -13056,110 +13120,135 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="20030BCD" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F895857" w14:textId="77777777" w:rsidR="002877A0" w:rsidRDefault="002877A0" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE87E22" w14:textId="0B2B19CC" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="3B113ACD" w14:textId="77777777" w:rsidR="00F72281" w:rsidRDefault="00F72281" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F30E1">
+    </w:p>
+    <w:p w14:paraId="2FE87E22" w14:textId="2F0DAF77" w:rsidR="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053B9CD8" w14:textId="225057EE" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="004A7E40">
+    <w:p w14:paraId="3A5D4F54" w14:textId="77777777" w:rsidR="00EA6318" w:rsidRPr="005005D9" w:rsidRDefault="00EA6318" w:rsidP="00EA6318">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005005D9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MUST BE COMPLETED &amp; SIGNED BY AN ATTENDING GENERAL SURGEON, NOT BY A RESIDENT OR INTERN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053B9CD8" w14:textId="0EBB988C" w:rsidR="007F30E1" w:rsidRPr="004A7E40" w:rsidRDefault="004A7E40" w:rsidP="7612BCF8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A7E40">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="7612BCF8">
         <w:t>Rotation Name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A7E40">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AC0BCE" w:rsidRPr="7612BCF8">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        <w:t>OSS 64</w:t>
+      </w:r>
+      <w:r w:rsidR="16627756" w:rsidRPr="7612BCF8">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFCD0AD" w14:textId="64684E12" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
       <w:r w:rsidR="00AC49F8" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Name: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -13238,55 +13327,55 @@
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00AC49F8" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -13317,53 +13406,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3DE6DC3A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="72C955A3">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="24A88B9D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -13392,86 +13481,86 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5CA63C41" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="1CB46830">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="45D5A401" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The student is progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -13508,53 +13597,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2900B43F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="757A2FC1">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5C3C25BD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -13590,53 +13679,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5E744AFE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="280B97BF">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="69776858" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -13656,55 +13745,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -13780,55 +13869,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="6E355B5D" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="6E355B5D" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="001F7C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6B9B">
@@ -14212,51 +14301,50 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A8F6131" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00DA4A59" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACTIVITY LOG (ACT)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OSS 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -14452,143 +14540,143 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>required to make an entry or more per day</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are on the rotation</w:t>
       </w:r>
       <w:r w:rsidR="008E3643" w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In addition,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2145F6C8" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
+    <w:p w14:paraId="2145F6C8" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the procedures you were involved with. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1419185F" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
+    <w:p w14:paraId="1419185F" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Give as many details as possible regarding the primary diagnosis of the patients seen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C8B374" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
+    <w:p w14:paraId="21C8B374" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete the Meetings/Lectures portion as applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9932CC" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
+    <w:p w14:paraId="2B9932CC" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00AC0BCE" w:rsidRDefault="00F510A3" w:rsidP="001F7C44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC0BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Specify the readings you completed while you were on the service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3E84CB" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00DA4A59" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
@@ -16972,50 +17060,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05EC70C1" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AAE507D" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00DA4A59" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Please list all meetings and Lectures attended:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table for all Meeting and Lectures while on rotation"/>
       </w:tblPr>
@@ -17035,51 +17124,50 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C52A3F9" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00DA4A59" w:rsidRDefault="00F510A3" w:rsidP="00AA1A73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Meeting / Lecture </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39697C1F" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRPr="00DA4A59" w:rsidRDefault="00F510A3" w:rsidP="00AA1A73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -18174,150 +18262,152 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464C892D" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01375912" w14:textId="77777777" w:rsidR="00F510A3" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="169FC684" w14:textId="15DBC15F" w:rsidR="00F510A3" w:rsidRPr="00F510A3" w:rsidRDefault="00F510A3" w:rsidP="00F510A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F510A3" w:rsidRPr="00F510A3" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B80E889" w14:textId="77777777" w:rsidR="005837E2" w:rsidRDefault="005837E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="78BBD7DE" w14:textId="77777777" w:rsidR="00FB4EAE" w:rsidRDefault="00FB4EAE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096751F9" w14:textId="77777777" w:rsidR="005837E2" w:rsidRDefault="005837E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="37DE4776" w14:textId="77777777" w:rsidR="00FB4EAE" w:rsidRDefault="00FB4EAE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0068D61F" w14:textId="77777777" w:rsidR="005837E2" w:rsidRDefault="005837E2">
+    <w:p w14:paraId="6F09B0CB" w14:textId="77777777" w:rsidR="00FB4EAE" w:rsidRDefault="00FB4EAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
@@ -18349,56 +18439,59 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="79E0EB14" w14:textId="3BF51E7B" w:rsidR="285A3D04" w:rsidRDefault="285A3D04" w:rsidP="285A3D04">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="54DEF9A5" w14:textId="6BF694A8" w:rsidR="285A3D04" w:rsidRDefault="285A3D04" w:rsidP="285A3D04">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="34C04FA3" w14:textId="7BB94FD9" w:rsidR="285A3D04" w:rsidRDefault="00FE1B1C" w:rsidP="00FE1B1C">
+  <w:p w14:paraId="34C04FA3" w14:textId="686A222C" w:rsidR="285A3D04" w:rsidRDefault="00FE1B1C" w:rsidP="00FE1B1C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="002A2AB3">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -18422,85 +18515,88 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5AF9B115" w14:textId="0251CC48" w:rsidR="004A166C" w:rsidRDefault="00FE1B1C">
+  <w:p w14:paraId="5AF9B115" w14:textId="711BC739" w:rsidR="004A166C" w:rsidRDefault="00FE1B1C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="002A2AB3">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="057C1668" w14:textId="77777777" w:rsidR="005837E2" w:rsidRDefault="005837E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="363CACDB" w14:textId="77777777" w:rsidR="00FB4EAE" w:rsidRDefault="00FB4EAE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79A83A1F" w14:textId="77777777" w:rsidR="005837E2" w:rsidRDefault="005837E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="76557575" w14:textId="77777777" w:rsidR="00FB4EAE" w:rsidRDefault="00FB4EAE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DCA77F3" w14:textId="77777777" w:rsidR="005837E2" w:rsidRDefault="005837E2">
+    <w:p w14:paraId="4506A33F" w14:textId="77777777" w:rsidR="00FB4EAE" w:rsidRDefault="00FB4EAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="13CC769B" w:rsidR="004A166C" w:rsidRDefault="003331F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OSS 645 Urology</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3336799C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -18709,53 +18805,53 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004867B3"/>
+    <w:nsid w:val="00B60248"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0576CD46"/>
+    <w:tmpl w:val="84DEA97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -18858,53 +18954,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B60248"/>
+    <w:nsid w:val="017B0677"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="84DEA97C"/>
+    <w:tmpl w:val="48149482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19007,166 +19103,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014B38A7"/>
+    <w:nsid w:val="04683CD1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D186BB62"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="48149482"/>
+    <w:tmpl w:val="C630DA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19268,316 +19251,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="01E13B1C"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="061049B3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="15E0A1C4"/>
-[...148 lines deleted...]
-    <w:tmpl w:val="C630DA60"/>
+    <w:tmpl w:val="1C4E2064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -19679,426 +19400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...374 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20169,54 +19515,54 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE70094"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E6278E4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A34AC3DC"/>
+    <w:tmpl w:val="47669A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -20318,166 +19664,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-    <w:nsid w:val="0E6278E4"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16EB6852"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="47669A5E"/>
+    <w:tmpl w:val="9B72CA00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -20579,393 +19813,441 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D4067A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C0C49098"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1364084B"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F703483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36945150"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26EF4D6C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AD4008B6"/>
+    <w:tmpl w:val="B8006DA2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E56488"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28AC0499"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0EF073D0"/>
+    <w:tmpl w:val="2E06F722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21067,54 +20349,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166D15C4"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FF930F8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="487C33B0"/>
+    <w:tmpl w:val="CE4A7F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21216,54 +20498,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16EB6852"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31676B2E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9B72CA00"/>
+    <w:tmpl w:val="2170219A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21365,167 +20647,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="1D4067A8"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B53A7F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C0C49098"/>
+    <w:tmpl w:val="A3B86618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21627,482 +20796,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3766DC"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="342525DF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9D0203F8"/>
-[...427 lines deleted...]
-    <w:tmpl w:val="A4E6872E"/>
+    <w:tmpl w:val="302431A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -22204,393 +20945,953 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="3"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64CB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFD4C84C"/>
+    <w:lvl w:ilvl="0" w:tplc="778CC958">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5435BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C906916"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25236EA3"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6111A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9572E55E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD7049E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52FB2ACB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6570D658"/>
+    <w:lvl w:ilvl="0" w:tplc="2D2C540A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="558E62D0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5C2438D2"/>
+    <w:tmpl w:val="FE98CE74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BD6C2B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DB4A1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DC3A1B7C"/>
+    <w:tmpl w:val="77184CD0"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3240"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4680"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5400"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6120"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6840"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6840" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="7560"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="7560" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26EF4D6C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F2573C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B8006DA2"/>
+    <w:tmpl w:val="D47E7DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -22692,8632 +21993,359 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...294 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="29277F8D"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ED42C0FE"/>
+    <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...7634 lines deleted...]
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="1" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="2" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="84"/>
+  <w:num w:numId="3" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="4" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="81"/>
+  <w:num w:numId="5" w16cid:durableId="1345476917">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
-[...8 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="706762523">
+  <w:num w:numId="6" w16cid:durableId="770708982">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="58"/>
+  <w:num w:numId="7" w16cid:durableId="1470435899">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="8" w16cid:durableId="267007896">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="711810667">
+  <w:num w:numId="9" w16cid:durableId="243147519">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1532961744">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="994338123">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1156798860">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="362943346">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1058281911">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1213345695">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="362170424">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1596749870">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1379861524">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="279193335">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2118333987">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="374044088">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1478650159">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="22" w16cid:durableId="1781416344">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1755130114">
-    <w:abstractNumId w:val="86"/>
+  <w:num w:numId="23" w16cid:durableId="1729255883">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="881407553">
-    <w:abstractNumId w:val="83"/>
+  <w:num w:numId="24" w16cid:durableId="1742679238">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1790512805">
-[...41 lines deleted...]
-  <w:num w:numId="30" w16cid:durableId="885069547">
+  <w:num w:numId="25" w16cid:durableId="1054306765">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1336226752">
-[...212 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -31369,181 +22397,190 @@
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="00055BC4"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
+    <w:rsid w:val="00076001"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
+    <w:rsid w:val="000849E3"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00086FBC"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00095C4D"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B6E82"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
+    <w:rsid w:val="000D0A1B"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2DED"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
+    <w:rsid w:val="000E5123"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F165E"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100410"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
+    <w:rsid w:val="001213AD"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
+    <w:rsid w:val="00130FAB"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00144760"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="0014658C"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00151BAD"/>
     <w:rsid w:val="00152226"/>
+    <w:rsid w:val="00152724"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="001642C7"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
+    <w:rsid w:val="001740A0"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A0561"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
@@ -31552,111 +22589,115 @@
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
+    <w:rsid w:val="001D502C"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F5E6F"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
+    <w:rsid w:val="001F7C44"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0020718E"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
+    <w:rsid w:val="00215B02"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
+    <w:rsid w:val="00251EDD"/>
     <w:rsid w:val="0025221F"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00260580"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00270664"/>
     <w:rsid w:val="0027179F"/>
@@ -31668,50 +22709,51 @@
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002877A0"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="00292F69"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A2AB3"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3BA7"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B6F6A"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
@@ -31758,185 +22800,192 @@
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003331F9"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344AB4"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
+    <w:rsid w:val="00350BBF"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00351AC3"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356051"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00375815"/>
     <w:rsid w:val="00376782"/>
+    <w:rsid w:val="00384752"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00394D55"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B13BF"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B7F61"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003C6643"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5445"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00404355"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="004167C5"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00421DFA"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00430F6B"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00442EF9"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045087D"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="00453653"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
@@ -31974,50 +23023,51 @@
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D30A3"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
+    <w:rsid w:val="004E3893"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00502ECE"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
@@ -32059,155 +23109,159 @@
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00564454"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005651CF"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057301F"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005837E2"/>
+    <w:rsid w:val="005839C7"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="0059119E"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E733B"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
+    <w:rsid w:val="005F229F"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
+    <w:rsid w:val="00604E35"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="006234EC"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
+    <w:rsid w:val="00637E2E"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="006471EF"/>
     <w:rsid w:val="00647D18"/>
     <w:rsid w:val="006517D3"/>
     <w:rsid w:val="00651BBE"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00655973"/>
     <w:rsid w:val="00661664"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
@@ -32223,50 +23277,51 @@
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="00694190"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
+    <w:rsid w:val="006B0ECE"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3C76"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C586D"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D3446"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
@@ -32351,167 +23406,172 @@
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="007962EB"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B13D3"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
+    <w:rsid w:val="007B7C70"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C716E"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
+    <w:rsid w:val="007F66A9"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
+    <w:rsid w:val="0081708B"/>
     <w:rsid w:val="00817E2D"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
+    <w:rsid w:val="00844D16"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="0085730A"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089210F"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="008967B0"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A1F4E"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
@@ -32555,338 +23615,350 @@
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="009204FA"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="0093621B"/>
     <w:rsid w:val="00936A74"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940AB5"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
+    <w:rsid w:val="00944557"/>
     <w:rsid w:val="0094504E"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="00980ADF"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009841DB"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
+    <w:rsid w:val="009929E1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A0B81"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A3C54"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
+    <w:rsid w:val="009B10FA"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C33E8"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
+    <w:rsid w:val="00A100E6"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
+    <w:rsid w:val="00A3061C"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
+    <w:rsid w:val="00A54776"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A646B1"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
+    <w:rsid w:val="00A8086D"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
+    <w:rsid w:val="00A829F2"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A909C5"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A9329C"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA6290"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
+    <w:rsid w:val="00AB5E00"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0BCE"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC49F8"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
+    <w:rsid w:val="00AE1546"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B228C3"/>
     <w:rsid w:val="00B228F8"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B3467D"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
+    <w:rsid w:val="00B47CB7"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B538AC"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B610FA"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
@@ -32954,67 +24026,70 @@
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
+    <w:rsid w:val="00C21AEE"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
+    <w:rsid w:val="00C30804"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C5673A"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
@@ -33077,66 +24152,68 @@
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D05703"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D169C5"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D17736"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
+    <w:rsid w:val="00D3001C"/>
     <w:rsid w:val="00D323E3"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D466FF"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50AF4"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562C5"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
@@ -33146,50 +24223,51 @@
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D87229"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA08EF"/>
     <w:rsid w:val="00DA4A59"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E2"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
+    <w:rsid w:val="00DC3FE2"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC79D6"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
@@ -33237,137 +24315,143 @@
     <w:rsid w:val="00E22072"/>
     <w:rsid w:val="00E22378"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
+    <w:rsid w:val="00E5698A"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
+    <w:rsid w:val="00E64FA0"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E766FC"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA6318"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7E47"/>
     <w:rsid w:val="00EB06F0"/>
+    <w:rsid w:val="00EB1691"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB679A"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC1992"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3D48"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00ED79FC"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE354B"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F059F5"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F324D0"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
@@ -33385,86 +24469,89 @@
     <w:rsid w:val="00F510A3"/>
     <w:rsid w:val="00F538D5"/>
     <w:rsid w:val="00F541BB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F557C9"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56DE6"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F57FE9"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6605B"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F67689"/>
     <w:rsid w:val="00F70FBF"/>
+    <w:rsid w:val="00F72281"/>
     <w:rsid w:val="00F7255C"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
+    <w:rsid w:val="00F978A4"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA0425"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
+    <w:rsid w:val="00FB4EAE"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD4599"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE1B1C"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
@@ -33559,57 +24646,59 @@
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
+    <w:rsid w:val="16627756"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
+    <w:rsid w:val="17F591B8"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
@@ -33834,58 +24923,60 @@
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="5683E109"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="57761B42"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
+    <w:rsid w:val="58783A9B"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5950CB03"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
+    <w:rsid w:val="5AE7B426"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D664147"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E75BDD4"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="602A8290"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
@@ -33945,50 +25036,51 @@
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
+    <w:rsid w:val="7612BCF8"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
@@ -42331,51 +33423,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2035493334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20220029378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charbelj@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -42646,102 +33738,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -42968,120 +34068,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...13 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFBAEAE3-A424-4ACD-B595-4E79BE4A375E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>29954</Characters>
+  <Pages>18</Pages>
+  <Words>5435</Words>
+  <Characters>30986</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>249</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>258</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35138</CharactersWithSpaces>
+  <CharactersWithSpaces>36349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>124600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>