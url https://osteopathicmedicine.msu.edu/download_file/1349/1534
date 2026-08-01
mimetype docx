--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -331,105 +331,114 @@
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77F8CC5A" w14:textId="77777777" w:rsidR="0019443B" w:rsidRPr="001613D1" w:rsidRDefault="0019443B" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="1B793C79" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00C154B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C154B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -476,70 +485,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62460558" w14:textId="77777777" w:rsidR="0042625A" w:rsidRDefault="0042625A" w:rsidP="0042625A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3347F27C" w14:textId="77777777" w:rsidR="0042625A" w:rsidRPr="001613D1" w:rsidRDefault="0042625A" w:rsidP="0042625A">
+    <w:p w14:paraId="3347F27C" w14:textId="7AA48BB6" w:rsidR="0042625A" w:rsidRPr="001613D1" w:rsidRDefault="0042625A" w:rsidP="0042625A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00882562">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="6A2E6000" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="0042625A" w:rsidP="0042625A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="4F5F4D76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -566,51 +583,51 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="745BE1A1" w14:textId="77777777" w:rsidR="0019443B" w:rsidRPr="00C40B5D" w:rsidRDefault="0019443B" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="4ABEE4B1" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -634,51 +651,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6F9E" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -694,2558 +733,2620 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8A1BD4" w14:textId="6D27E608" w:rsidR="005277EC" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="7A8859F8" w14:textId="4F87B016" w:rsidR="00B9270E" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214283504" w:history="1">
-        <w:r w:rsidR="005277EC" w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175380" w:history="1">
+        <w:r w:rsidR="00B9270E" w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="005277EC">
+        <w:r w:rsidR="00B9270E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005277EC">
+        <w:r w:rsidR="00B9270E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005277EC">
-[...10 lines deleted...]
-        <w:r w:rsidR="005277EC">
+        <w:r w:rsidR="00B9270E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175380 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B9270E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00B9270E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005277EC">
+        <w:r w:rsidR="00B9270E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="005277EC">
+        <w:r w:rsidR="00B9270E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C5A88AD" w14:textId="71A5C410" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="5BF06C6A" w14:textId="4465F986" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283505" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175381" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283505 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175381 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="183A4DEF" w14:textId="3F0605EA" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="317BF8F3" w14:textId="1EA107DC" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283506" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175382" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283506 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175382 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FCC91AF" w14:textId="0A0891E5" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="7C0A3EF7" w14:textId="6C18BCEB" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283507" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175383" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283507 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175383 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35FDA178" w14:textId="3EC5934A" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="301E8EE1" w14:textId="096A5731" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283508" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175384" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283508 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175384 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E284997" w14:textId="2D0315DF" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="1F5C1F0A" w14:textId="3A226A52" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283509" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175385" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283509 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175385 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A9C0D42" w14:textId="607CACA6" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="2C1F792F" w14:textId="4FEB583D" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283510" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175386" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283510 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175386 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FB569ED" w14:textId="2DE0F003" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="4E78BC8A" w14:textId="605B2EB1" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283511" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175387" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283511 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175387 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DAD97D7" w14:textId="1F2A7813" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="08E5EA61" w14:textId="1E99ED4F" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283512" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175388" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283512 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175388 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17A6FEC8" w14:textId="057854B9" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="775D4275" w14:textId="16985826" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283513" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175389" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283513 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175389 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C88F2CE" w14:textId="1E7249BD" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="4FCB7DAF" w14:textId="0DFF9ACD" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283514" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175390" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283514 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175390 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CD7B2DC" w14:textId="78C80E87" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="4CA19417" w14:textId="04ADFFC8" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283515" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175391" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283515 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175391 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69F57CA8" w14:textId="0C3AF208" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="6DBB174F" w14:textId="30347175" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283516" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175392" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283516 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175392 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09BC37F7" w14:textId="251CF5DA" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="3D7A338D" w14:textId="570FD73A" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283517" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175393" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283517 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14BBA6AC" w14:textId="7E988C0B" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="141879D3" w14:textId="1B72E444" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283518" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175394" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283518 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DF5C0D7" w14:textId="37408A4A" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="0A063FB7" w14:textId="56776F58" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283519" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175395" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283519 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175395 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57F3E653" w14:textId="33B22698" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="2CC6FB77" w14:textId="33E0F52A" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283520" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175396" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283520 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175396 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42D7DF7C" w14:textId="6FC67ED7" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="68A9CF9B" w14:textId="61B9F922" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283521" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175397" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283521 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175397 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EA57003" w14:textId="033B03CA" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="558E632B" w14:textId="6E8E98B9" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283522" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175398" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283522 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175398 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BC7065E" w14:textId="28D921CD" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="527F5E1C" w14:textId="7CDC454F" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283523" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175399" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283523 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175399 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D4C37E9" w14:textId="56CA530E" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="7B4A2AD1" w14:textId="427281FB" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283524" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175400" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283524 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175400 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7009D7D5" w14:textId="0D730AC8" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="67597B2D" w14:textId="6D31675C" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283525" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175401" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supervisor Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283525 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175401 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44A9FFB0" w14:textId="39212398" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="6ED752DF" w14:textId="78F2ADAB" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283526" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175402" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283526 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175402 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48C2DFC6" w14:textId="4E08CAAD" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="559339EF" w14:textId="6601E409" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283527" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175403" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283527 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175403 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="770F8ACA" w14:textId="68FC052B" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="0C2268A8" w14:textId="24C3A186" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283528" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175404" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283528 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175404 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A4C5BC0" w14:textId="22609D0A" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="1F15BEEA" w14:textId="437463E7" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283529" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175405" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283529 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175405 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E688BAC" w14:textId="041FF565" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="2049CE3B" w14:textId="47F26321" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283530" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175406" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283530 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175406 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BC324CC" w14:textId="2514E0E7" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+    <w:p w14:paraId="4A798241" w14:textId="633484CA" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283531" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175407" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283531 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28675B63" w14:textId="082CA3CC" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="3286C2C4" w14:textId="06A47C66" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283532" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175408" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283532 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20299E10" w14:textId="45B4A3A5" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="76EABA28" w14:textId="47790EAA" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283533" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175409" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283533 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77A18F05" w14:textId="53B4B9DC" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="25F49262" w14:textId="15EC7977" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283534" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175410" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00D555D3">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283534 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175410 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BF8B066" w14:textId="0A783BB4" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="32A08B33" w14:textId="13EA7256" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283535" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175411" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283535 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175411 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E93FD03" w14:textId="4C94AC9E" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="5408F5F3" w14:textId="0AE936FF" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283536" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175412" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283536 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175412 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E5E52A0" w14:textId="3C02BDFA" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="76D03D9F" w14:textId="14484692" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283537" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175413" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283537 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175413 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3394AB9A" w14:textId="619D540D" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="2DD8EE81" w14:textId="1CECBE6B" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283538" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175414" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283538 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175414 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="698806F0" w14:textId="1B9FEF79" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="76429A82" w14:textId="7ABBC96E" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283539" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175415" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283539 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175415 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="227F16C8" w14:textId="19381887" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
-[...60 lines deleted...]
-    <w:p w14:paraId="0099B839" w14:textId="4879C6B0" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="742E70A6" w14:textId="4A9A15F0" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283541" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175416" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283541 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175416 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="243D13B6" w14:textId="47131BD8" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="34A48139" w14:textId="3C704F84" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175417" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175417 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25FE375C" w14:textId="1A61C478" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283542" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175418" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175418 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="249E7B1F" w14:textId="2438949E" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175419" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283542 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175419 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5629FF04" w14:textId="388DBFDD" w:rsidR="005277EC" w:rsidRDefault="005277EC">
+    <w:p w14:paraId="6EE61EAA" w14:textId="0243B54C" w:rsidR="00B9270E" w:rsidRDefault="00B9270E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283543" w:history="1">
-        <w:r w:rsidRPr="00D555D3">
+      <w:hyperlink w:anchor="_Toc235175420" w:history="1">
+        <w:r w:rsidRPr="000D78B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175420 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="24290FE3" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="0D3347C3" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3291,126 +3392,127 @@
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
+    <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00275EE2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc214283504"/>
+        <w:ind w:left="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235175380"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
-        <w:tblW w:w="10255" w:type="dxa"/>
+        <w:tblW w:w="10934" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4366"/>
         <w:gridCol w:w="4690"/>
         <w:gridCol w:w="1878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="1BF33CAA" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="1BF33CAA" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRPr="00515EC5" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="005C12A0" w:rsidRPr="00515EC5" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
@@ -3418,340 +3520,397 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01A68762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(For</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D6B07FE" w14:textId="5C6E3148" w:rsidR="005C12A0" w:rsidRPr="00515EC5" w:rsidRDefault="007667F5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="2DECAEDC" w14:textId="0228B1DF" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="2DECAEDC" w14:textId="0228B1DF" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A459A8D" w14:textId="74ED9157" w:rsidR="005C12A0" w:rsidRPr="00DA64DF" w:rsidRDefault="005C12A0" w:rsidP="006A341E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA64DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B47008B" w14:textId="311C62BA" w:rsidR="005C12A0" w:rsidRPr="00DA64DF" w:rsidRDefault="005C12A0" w:rsidP="006A341E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA64DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3C681D" w14:textId="1FE80E59" w:rsidR="005C12A0" w:rsidRPr="00DA64DF" w:rsidRDefault="007667F5" w:rsidP="007667F5">
+          <w:p w14:paraId="6E3C681D" w14:textId="1FE80E59" w:rsidR="005C12A0" w:rsidRPr="00DA64DF" w:rsidRDefault="007667F5" w:rsidP="004463A6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="40A2A0CA" w14:textId="14645C38" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="40A2A0CA" w14:textId="14645C38" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEAB496" w14:textId="37BBCEFE" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="005C12A0" w:rsidP="00F71C91">
+          <w:p w14:paraId="55A60222" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRDefault="005C12A0" w:rsidP="00F71C91">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00F71C91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEAB496" w14:textId="755703AD" w:rsidR="00267094" w:rsidRPr="00F71C91" w:rsidRDefault="00267094" w:rsidP="00F71C91">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(if no patients </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>are seen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, upload a page that says ‘no patients seen’)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="491EE0CB" w14:textId="3B00C4C2" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="005C12A0" w:rsidP="00F71C91">
+          <w:p w14:paraId="491EE0CB" w14:textId="417C711C" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="00BE6F9E" w:rsidP="00F71C91">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71C91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload into D2L Drop Box</w:t>
+              <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69327B93" w14:textId="247B1D0A" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="007667F5" w:rsidP="007667F5">
+          <w:p w14:paraId="69327B93" w14:textId="247B1D0A" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="007667F5" w:rsidP="004463A6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="6E5A64B0" w14:textId="6E716865" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="6E5A64B0" w14:textId="6E716865" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F24B2E" w14:textId="27892231" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="005C12A0" w:rsidP="00F71C91">
+          <w:p w14:paraId="23F24B2E" w14:textId="70C8D8F6" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="00267094" w:rsidP="00F71C91">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F71C91">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Clinical Shift Schedule (must be the schedule you worked, not what you were scheduled to work)</w:t>
+              <w:t>Work</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F71C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005C12A0" w:rsidRPr="00F71C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Shift Schedule (must be the schedule you worked, not what you were scheduled to work)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="213AF875" w14:textId="52F171DD" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="005C12A0" w:rsidP="00F71C91">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71C91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBEE08F" w14:textId="2215BEA9" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="007667F5" w:rsidP="007667F5">
+          <w:p w14:paraId="0FBEE08F" w14:textId="2215BEA9" w:rsidR="005C12A0" w:rsidRPr="00F71C91" w:rsidRDefault="007667F5" w:rsidP="004463A6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="52EE33A4" w14:textId="4A4CE7FB" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="52EE33A4" w14:textId="4A4CE7FB" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78D4A8E2" w14:textId="7E9B79D3" w:rsidR="005C12A0" w:rsidRDefault="005C12A0" w:rsidP="00517256">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3837,138 +3996,103 @@
           <w:p w14:paraId="3DFD30F8" w14:textId="7D9B7CAC" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0" w:rsidP="00517256">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://accessemergencymedicine.mhmedical.com/‌‌qa.aspx?‌groupid=0&amp;categoryid=‌0&amp;resourceid=3016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="354C8099" w14:textId="0BBC6849" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="459EC01A" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRDefault="005C12A0" w:rsidP="007667F5">
-[...35 lines deleted...]
-          <w:p w14:paraId="036C6E04" w14:textId="52176067" w:rsidR="007667F5" w:rsidRDefault="007667F5" w:rsidP="007667F5">
+          <w:p w14:paraId="036C6E04" w14:textId="52176067" w:rsidR="007667F5" w:rsidRDefault="007667F5" w:rsidP="004463A6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="0B555000" w14:textId="3683F63C" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="0B555000" w14:textId="3683F63C" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08E4C466" w14:textId="5B37CA0D" w:rsidR="005C12A0" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4054,493 +4178,511 @@
           <w:p w14:paraId="3D548A1E" w14:textId="04FA833C" w:rsidR="005C12A0" w:rsidRPr="00A60D5E" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="00A60D5E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://accessemergencymedicine.mhmedical.com/‌qa.aspx?‌groupid=0&amp;categoryid=‌0&amp;resourceid=623</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F437E68" w14:textId="010B8225" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D597B8D" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRDefault="005C12A0" w:rsidP="007667F5">
-[...35 lines deleted...]
-          <w:p w14:paraId="7F8A3A81" w14:textId="7E3E78E7" w:rsidR="007667F5" w:rsidRDefault="007667F5" w:rsidP="007667F5">
+          <w:p w14:paraId="7F8A3A81" w14:textId="7E3E78E7" w:rsidR="007667F5" w:rsidRDefault="007667F5" w:rsidP="004463A6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="7D83DCE8" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="00913849" w:rsidRPr="0057603C" w14:paraId="6571B7BA" w14:textId="77777777" w:rsidTr="008C05B6">
+        <w:trPr>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1F5313" w14:textId="2441CF51" w:rsidR="00913849" w:rsidRDefault="008C05B6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Syllabus for your rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4690" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C2C8E1" w14:textId="138110C6" w:rsidR="00913849" w:rsidRDefault="00BE6F9E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Online D2L Drop Box</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA15CCB" w14:textId="7FEBE6D2" w:rsidR="00913849" w:rsidRDefault="00913849" w:rsidP="004463A6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="7D83DCE8" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AEFE44B" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email </w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last </w:t>
             </w:r>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t>week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E37B87" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRDefault="005C12A0" w:rsidP="007667F5">
+          <w:p w14:paraId="46BEA685" w14:textId="7B133964" w:rsidR="007667F5" w:rsidRPr="00165CD1" w:rsidRDefault="007667F5" w:rsidP="004463A6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C12A0" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="1DE2B6D6" w:rsidTr="005C12A0">
+      <w:tr w:rsidR="005C12A0" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="1DE2B6D6" w:rsidTr="008C05B6">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4366" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4629" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0">
+          <w:p w14:paraId="6474B9EE" w14:textId="57FCEF0E" w:rsidR="005C12A0" w:rsidRPr="00165CD1" w:rsidRDefault="005C12A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="776D2E4E" w14:textId="77777777" w:rsidR="005C12A0" w:rsidRDefault="005C12A0" w:rsidP="007667F5">
-[...32 lines deleted...]
-          <w:p w14:paraId="1D8D0457" w14:textId="4A25B6D3" w:rsidR="007667F5" w:rsidRPr="00165CD1" w:rsidRDefault="007667F5" w:rsidP="007667F5">
+          <w:p w14:paraId="1D8D0457" w14:textId="4A25B6D3" w:rsidR="007667F5" w:rsidRPr="00165CD1" w:rsidRDefault="007667F5" w:rsidP="004463A6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214283505"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235175381"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="1A90C942" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="002A42CA" w:rsidP="00C61FC6">
+    <w:p w14:paraId="371972B8" w14:textId="37C920B0" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="002A42CA" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The rotation should occur at a site with an EMS or Disaster Management Fellowship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214283506"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235175382"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214283507"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235175383"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="29DBF8A0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
+    <w:p w14:paraId="790E16E1" w14:textId="66FEABE5" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00643A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00B022EA" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must contact the IOR</w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -4553,114 +4695,130 @@
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>detail</w:t>
       </w:r>
       <w:r w:rsidR="54829941" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s of the rotation/rotation site</w:t>
       </w:r>
       <w:r w:rsidR="008B02BF" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> when seeking preapproval</w:t>
       </w:r>
       <w:r w:rsidR="00982BBB" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B14C8A" w14:textId="77777777" w:rsidR="00031251" w:rsidRDefault="00031251" w:rsidP="00031251">
-[...41 lines deleted...]
-    <w:p w14:paraId="2A9F96A3" w14:textId="78F3FF85" w:rsidR="004348A9" w:rsidRDefault="00031251" w:rsidP="00031251">
+    <w:p w14:paraId="52B14C8A" w14:textId="77777777" w:rsidR="00031251" w:rsidRDefault="00031251" w:rsidP="00643A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F5F4D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Proposed dates of rotation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D232CE" w14:textId="1B39684B" w:rsidR="00031251" w:rsidRDefault="00031251" w:rsidP="00643A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F5F4D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Syllabus from location of Rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="0012775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (you will also</w:t>
+      </w:r>
+      <w:r w:rsidR="00643A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upload the final syllabus for your rotation to D2L)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9F96A3" w14:textId="78F3FF85" w:rsidR="004348A9" w:rsidRDefault="00031251" w:rsidP="00643A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F5F4D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>CV of Instructor of Record for rotation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00702488">
+    <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00643A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
@@ -4669,143 +4827,171 @@
       <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for final clerkship approval and </w:t>
       </w:r>
       <w:r w:rsidR="00E0628C" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scheduling</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79311607" w14:textId="4BDF8B7F" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="00CE2397" w:rsidP="00702488">
+    <w:p w14:paraId="79311607" w14:textId="4BDF8B7F" w:rsidR="00CE2397" w:rsidRPr="00B022EA" w:rsidRDefault="00CE2397" w:rsidP="00B022EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235175384"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="40305E8A" w14:textId="64384C6D" w:rsidR="00262FDC" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course </w:t>
+      </w:r>
+      <w:r w:rsidR="00882562">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requires the following prerequisite </w:t>
+      </w:r>
+      <w:r w:rsidR="00262FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454EA7B7" w14:textId="614B7EAA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD05A9" w:rsidP="00262FDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CORE IM 657 Emergency Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214283508"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc214283509"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235175385"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4841,76 +5027,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -5026,51 +5219,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214283510"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235175386"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="40DCB01D" w14:textId="77777777" w:rsidR="000138A1" w:rsidRPr="000138A1" w:rsidRDefault="000138A1" w:rsidP="000138A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="105"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in </w:t>
       </w:r>
       <w:r w:rsidRPr="000138A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5130,59 +5323,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000138A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="000138A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="000138A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000138A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000138A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_ygCowXio"/>
       <w:r w:rsidRPr="000138A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000138A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000138A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="000138A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000138A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F82489" w14:textId="77777777" w:rsidR="000138A1" w:rsidRPr="000138A1" w:rsidRDefault="000138A1" w:rsidP="000138A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="288"/>
@@ -5208,76 +5433,76 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment Instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214283511"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235175387"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214283512"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235175388"/>
       <w:r w:rsidRPr="00565E53">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="58B82945" w14:textId="77777777" w:rsidR="00AE7FC2" w:rsidRPr="0030657F" w:rsidRDefault="00AE7FC2" w:rsidP="00C032A2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="168"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Int_T5kXGMYM"/>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The EMS and disaster management rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to EMS care and disaster management.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
@@ -5328,50 +5553,51 @@
         </w:rPr>
         <w:t>The clinical experience will emphasize evaluation of risk factors, and management of risk factors to prevent disease advancement if possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FEC804" w14:textId="77777777" w:rsidR="00AE7FC2" w:rsidRPr="0030657F" w:rsidRDefault="00AE7FC2" w:rsidP="00B7720E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030657F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The clinical experience will include learning to perform a complaint focused and accurate patient history and physical exam to provide information to hospital personnel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074C244A" w14:textId="77777777" w:rsidR="00AE7FC2" w:rsidRPr="0030657F" w:rsidRDefault="00AE7FC2" w:rsidP="00B7720E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030657F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include identification and indications for appropriate therapeutic maneuvers.</w:t>
@@ -5400,59 +5626,51 @@
         </w:rPr>
         <w:t>The clinical experience will help the student identify the first line therapy for common EMS patient presentations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="09617665" w:rsidR="006630FF" w:rsidRPr="00AE7FC2" w:rsidRDefault="00AE7FC2" w:rsidP="00B7720E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030657F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The clinical experience will help the student identify when a patient may need </w:t>
-[...7 lines deleted...]
-        <w:t>transfer to a higher level of care and allow participation in that process when appropriate.</w:t>
+        <w:t>The clinical experience will help the student identify when a patient may need transfer to a higher level of care and allow participation in that process when appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRDefault="006630FF" w:rsidP="00E9460A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DECD6D9" w14:textId="77777777" w:rsidR="00BC1725" w:rsidRDefault="00DB195E" w:rsidP="00BC1725">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -5659,51 +5877,51 @@
         </w:rPr>
         <w:t>Appreciate the psychosocial issues that potentially impact the patient’s emergency condition problems (professionalism and sensitivity to schedule disruption, life altering disorder being experienced by the patient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC3F2BF" w14:textId="77777777" w:rsidR="00DB195E" w:rsidRPr="00AF40B7" w:rsidRDefault="00DB195E" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214283513"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235175389"/>
       <w:r w:rsidRPr="00565E53">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="16E34ABB" w14:textId="77777777" w:rsidR="003516BD" w:rsidRPr="0030657F" w:rsidRDefault="003516BD" w:rsidP="003516BD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
         <w:ind w:left="288" w:firstLine="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030657F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B6987D" w14:textId="77777777" w:rsidR="003516BD" w:rsidRDefault="003516BD" w:rsidP="003516BD">
@@ -5794,51 +6012,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="09872F04" w14:textId="77777777" w:rsidR="003516BD" w:rsidRPr="003516BD" w:rsidRDefault="003516BD" w:rsidP="0074725D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1186"/>
         </w:tabs>
         <w:spacing w:before="93" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792" w:right="198"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00AF40B7" w:rsidRDefault="002D4AE9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214283514"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235175390"/>
       <w:r w:rsidRPr="00565E53">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="685F8DA4" w14:textId="12751628" w:rsidR="005A6A2A" w:rsidRPr="005A6A2A" w:rsidRDefault="005A6A2A" w:rsidP="005A6A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030657F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5926,50 +6144,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCC85FF" w14:textId="03B6C42A" w:rsidR="005A6A2A" w:rsidRPr="003359D2" w:rsidRDefault="005A6A2A" w:rsidP="003359D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030657F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Communication Skills: The student can effectively present the clinical evaluation</w:t>
       </w:r>
       <w:r w:rsidR="003359D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003359D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">of a new patient, and communicate effectively with patients and clinical support staff, as well as the attending physician upon arrival </w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Int_bIwDu48n"/>
       <w:r w:rsidRPr="003359D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
@@ -6032,242 +6251,253 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Practice Based Learning: The student will be able to identify and discuss appropriate, evidence-based approaches to assist in the diagnosis and management of clinical problems encountered in their patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD3AB34" w14:textId="77777777" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="005A6A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Systems Based Practice: The student will be able to incorporate a team approach in the management of patients presenting with an emergency medical condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225BBB0A" w14:textId="77777777" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="005A6A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Osteopathic Principles and Practices: The student should be able to integrate osteopathic principles and treatments in the management of the patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34233D9C" w14:textId="77777777" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="005A6A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="475" w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46FF4E62" w14:textId="432C321F" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="005A6A2A">
+    <w:p w14:paraId="46FF4E62" w14:textId="3A37A719" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="005A6A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="141"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc173348477"/>
       <w:r w:rsidRPr="00565E53">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Teaching Methods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00450902">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The student is expected to function as a viable member of the supervising </w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Int_F6xV1CJA"/>
-      <w:r w:rsidRPr="2F2C650C">
+      <w:r w:rsidR="00281673" w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>paramedics</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t>paramedics’</w:t>
+      </w:r>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> health care team. Assigned student responsibilities can include </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Int_ysxmIzTK"/>
+      <w:bookmarkStart w:id="21" w:name="_Int_ysxmIzTK"/>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>supervised</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> first patient contact in the home or other place where EMS finds the patient, participation in conducting and the interpretation of diagnostic testing and clinical management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6ECEBB" w14:textId="77777777" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="005A6A2A">
       <w:pPr>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74FDC08F" w14:textId="324F2CD4" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="00C87E02">
+    <w:p w14:paraId="74FDC08F" w14:textId="49911FC1" w:rsidR="005A6A2A" w:rsidRPr="00C40B5D" w:rsidRDefault="005A6A2A" w:rsidP="00C87E02">
       <w:pPr>
         <w:spacing w:before="11" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc173348478"/>
-      <w:bookmarkStart w:id="24" w:name="_Int_mNeQNLDD"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc173348478"/>
+      <w:bookmarkStart w:id="23" w:name="_Int_mNeQNLDD"/>
       <w:r w:rsidRPr="00450902">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Evaluation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00450902">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The student is encouraged to solicit feedback related to his/her clinical performance on a daily basis.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> The student is encouraged to solicit feedback related to his/her clinical performance </w:t>
+      </w:r>
+      <w:r w:rsidR="00281673" w:rsidRPr="2F2C650C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>daily</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F2C650C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The student should receive formative performance evaluations at the mid-point and end of the rotation that outlines faculty perceived strengths and weaknesses related to the student’s performance that includes recommendations for strengthening his/her performance as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BC2012" w14:textId="7D6C8363" w:rsidR="0064673A" w:rsidRPr="00C87E02" w:rsidRDefault="0064673A" w:rsidP="00C87E02">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214283515"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235175391"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -6302,107 +6532,107 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214283516"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235175392"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214283517"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235175393"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="29167D99" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6541,76 +6771,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214283518"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="28" w:name="_Toc235175394"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214283519"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235175395"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="16A29DB5" w14:textId="52A4C62B" w:rsidR="000209A6" w:rsidRDefault="00B53FC3" w:rsidP="00F6589E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6589E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tintinalli’s Emergency Medicine – A Comprehensive Study Guide, 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6589E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6589E">
@@ -6655,166 +6886,158 @@
     </w:p>
     <w:p w14:paraId="7788EA03" w14:textId="77777777" w:rsidR="000209A6" w:rsidRDefault="000209A6" w:rsidP="00121E26">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BE89CC3" w14:textId="7755EF22" w:rsidR="00DD4FC2" w:rsidRDefault="00B21B55" w:rsidP="00121E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The preceptor may assign other readings</w:t>
       </w:r>
       <w:r w:rsidR="000209A6" w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE22A50" w14:textId="77777777" w:rsidR="000209A6" w:rsidRPr="00C40B5D" w:rsidRDefault="000209A6" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE4F5E0" w14:textId="1ADBAD62" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214283520"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235175396"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">Recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ebsites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="549DE4BA" w14:textId="5F916F1A" w:rsidR="00736DDF" w:rsidRPr="00BC0C79" w:rsidRDefault="003B10CE" w:rsidP="00181B26">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tintinalli’s </w:t>
       </w:r>
       <w:r w:rsidR="00736DDF" w:rsidRPr="00BC0C79">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 1 Prehospital Care </w:t>
       </w:r>
       <w:r w:rsidR="00847FF7" w:rsidRPr="00BC0C79">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>and Section</w:t>
       </w:r>
       <w:r w:rsidR="00736DDF" w:rsidRPr="00BC0C79">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 Disaster Preparedness</w:t>
       </w:r>
       <w:r w:rsidR="00BC0C79">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485CA04B" w14:textId="11CA5D0C" w:rsidR="00736DDF" w:rsidRDefault="00736DDF" w:rsidP="00181B26">
+    <w:p w14:paraId="485CA04B" w14:textId="09AC3C4B" w:rsidR="00736DDF" w:rsidRDefault="00736DDF" w:rsidP="00181B26">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:anchor="183421314" w:history="1">
         <w:r w:rsidRPr="00AA5003">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/book.aspx?bookID=2353#183421314</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B43FF">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="247E263A" w14:textId="77777777" w:rsidR="00736DDF" w:rsidRPr="00001315" w:rsidRDefault="00736DDF" w:rsidP="00181B26">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63B35F3E" w14:textId="6159E788" w:rsidR="009A4102" w:rsidRDefault="009A4102" w:rsidP="00181B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4102">
         <w:rPr>
@@ -6827,160 +7050,145 @@
     <w:p w14:paraId="0F08E523" w14:textId="00229C52" w:rsidR="009A4102" w:rsidRPr="001F028F" w:rsidRDefault="001E1A66" w:rsidP="00F846FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F028F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Pediatric Emergency Medicine: Just the Facts, 2e</w:t>
       </w:r>
       <w:r w:rsidR="007023A7" w:rsidRPr="001F028F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344DF02C" w14:textId="3CBF731C" w:rsidR="007023A7" w:rsidRPr="004B43FF" w:rsidRDefault="00F846FB" w:rsidP="00F846FB">
+    <w:p w14:paraId="344DF02C" w14:textId="0582E588" w:rsidR="007023A7" w:rsidRPr="004B43FF" w:rsidRDefault="00F846FB" w:rsidP="00F846FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00CC6157">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B43FF" w:rsidRPr="001F028F">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5B7B2C2D" w14:textId="77777777" w:rsidR="007023A7" w:rsidRDefault="007023A7" w:rsidP="001E1A66">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="711365AF" w14:textId="6E0F4569" w:rsidR="007023A7" w:rsidRPr="008E3B85" w:rsidRDefault="007023A7" w:rsidP="00F846FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3B85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Emergency Medicine Pretest Self-assessment and Review, 5e:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C5937F" w14:textId="39CC3741" w:rsidR="007023A7" w:rsidRPr="004B43FF" w:rsidRDefault="00F846FB" w:rsidP="00F846FB">
+    <w:p w14:paraId="61C5937F" w14:textId="04A33DB4" w:rsidR="007023A7" w:rsidRPr="004B43FF" w:rsidRDefault="00F846FB" w:rsidP="00F846FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00CC6157">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B43FF" w:rsidRPr="004B43FF">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="533C9806" w14:textId="77777777" w:rsidR="009A4102" w:rsidRDefault="009A4102" w:rsidP="00181B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214283521"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235175397"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="36C353C6" w14:textId="77777777" w:rsidR="009B6032" w:rsidRPr="00156337" w:rsidRDefault="009B6032" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7147,55 +7355,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214283522"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235175398"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="300A66AD" w14:textId="77777777" w:rsidR="00B836D0" w:rsidRDefault="00B836D0" w:rsidP="00B836D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">In Access Emergency Medicine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -7270,112 +7478,122 @@
     </w:p>
     <w:p w14:paraId="358CDE7A" w14:textId="77777777" w:rsidR="00B836D0" w:rsidRDefault="00B836D0" w:rsidP="00834B8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1944"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>13 of 13 questions from Emergency Medical Services and Mass Casualty Incidents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783FC59C" w14:textId="1A20D94A" w:rsidR="00B836D0" w:rsidRDefault="00B836D0" w:rsidP="00834B8F">
+    <w:p w14:paraId="783FC59C" w14:textId="6EE36924" w:rsidR="00B836D0" w:rsidRDefault="00B836D0" w:rsidP="00834B8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1944"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Must achieve</w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Int_suezrilj"/>
+      <w:bookmarkStart w:id="33" w:name="_Int_suezrilj"/>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 70</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>% to pass on this 13-item quiz. May take as many</w:t>
       </w:r>
       <w:r w:rsidR="00240515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">13 item quizzes as needed to achieve this score. Upload </w:t>
+        <w:t xml:space="preserve">13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F2C650C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">item quizzes as needed to achieve this score. Upload </w:t>
       </w:r>
       <w:r w:rsidR="00AE2198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>your score sheet</w:t>
       </w:r>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418CE2F7" w14:textId="3499017F" w:rsidR="00B836D0" w:rsidRDefault="00B836D0" w:rsidP="00AE2198">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -7484,243 +7702,243 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7382FC4B" w14:textId="0315AC01" w:rsidR="00AE2198" w:rsidRDefault="00B836D0" w:rsidP="00AE2198">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>19 of the 19 questions on Prehospital, Disaster, and Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648C9D69" w14:textId="28762687" w:rsidR="6BB67C26" w:rsidRPr="00187AD7" w:rsidRDefault="00B836D0" w:rsidP="00187AD7">
+    <w:p w14:paraId="648C9D69" w14:textId="4D36D27A" w:rsidR="6BB67C26" w:rsidRPr="00187AD7" w:rsidRDefault="00B836D0" w:rsidP="00187AD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Must achieve </w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="_Int_fAwcwye8"/>
+      <w:bookmarkStart w:id="34" w:name="_Int_fAwcwye8"/>
       <w:r w:rsidRPr="00AE2198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00AE2198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">% to pass on this 19-item quiz. May take as many </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00240515">
+        <w:t xml:space="preserve">% to pass on this 19-item quiz. May take as many 19 item quizzes as needed to achieve this score. Upload </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1250C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">as </w:t>
+        <w:t>your score sheet</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">19 item quizzes as needed to achieve this score. Upload </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="2A54BC05" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00796B10" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="419EEFB7" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="001360CD" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214283523"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235175399"/>
       <w:r>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="0B35E3CE" w:rsidR="26910FCD" w:rsidRDefault="00E226DE" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7777F53F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>In D2L under Course Requirements is the IM 668 Patient/Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific consults. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
+        <w:t xml:space="preserve">In D2L under Course Requirements is the IM 668 Patient/Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7777F53F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7777F53F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157383AE" w14:textId="77777777" w:rsidR="00E226DE" w:rsidRPr="00C40B5D" w:rsidRDefault="00E226DE" w:rsidP="00284FC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc214283524"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235175400"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="65FA42C6" w:rsidR="001B337E" w:rsidRDefault="00ED4F7D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc214283525"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235175401"/>
       <w:r>
         <w:t xml:space="preserve">Supervisor </w:t>
       </w:r>
       <w:r w:rsidR="008C517A">
         <w:t>Evaluation of Student</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
-      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="2A37EB91" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their </w:t>
       </w:r>
@@ -8083,63 +8301,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc214283526"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235175402"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="31932CCB" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -8179,55 +8397,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214283527"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235175403"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8258,101 +8476,105 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
+    <w:p w14:paraId="08F3B119" w14:textId="57B86991" w:rsidR="005A2923" w:rsidRPr="006A65D6" w:rsidRDefault="0022491F" w:rsidP="006A65D6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214283528"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235175404"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="41379EBF" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00B21B55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -8477,64 +8699,82 @@
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E31DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Types and Procedure Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="130B5B73" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00F171EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="00F171EA" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -8839,101 +9079,114 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>successfully within</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214283529"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235175405"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -9055,59 +9308,59 @@
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163A1142" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00284FC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="37089379" w:rsidR="00A16BF1" w:rsidRPr="00284FC0" w:rsidRDefault="00A16BF1" w:rsidP="00284FC0">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214283530"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235175406"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="46F7AB0B" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -10209,58 +10462,58 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214283531"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235175407"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="6E0AC87B" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) </w:t>
       </w:r>
       <w:r w:rsidR="00365EF2" w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
@@ -10284,64 +10537,64 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214283532"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235175408"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="54A6F146" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service. A syllabus will be submitted of anticipated activities besides riding in the ambulance, as well as the supervising faculty name and CV at the time this rotation is scheduled- a minimum of three months before the rotation is to occur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2382FEA5" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10410,50 +10663,51 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236D5191" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DEE066" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08536FCA" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10488,103 +10742,114 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F45DD8" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
+    <w:p w14:paraId="03F45DD8" w14:textId="566A15CB" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50C0E98E" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="000D366E" w:rsidRPr="4F5F4D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F5F4D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C0E98E" w14:textId="29305C8A" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="_Int_rvoUjbpk"/>
-      <w:r w:rsidRPr="2F2C650C">
+      <w:r w:rsidR="00BA04AD" w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>on a daily basis</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+        <w:t>daily</w:t>
+      </w:r>
       <w:r w:rsidRPr="2F2C650C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CCCE5F" w14:textId="77777777" w:rsidR="00B728D7" w:rsidRDefault="00B728D7" w:rsidP="00B728D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F5F4D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10638,92 +10903,92 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="357738C2" w14:textId="3727A3F2" w:rsidR="22A3AEB6" w:rsidRPr="00C40B5D" w:rsidRDefault="22A3AEB6" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17708873" w14:textId="77777777" w:rsidR="0088530E" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
+    <w:p w14:paraId="17708873" w14:textId="0A774C16" w:rsidR="0088530E" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="52" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="53" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
+        <w:t xml:space="preserve"> of professional behavior is maintained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532F547B" w14:textId="77777777" w:rsidR="0088530E" w:rsidRPr="00016F1D" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
@@ -10811,627 +11076,782 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA9CCCA" w14:textId="77777777" w:rsidR="0088530E" w:rsidRPr="00016F1D" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1922579F" w14:textId="77777777" w:rsidR="0088530E" w:rsidRPr="00016F1D" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
+    <w:p w14:paraId="1922579F" w14:textId="1DAE9121" w:rsidR="0088530E" w:rsidRPr="00016F1D" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
+        <w:t>Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55883A83" w14:textId="77777777" w:rsidR="0088530E" w:rsidRPr="00016F1D" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6639A5EE" w14:textId="77777777" w:rsidR="0088530E" w:rsidRPr="00016F1D" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C1E982" w14:textId="77777777" w:rsidR="00151EB6" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
+    <w:p w14:paraId="67C1E982" w14:textId="400AF869" w:rsidR="00151EB6" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2241EB8D" w14:textId="2348C8D3" w:rsidR="3AFD8C84" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="000D366E" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="51E18324" w:rsidR="3AFD8C84" w:rsidRDefault="0088530E" w:rsidP="00DF09FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151EB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA04AD" w:rsidRPr="00151EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="008A078D" w:rsidRPr="00151EB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00151EB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A54B724" w14:textId="6A9706F8" w:rsidR="0040200C" w:rsidRPr="00151EB6" w:rsidRDefault="0040200C" w:rsidP="00DF09FB">
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="000D366E" w:rsidRPr="00151EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A54B724" w14:textId="5AF221ED" w:rsidR="0040200C" w:rsidRPr="00151EB6" w:rsidRDefault="0040200C" w:rsidP="00DF09FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the site where you </w:t>
       </w:r>
       <w:r w:rsidR="00470FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>are rotating has their own dress requirements, please follow them.</w:t>
+        <w:t xml:space="preserve">are rotating has </w:t>
+      </w:r>
+      <w:r w:rsidR="000D366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidR="00470FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own dress requirements, please follow them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFD45CC" w14:textId="77777777" w:rsidR="00A6084A" w:rsidRDefault="00A6084A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D4360D7" w14:textId="77777777" w:rsidR="00A6084A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A6084A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc214283533"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235175409"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="6EB2B537" w14:textId="77777777" w:rsidR="004869D0" w:rsidRPr="00464FDA" w:rsidRDefault="00C11B04" w:rsidP="004869D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="004869D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004869D0" w:rsidRPr="00464FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DEE64E" w14:textId="77777777" w:rsidR="004869D0" w:rsidRPr="00464FDA" w:rsidRDefault="004869D0" w:rsidP="004869D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="7A362AC1" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="004869D0" w:rsidP="004869D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00464FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00464FDA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc214283534"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235175410"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="6AAAE751" w:rsidR="00C326F4" w:rsidRPr="005E5557" w:rsidRDefault="00C326F4" w:rsidP="005E5557">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21B55" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="005E5557" w:rsidRPr="005E5557">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EAA2A57" w14:textId="77777777" w:rsidR="00C60BF0" w:rsidRPr="00C60BF0" w:rsidRDefault="00C60BF0" w:rsidP="00C60BF0">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235175411"/>
+      <w:r w:rsidRPr="00C60BF0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="3F4C787F" w14:textId="0B9C0272" w:rsidR="00C315F6" w:rsidRPr="00EA7A22" w:rsidRDefault="00C60BF0" w:rsidP="00C315F6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="0000FF"/>
-[...31 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C60BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C315F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C315F6" w:rsidRPr="00C315F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00C315F6" w:rsidRPr="00C315F6">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5181DE0A" w14:textId="60D9FE5D" w:rsidR="009568C0" w:rsidRDefault="009568C0">
-      <w:pPr>
+    <w:p w14:paraId="5181DE0A" w14:textId="73B772EE" w:rsidR="009568C0" w:rsidRDefault="009568C0" w:rsidP="00C60BF0">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="156B7D33" w:rsidR="006E1B5D" w:rsidRPr="008D5459" w:rsidRDefault="00902AE6" w:rsidP="008D5459">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc214283535"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235175412"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="6DC50FE5" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc214283536"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235175413"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc214283537"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235175414"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc214283538"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235175415"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="23FD5212" w14:textId="77777777" w:rsidR="00734EAD" w:rsidRDefault="00E20D8B" w:rsidP="00734EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...13 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00734EAD" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00734EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc214283539"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235175416"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11510,144 +11930,210 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="23A17E8A" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B21B55" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59EFDA07" w14:textId="77777777" w:rsidR="005277EC" w:rsidRPr="00556A65" w:rsidRDefault="005277EC" w:rsidP="005277EC">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="66" w:name="_Toc214283540"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc235175417"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
-    </w:p>
-    <w:p w14:paraId="618C13F6" w14:textId="77777777" w:rsidR="005277EC" w:rsidRPr="005F7800" w:rsidRDefault="005277EC" w:rsidP="005277EC">
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="618C13F6" w14:textId="57CC1870" w:rsidR="005277EC" w:rsidRDefault="005277EC" w:rsidP="005277EC">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA04AD" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA04AD" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA04AD" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="000D366E" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA04AD" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C710071" w14:textId="2B008E18" w:rsidR="00C875D7" w:rsidRPr="005F7800" w:rsidRDefault="007B4E87" w:rsidP="005277EC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="007B4E87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -11709,255 +12195,193 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc214283541"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235175418"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="4392275C" w14:textId="77777777" w:rsidR="00372814" w:rsidRPr="00A871DA" w:rsidRDefault="00372814" w:rsidP="00372814">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FCC558" w14:textId="77777777" w:rsidR="00372814" w:rsidRPr="00A871DA" w:rsidRDefault="00372814" w:rsidP="00372814">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="742BA166" w14:textId="77777777" w:rsidR="00372814" w:rsidRPr="00987E7B" w:rsidRDefault="00372814" w:rsidP="00372814">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="70" w:name="_Toc214283542"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc235175419"/>
       <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -12040,93 +12464,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId47">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId48">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12194,52 +12618,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="11B84850" w:rsidR="00B17123" w:rsidRDefault="00141639" w:rsidP="005277EC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -12439,98 +12868,106 @@
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
       <w:r w:rsidR="00B17123">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId47"/>
-          <w:footerReference w:type="first" r:id="rId48"/>
+          <w:footerReference w:type="default" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="74" w:name="_Toc214283543"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc235175420"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3690"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2741"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D3876" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="009D3876">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
@@ -12938,82 +13375,138 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16504060" w14:textId="50BE0199" w:rsidR="002C724C" w:rsidRPr="389FCA9F" w:rsidRDefault="002C724C" w:rsidP="002C724C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D3876" w:rsidRPr="00C40B5D" w14:paraId="645105B6" w14:textId="77777777" w:rsidTr="009D3876">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEFE706" w14:textId="745EEA4F" w:rsidR="000704D6" w:rsidRPr="007C354A" w:rsidRDefault="000704D6" w:rsidP="000704D6">
+          <w:p w14:paraId="0D6207C3" w14:textId="77777777" w:rsidR="000704D6" w:rsidRDefault="000704D6" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CEFE706" w14:textId="758FC6BF" w:rsidR="007A007B" w:rsidRPr="007C354A" w:rsidRDefault="00BF1695" w:rsidP="000704D6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(if no patients </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA04AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are seen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, upload a page that says ‘no patients seen’)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A7EB6C8" w14:textId="784FD48D" w:rsidR="000704D6" w:rsidRPr="009275FB" w:rsidRDefault="000704D6" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13039,172 +13532,219 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A7575A2" w14:textId="1B104789" w:rsidR="000704D6" w:rsidRPr="1125DAF6" w:rsidRDefault="000704D6" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="472EAA88" w14:textId="5A950E1D" w:rsidR="000704D6" w:rsidRPr="389FCA9F" w:rsidRDefault="000704D6" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="75" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="76" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="76"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D3876" w:rsidRPr="00C40B5D" w14:paraId="5FAB4849" w14:textId="77777777" w:rsidTr="009D3876">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="098BB5C9" w14:textId="234B42FB" w:rsidR="000704D6" w:rsidRPr="007C354A" w:rsidRDefault="000704D6" w:rsidP="000704D6">
+          <w:p w14:paraId="098BB5C9" w14:textId="24553A9F" w:rsidR="000704D6" w:rsidRPr="007C354A" w:rsidRDefault="00BE5DF8" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7D25A557">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Clinical Shift Schedule</w:t>
+              <w:t>Work</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000704D6" w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Shift Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC994B2" w14:textId="195565DC" w:rsidR="000704D6" w:rsidRPr="009275FB" w:rsidRDefault="000704D6" w:rsidP="000704D6">
+          <w:p w14:paraId="4FC994B2" w14:textId="776304B8" w:rsidR="000704D6" w:rsidRPr="009275FB" w:rsidRDefault="00C42E76" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7D25A557">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Online D2L Drop Box</w:t>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pload into D2L Drop Box for the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035A3EBE" w14:textId="0F7DD8FB" w:rsidR="000704D6" w:rsidRPr="1125DAF6" w:rsidRDefault="000704D6" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13263,59 +13803,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ACA5854" w14:textId="19AC7282" w:rsidR="000704D6" w:rsidRPr="389FCA9F" w:rsidRDefault="000704D6" w:rsidP="000704D6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="76" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="77" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="77"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F357E" w:rsidRPr="00C40B5D" w14:paraId="7EE6CE5C" w14:textId="77777777" w:rsidTr="009D3876">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C9E1EA3" w14:textId="5D1C3315" w:rsidR="002F357E" w:rsidRPr="00B761B7" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13396,51 +13936,51 @@
               </w:rPr>
               <w:t>•Must achieve 70%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D3543F6" w14:textId="77777777" w:rsidR="002F357E" w:rsidRPr="00B761B7" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30B6EA71" w14:textId="2F7D29C8" w:rsidR="002F357E" w:rsidRPr="00B761B7" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId51">
               <w:r w:rsidRPr="00B761B7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://accessemergencymedicine.mhmedical.com/‌‌qa.aspx?‌groupid=0&amp;categoryid=‌0&amp;resourceid=3016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744CB096" w14:textId="6FB8A968" w:rsidR="002F357E" w:rsidRPr="00B761B7" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13646,51 +14186,51 @@
               </w:rPr>
               <w:t>•Must achieve 70%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CF3B559" w14:textId="77777777" w:rsidR="002F357E" w:rsidRPr="00B761B7" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C41E12B" w14:textId="0C80F419" w:rsidR="002F357E" w:rsidRPr="00B761B7" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId52">
               <w:r w:rsidRPr="00B761B7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://accessemergencymedicine.mhmedical.com/‌qa.aspx?‌groupid=0&amp;categoryid=‌0&amp;resourceid=623</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16681726" w14:textId="4A21119D" w:rsidR="002F357E" w:rsidRPr="00B761B7" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13797,395 +14337,551 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1480FDA6" w14:textId="58796FAD" w:rsidR="002F357E" w:rsidRPr="389FCA9F" w:rsidRDefault="002F357E" w:rsidP="002F357E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F357E" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="009D3876">
+      <w:tr w:rsidR="001214C8" w:rsidRPr="00C40B5D" w14:paraId="12125D19" w14:textId="77777777" w:rsidTr="009D3876">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="2C2A52CD" w14:textId="78A82085" w:rsidR="001214C8" w:rsidRPr="007C354A" w:rsidRDefault="001214C8" w:rsidP="001214C8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Syllabus for your rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB7459B" w14:textId="3B37EC64" w:rsidR="001214C8" w:rsidRPr="009275FB" w:rsidRDefault="001214C8" w:rsidP="001214C8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Upload into D2L drop box</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F641ED" w14:textId="386A5659" w:rsidR="001214C8" w:rsidRPr="1125DAF6" w:rsidRDefault="001214C8" w:rsidP="00520A28">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4BC2E5" w14:textId="627F7104" w:rsidR="001214C8" w:rsidRPr="1125DAF6" w:rsidRDefault="001214C8" w:rsidP="001214C8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084240C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2741" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E807B99" w14:textId="4E1F9ABE" w:rsidR="001214C8" w:rsidRPr="389FCA9F" w:rsidRDefault="001214C8" w:rsidP="00520A28">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="79522A6F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001214C8" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="009D3876">
+        <w:trPr>
+          <w:trHeight w:val="1381"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="002F357E" w:rsidRPr="009275FB" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="001214C8" w:rsidRPr="009275FB" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="002F357E" w:rsidRPr="00562F84" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001214C8" w:rsidRPr="00562F84" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="002F357E" w:rsidRPr="00562F84" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001214C8" w:rsidRPr="00562F84" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="002F357E" w:rsidRPr="00562F84" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001214C8" w:rsidRPr="00562F84" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F357E" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="009D3876">
+      <w:tr w:rsidR="001214C8" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="009D3876">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="002F357E" w:rsidRPr="009275FB" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="001214C8" w:rsidRPr="009275FB" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ADAA4E" w14:textId="01EEA9A5" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="60ADAA4E" w14:textId="01EEA9A5" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016B56E5" w14:textId="3CCFB456" w:rsidR="002F357E" w:rsidRPr="00CC6A27" w:rsidRDefault="002F357E" w:rsidP="002F357E">
+          <w:p w14:paraId="016B56E5" w14:textId="3CCFB456" w:rsidR="001214C8" w:rsidRPr="00CC6A27" w:rsidRDefault="001214C8" w:rsidP="001214C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
@@ -14211,100 +14907,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId51"/>
+          <w:headerReference w:type="first" r:id="rId53"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52" cstate="print">
+                    <a:blip r:embed="rId54" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -14465,64 +15161,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="3752D975" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00B21B55" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B21B55" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00B21B55" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -14587,53 +15291,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5705337F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="77CA5CD8" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -14662,99 +15366,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5CB2A30A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1E6EBC51" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -14778,53 +15496,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1B7553D9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="41DF0C34" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -14860,53 +15578,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2394B966" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="34D8D33C" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -15232,56 +15950,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -15300,56 +16027,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -15446,174 +16182,179 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId53"/>
+      <w:headerReference w:type="first" r:id="rId55"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713F26C0" w14:textId="77777777" w:rsidR="009F1809" w:rsidRDefault="009F1809" w:rsidP="00E756E0">
+    <w:p w14:paraId="407F859C" w14:textId="77777777" w:rsidR="00F24482" w:rsidRDefault="00F24482" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E11227B" w14:textId="77777777" w:rsidR="009F1809" w:rsidRDefault="009F1809" w:rsidP="00E756E0">
+    <w:p w14:paraId="595EB2FB" w14:textId="77777777" w:rsidR="00F24482" w:rsidRDefault="00F24482" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="240A61EC" w14:textId="77777777" w:rsidR="009F1809" w:rsidRDefault="009F1809">
+    <w:p w14:paraId="5DC7E9BA" w14:textId="77777777" w:rsidR="00F24482" w:rsidRDefault="00F24482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42069BDA" w14:textId="1D7FB77E" w:rsidR="005F2A2E" w:rsidRDefault="005F2A2E">
+  <w:p w14:paraId="42069BDA" w14:textId="4AE44721" w:rsidR="005F2A2E" w:rsidRDefault="0012251A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00275EE2">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -15637,124 +16378,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="0D50E956" w:rsidR="007B3967" w:rsidRDefault="005F2A2E">
+  <w:p w14:paraId="3226CF74" w14:textId="067BC319" w:rsidR="007B3967" w:rsidRDefault="0012251A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00275EE2">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499D5326" w14:textId="77777777" w:rsidR="009F1809" w:rsidRDefault="009F1809" w:rsidP="00E756E0">
+    <w:p w14:paraId="5F1A3212" w14:textId="77777777" w:rsidR="00F24482" w:rsidRDefault="00F24482" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10F539C1" w14:textId="77777777" w:rsidR="009F1809" w:rsidRDefault="009F1809" w:rsidP="00E756E0">
+    <w:p w14:paraId="103DCAD1" w14:textId="77777777" w:rsidR="00F24482" w:rsidRDefault="00F24482" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0BED9A56" w14:textId="77777777" w:rsidR="009F1809" w:rsidRDefault="009F1809">
+    <w:p w14:paraId="1918B999" w14:textId="77777777" w:rsidR="00F24482" w:rsidRDefault="00F24482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="4F87CFCE" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="002C104F">
       <w:t>668 Emergency Medicine EMS and Disaster Management</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -20321,138 +21065,145 @@
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000641FC"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="000704D6"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00084351"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
+    <w:rsid w:val="0009212E"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
+    <w:rsid w:val="000D366E"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
+    <w:rsid w:val="000F51A2"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00101481"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
+    <w:rsid w:val="001214C8"/>
     <w:rsid w:val="00121E26"/>
+    <w:rsid w:val="0012251A"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="001275D7"/>
+    <w:rsid w:val="0012775F"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
+    <w:rsid w:val="001360CD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="00141A3F"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00151EB6"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
@@ -20472,50 +21223,51 @@
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="00181B26"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="001874B0"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187AD7"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="0019443B"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
+    <w:rsid w:val="001A1DFC"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
@@ -20573,84 +21325,90 @@
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="00240515"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00246823"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="00254574"/>
+    <w:rsid w:val="00254EBB"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
+    <w:rsid w:val="0025738C"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
+    <w:rsid w:val="00262FDC"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
+    <w:rsid w:val="00267094"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
+    <w:rsid w:val="00275EE2"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
+    <w:rsid w:val="00281673"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="00284FC0"/>
     <w:rsid w:val="00286FAF"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A4194"/>
     <w:rsid w:val="002A42CA"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
@@ -20659,50 +21417,51 @@
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C104F"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C724C"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002F0C3C"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F1DB3"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F357E"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="003108CD"/>
@@ -20746,302 +21505,313 @@
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="003516BD"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="0036451B"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365EF2"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
+    <w:rsid w:val="00372814"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="003748B6"/>
     <w:rsid w:val="00374A2B"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00382C29"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00386BF3"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A4E26"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B10CE"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C746D"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D60B0"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003D7E19"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
+    <w:rsid w:val="003E764E"/>
     <w:rsid w:val="003F1D84"/>
     <w:rsid w:val="003F1E11"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="0040200C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00405D33"/>
     <w:rsid w:val="00406270"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="004206D0"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00421F51"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042625A"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="00436FB2"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
+    <w:rsid w:val="004463A6"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450902"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
+    <w:rsid w:val="00464FDA"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00470FC6"/>
     <w:rsid w:val="00471146"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00481C10"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
+    <w:rsid w:val="004869D0"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A088C"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A2125"/>
+    <w:rsid w:val="004A2F73"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B2AC7"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B43FF"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
+    <w:rsid w:val="004C5D10"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F61CF"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
+    <w:rsid w:val="00500F40"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517256"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
+    <w:rsid w:val="00520A28"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="005277EC"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="005401C3"/>
     <w:rsid w:val="00540FD0"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="005471B9"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
@@ -21104,51 +21874,53 @@
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C10F8"/>
     <w:rsid w:val="005C12A0"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
+    <w:rsid w:val="005E34F9"/>
     <w:rsid w:val="005E47B6"/>
+    <w:rsid w:val="005E5557"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F2A2E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="0060311B"/>
     <w:rsid w:val="0060375B"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
@@ -21179,236 +21951,246 @@
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="006376AB"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="00643A05"/>
     <w:rsid w:val="00645C47"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
+    <w:rsid w:val="0067488B"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="00677B6E"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A0511"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A341E"/>
     <w:rsid w:val="006A630F"/>
+    <w:rsid w:val="006A65D6"/>
     <w:rsid w:val="006A6E45"/>
+    <w:rsid w:val="006A6F95"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C6205"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
+    <w:rsid w:val="006D3AC6"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E697D"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F1A9C"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007023A7"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="00716D8B"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="00723B2F"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="00734EAD"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="00736DDF"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="0074725D"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="007667F5"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00785E7B"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
+    <w:rsid w:val="00794A1E"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="007967D7"/>
     <w:rsid w:val="00796B10"/>
     <w:rsid w:val="0079705E"/>
+    <w:rsid w:val="007A007B"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B4E87"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
+    <w:rsid w:val="007C27A6"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E3CB1"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
@@ -21429,125 +22211,129 @@
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00817EC3"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="00834B8F"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
+    <w:rsid w:val="00841916"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00847FF7"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="00850B51"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="00865658"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880237"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
+    <w:rsid w:val="00882562"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="0088530E"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="00893036"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
+    <w:rsid w:val="00896E76"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A078D"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
+    <w:rsid w:val="008C05B6"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5459"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E3B85"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
@@ -21556,50 +22342,51 @@
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00910F7E"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
+    <w:rsid w:val="00913849"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009455CD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00950A26"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
@@ -21684,50 +22471,51 @@
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D1991"/>
     <w:rsid w:val="009D3876"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6D07"/>
+    <w:rsid w:val="009E6ECD"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1809"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A00FB3"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A135C5"/>
@@ -21794,108 +22582,112 @@
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
+    <w:rsid w:val="00AA0571"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB0906"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB381B"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC1058"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC3F33"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD247E"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0BBB"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE2198"/>
+    <w:rsid w:val="00AE2797"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE64A5"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AE7FC2"/>
     <w:rsid w:val="00AF04B1"/>
+    <w:rsid w:val="00AF0519"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
+    <w:rsid w:val="00B022EA"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B06B42"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B10014"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B13936"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B21B55"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
@@ -21919,257 +22711,271 @@
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B53FC3"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B626D3"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
+    <w:rsid w:val="00B710EE"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B728D7"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B761B7"/>
     <w:rsid w:val="00B7720E"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B836D0"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B85590"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
+    <w:rsid w:val="00B9270E"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00BA04AD"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB67E0"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC0C79"/>
     <w:rsid w:val="00BC1725"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
+    <w:rsid w:val="00BD1DB4"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4999"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
+    <w:rsid w:val="00BE5DF8"/>
     <w:rsid w:val="00BE6B87"/>
+    <w:rsid w:val="00BE6F9E"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
+    <w:rsid w:val="00BF1695"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C032A2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15329"/>
     <w:rsid w:val="00C15476"/>
+    <w:rsid w:val="00C154B3"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
+    <w:rsid w:val="00C315F6"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C42E76"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
+    <w:rsid w:val="00C60BF0"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C779E9"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
+    <w:rsid w:val="00C875D7"/>
     <w:rsid w:val="00C87E02"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0CB9"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA6078"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CB7753"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF01B5"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
+    <w:rsid w:val="00CF3F8B"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF7463"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11A28"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D14935"/>
     <w:rsid w:val="00D15B15"/>
@@ -22211,50 +23017,51 @@
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA64DF"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB195E"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3B3E"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC0967"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC4189"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
@@ -22263,165 +23070,171 @@
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD1863"/>
     <w:rsid w:val="00DD1B5F"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD3E63"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4B93"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE3238"/>
+    <w:rsid w:val="00DE3389"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF09FB"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E14205"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E224B8"/>
     <w:rsid w:val="00E226DE"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E27508"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E47AB0"/>
     <w:rsid w:val="00E47BBB"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
+    <w:rsid w:val="00E57DA7"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E71466"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E9460A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EB021D"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB1E07"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB3E38"/>
+    <w:rsid w:val="00EB4EC5"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC54BA"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED4F7D"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
@@ -22430,53 +23243,55 @@
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F1250C"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
+    <w:rsid w:val="00F171EA"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F24482"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F3086B"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F320D2"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F33DD8"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37839"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
@@ -22536,50 +23351,51 @@
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB1365"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2DA4"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FC792A"/>
     <w:rsid w:val="00FC7CB4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD05A9"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
@@ -24838,51 +25654,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookID=2353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookID=2353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookID=2353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookID=2353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=623" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25153,65 +25969,97 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -25438,157 +26286,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...45 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E3A114-C4EB-4868-856A-6A1A844AA21C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>34598</Characters>
+  <Pages>19</Pages>
+  <Words>6341</Words>
+  <Characters>36150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>301</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40586</CharactersWithSpaces>
+  <CharactersWithSpaces>42407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>131000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>