--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -49,51 +49,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -312,105 +312,114 @@
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E8332B" w14:textId="77777777" w:rsidR="00163409" w:rsidRPr="001613D1" w:rsidRDefault="00163409" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="3DD71E26" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00E52E8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C7EC770" w14:textId="77777777" w:rsidR="00163409" w:rsidRPr="001613D1" w:rsidRDefault="00163409" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -469,70 +478,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AEED74" w14:textId="77777777" w:rsidR="0042161E" w:rsidRDefault="0042161E" w:rsidP="0042161E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="34211359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D84BEA" w14:textId="77777777" w:rsidR="0042161E" w:rsidRPr="001613D1" w:rsidRDefault="0042161E" w:rsidP="0042161E">
+    <w:p w14:paraId="29D84BEA" w14:textId="25F1AE06" w:rsidR="0042161E" w:rsidRPr="001613D1" w:rsidRDefault="0042161E" w:rsidP="0042161E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34211359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="69E52280" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="0042161E" w:rsidP="0042161E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="34211359">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -547,51 +564,51 @@
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="34211359">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="2038C242" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -615,2439 +632,2523 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="005E20F6">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5A98A0" w14:textId="77777777" w:rsidR="00335C19" w:rsidRPr="00335C19" w:rsidRDefault="00335C19" w:rsidP="00335C19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8E17FA" w14:textId="414F08EC" w:rsidR="001E5296" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="42A1C270" w14:textId="4E42B3EE" w:rsidR="00AA7BDA" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214283355" w:history="1">
-        <w:r w:rsidR="001E5296" w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175056" w:history="1">
+        <w:r w:rsidR="00AA7BDA" w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="001E5296">
+        <w:r w:rsidR="00AA7BDA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001E5296">
+        <w:r w:rsidR="00AA7BDA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001E5296">
-[...10 lines deleted...]
-        <w:r w:rsidR="001E5296">
+        <w:r w:rsidR="00AA7BDA">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175056 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00AA7BDA">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AA7BDA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001E5296">
+        <w:r w:rsidR="00AA7BDA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001E5296">
+        <w:r w:rsidR="00AA7BDA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F3A7A5C" w14:textId="64126557" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="52AD1BC7" w14:textId="6FAA3A0D" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283356" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175057" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283356 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175057 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2174D92A" w14:textId="787EEAAA" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="560F7A02" w14:textId="4690CF04" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283357" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175058" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283357 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175058 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1ABBED83" w14:textId="76A79928" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+    <w:p w14:paraId="2AC87AF7" w14:textId="32443DE2" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283358" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175059" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283358 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175059 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3693787B" w14:textId="1C189DBC" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+    <w:p w14:paraId="68222035" w14:textId="416143BB" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283359" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175060" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283359 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175060 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5281E1DF" w14:textId="6A41A12F" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+    <w:p w14:paraId="003A803A" w14:textId="28A7B5FC" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283360" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175061" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283360 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175061 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BC30406" w14:textId="2E3A62D5" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="5F55E4EB" w14:textId="468B141A" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283361" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175062" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283361 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175062 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="637E361D" w14:textId="3A5CFBA7" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="7D3BFFE2" w14:textId="6B8EC165" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283362" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175063" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283362 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175063 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BEEF1DD" w14:textId="7CE301F3" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="01D47AA4" w14:textId="738DF968" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283363" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175064" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283363 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175064 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18C1AABE" w14:textId="4F95D459" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="4F718AAB" w14:textId="04901C44" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283364" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175065" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283364 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175065 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58BFED73" w14:textId="1B23C78D" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="51E19897" w14:textId="37141A9D" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283365" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175066" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283365 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175066 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="560537FB" w14:textId="1C876301" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="56A7BADC" w14:textId="5AD8FEF3" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283366" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175067" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283366 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175067 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="214184E8" w14:textId="6D9D558A" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="7BB87A3C" w14:textId="578F8013" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283367" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175068" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283367 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175068 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69948142" w14:textId="770D804B" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="6F365AB6" w14:textId="790F2B2E" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283368" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175069" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283368 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175069 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="012FBE09" w14:textId="7EBD6DDE" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="1342EF55" w14:textId="37123A8D" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283369" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175070" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283369 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175070 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F9A18D1" w14:textId="1566D019" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="09E4430F" w14:textId="77162FA6" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283370" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175071" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283370 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175071 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75B6D095" w14:textId="5710530D" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="14ED4C40" w14:textId="088B7C0D" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283371" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175072" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283371 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175072 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="016CD47D" w14:textId="7CD0806E" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="6E92F6C2" w14:textId="4EB3D05D" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283372" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175073" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283372 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175073 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47206DF1" w14:textId="2CA6FC16" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+    <w:p w14:paraId="17116392" w14:textId="2BD86541" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283373" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175074" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283373 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175074 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="422688AC" w14:textId="1622BAF4" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+    <w:p w14:paraId="11258B85" w14:textId="5213B6EA" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283374" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175075" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283374 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175075 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B5616C9" w14:textId="7A67C39A" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+    <w:p w14:paraId="6866189F" w14:textId="619F1933" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283375" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175076" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283375 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175076 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10B4F0DE" w14:textId="2474F677" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="2FCB8B84" w14:textId="41FBC827" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283376" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175077" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283376 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175077 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="088931F2" w14:textId="4B2CC2D9" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="2EB4152E" w14:textId="1FDB3911" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283377" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175078" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283377 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175078 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="124DB45C" w14:textId="76D58B62" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="4D9D5177" w14:textId="17526FED" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283378" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175079" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283378 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175079 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A0CDDAD" w14:textId="71E25C27" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+    <w:p w14:paraId="274B0E36" w14:textId="245F8E54" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283379" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175080" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283379 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175080 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AA10EC9" w14:textId="2C9E793B" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="056CE824" w14:textId="45CC2EA1" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283380" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175081" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283380 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175081 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FC12629" w14:textId="4F55309C" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="3E125B3C" w14:textId="512CAC30" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283381" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175082" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283381 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175082 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FE1D75F" w14:textId="4F5F0D7A" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="6142E270" w14:textId="754FE920" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283382" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175083" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00CE4CA3">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283382 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175083 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4610479B" w14:textId="67451BC4" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="5DF5D421" w14:textId="07995A8E" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283383" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175084" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283383 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175084 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7997D4F4" w14:textId="09CDB8FD" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="3AD7CFFA" w14:textId="575AA6C9" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283384" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175085" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283384 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175085 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50D19810" w14:textId="6F8001CA" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="0452896F" w14:textId="36EF9C1F" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283385" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175086" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283385 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175086 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13C38EBC" w14:textId="7740D58A" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="6D6F121B" w14:textId="742086CC" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283386" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175087" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283386 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175087 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50476B82" w14:textId="78C37EA8" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="59168B25" w14:textId="1B2CF8F4" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283387" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175088" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283387 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175088 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EF43051" w14:textId="5570A4EF" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="001E5296">
-[...60 lines deleted...]
-    <w:p w14:paraId="58EE8850" w14:textId="5839CF26" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="50E4F5AA" w14:textId="60303D24" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283389" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175089" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283389 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175089 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51F04CB0" w14:textId="1DEFB05C" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="7AB151D2" w14:textId="51039975" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175090" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175090 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F9CE809" w14:textId="6457C70B" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283390" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175091" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175091 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="417EA020" w14:textId="2669222F" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175092" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283390 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175092 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ABADDCC" w14:textId="341D7D1E" w:rsidR="001E5296" w:rsidRDefault="001E5296">
+    <w:p w14:paraId="31D1B308" w14:textId="05E536DA" w:rsidR="00AA7BDA" w:rsidRDefault="00AA7BDA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283391" w:history="1">
-        <w:r w:rsidRPr="00CE4CA3">
+      <w:hyperlink w:anchor="_Toc235175093" w:history="1">
+        <w:r w:rsidRPr="00E2367A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283391 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175093 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="3DDB9721" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="54CE17B7" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3097,51 +3198,51 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3674E5" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214283355"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235175056"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
@@ -3238,51 +3339,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A1FED75" w14:textId="6AC26480" w:rsidR="00E62CB0" w:rsidRPr="00515EC5" w:rsidRDefault="00DF2845" w:rsidP="00DF2845">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="38C990E3" w14:textId="00C9A65A" w:rsidTr="00E62CB0">
+      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="38C990E3" w14:textId="00C9A65A" w:rsidTr="00F849A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68DDE61B" w14:textId="7A5A5665" w:rsidR="00E62CB0" w:rsidRPr="0040647F" w:rsidRDefault="00E62CB0" w:rsidP="0040647F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
@@ -3301,173 +3402,166 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23D18AE1" w14:textId="09F08628" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="0040647F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52FF7A20" w14:textId="267AB3E3" w:rsidR="00E62CB0" w:rsidRPr="00355156" w:rsidRDefault="00DF2845" w:rsidP="00DF2845">
+          <w:p w14:paraId="52FF7A20" w14:textId="267AB3E3" w:rsidR="00E62CB0" w:rsidRPr="00355156" w:rsidRDefault="00DF2845" w:rsidP="00F849A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="5A0045B8" w14:textId="6D9FF3B9" w:rsidTr="00E62CB0">
+      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="5A0045B8" w14:textId="6D9FF3B9" w:rsidTr="00F849A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724897B3" w14:textId="167F2CBA" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00F238BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65F097E6" w14:textId="27E3A1EE" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00F238BF">
+          <w:p w14:paraId="65F097E6" w14:textId="4CC4E61E" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="006C6650" w:rsidP="00F238BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00505EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> into D2L Drop Box</w:t>
+              <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C55DFF8" w14:textId="4C53C7C8" w:rsidR="00E62CB0" w:rsidRDefault="00DF2845" w:rsidP="00DF2845">
+          <w:p w14:paraId="2C55DFF8" w14:textId="4C53C7C8" w:rsidR="00E62CB0" w:rsidRDefault="00DF2845" w:rsidP="00F849A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="14C666A8" w14:textId="6F3171C8" w:rsidTr="00E62CB0">
+      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="14C666A8" w14:textId="6F3171C8" w:rsidTr="00F849A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D014AF0" w14:textId="78F6A350" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="0057140E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
@@ -3506,75 +3600,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05A48D1E" w14:textId="28E41BEA" w:rsidR="00E62CB0" w:rsidRPr="00505EF8" w:rsidRDefault="00E62CB0" w:rsidP="0057140E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E6FCDE" w14:textId="452425F6" w:rsidR="00E62CB0" w:rsidRPr="00505EF8" w:rsidRDefault="00DF2845" w:rsidP="00DF2845">
+          <w:p w14:paraId="56E6FCDE" w14:textId="452425F6" w:rsidR="00E62CB0" w:rsidRPr="00505EF8" w:rsidRDefault="00DF2845" w:rsidP="00F849A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="7B5C56DF" w14:textId="0C190A9C" w:rsidTr="00E62CB0">
+      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="7B5C56DF" w14:textId="0C190A9C" w:rsidTr="00F849A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E2D798E" w14:textId="03D169E8" w:rsidR="00E62CB0" w:rsidRPr="002428C2" w:rsidRDefault="00E62CB0" w:rsidP="00B832AD">
             <w:pPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34211359">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3611,75 +3706,76 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="019CE726" w14:textId="49C82269" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="002428C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34211359">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet online in D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B8B6F9" w14:textId="16D13433" w:rsidR="00E62CB0" w:rsidRPr="34211359" w:rsidRDefault="00DF2845" w:rsidP="00DF2845">
+          <w:p w14:paraId="37B8B6F9" w14:textId="16D13433" w:rsidR="00E62CB0" w:rsidRPr="34211359" w:rsidRDefault="00DF2845" w:rsidP="00F849A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="48AFEC93" w:rsidTr="00E62CB0">
+      <w:tr w:rsidR="00E62CB0" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="48AFEC93" w:rsidTr="00F849A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3698,322 +3794,288 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F496DFF" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRDefault="00E62CB0" w:rsidP="00DF2845">
-[...32 lines deleted...]
-          <w:p w14:paraId="20138EC8" w14:textId="1599FAC7" w:rsidR="00DF2845" w:rsidRPr="00165CD1" w:rsidRDefault="00DF2845" w:rsidP="00DF2845">
+          <w:p w14:paraId="20138EC8" w14:textId="1599FAC7" w:rsidR="00DF2845" w:rsidRPr="00165CD1" w:rsidRDefault="00DF2845" w:rsidP="00F849A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E62CB0" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="4EF946AD" w:rsidTr="00E62CB0">
+      <w:tr w:rsidR="00E62CB0" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="4EF946AD" w:rsidTr="00F849A3">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
+          <w:p w14:paraId="6474B9EE" w14:textId="4E594D2B" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link </w:t>
             </w:r>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DFFA92" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRDefault="00E62CB0" w:rsidP="00DF2845">
-[...21 lines deleted...]
-          <w:p w14:paraId="4C194219" w14:textId="391C2E0F" w:rsidR="00DF2845" w:rsidRPr="00165CD1" w:rsidRDefault="00DF2845" w:rsidP="00DF2845">
+          <w:p w14:paraId="4C194219" w14:textId="391C2E0F" w:rsidR="00DF2845" w:rsidRPr="00165CD1" w:rsidRDefault="00DF2845" w:rsidP="00F849A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214283356"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235175057"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="0DCF1811" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="005120D1" w:rsidP="00C61FC6">
+    <w:p w14:paraId="371972B8" w14:textId="13B78DBA" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="005120D1" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences</w:t>
+      </w:r>
+      <w:r w:rsidR="0025460D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the care of patients with chronic wounds, with or without the use of a hyperbaric chamber,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214283357"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235175058"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214283358"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235175059"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="29DBF8A0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
+    <w:p w14:paraId="790E16E1" w14:textId="3617CF5B" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6650" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must contact the IOR</w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -4165,118 +4227,144 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="2CDD4DD7" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="00CE2397" w:rsidP="00F10840">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="781D5D8A" w:rsidR="00CE2397" w:rsidRPr="009E1E1D" w:rsidRDefault="7C0CB614" w:rsidP="009E1E1D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214283359"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235175060"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+    <w:p w14:paraId="454EA7B7" w14:textId="734BF645" w:rsidR="00CE2397" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course does not require any prerequisite courses.</w:t>
+        <w:t xml:space="preserve">This course </w:t>
+      </w:r>
+      <w:r w:rsidR="0025741E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requires the following prerequisite course:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4750E699" w14:textId="31669082" w:rsidR="0025741E" w:rsidRPr="00C40B5D" w:rsidRDefault="00CA26E6" w:rsidP="0025741E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CORE IM 657 Emergency Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214283360"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235175061"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4312,55 +4400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -4472,183 +4568,230 @@
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214283361"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235175062"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="6173C0AF" w14:textId="77777777" w:rsidR="006527B9" w:rsidRDefault="006527B9" w:rsidP="006527B9">
+    <w:p w14:paraId="6173C0AF" w14:textId="40B507B9" w:rsidR="006527B9" w:rsidRDefault="006527B9" w:rsidP="006527B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="49"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Int_ZbbR1gaw"/>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframes for each rotation are decided at least </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Int_d4eDniQy"/>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This rotation is most amenable to a two week, three credit hour format.</w:t>
+        <w:t xml:space="preserve"> This rotation is most amenable to a </w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E" w:rsidRPr="1C5C2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>two-week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C5C2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, three credit hour format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B3E339" w14:textId="77777777" w:rsidR="006527B9" w:rsidRDefault="006527B9" w:rsidP="006527B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0020DFE5" w14:textId="77777777" w:rsidR="006527B9" w:rsidRDefault="006527B9" w:rsidP="006527B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="51"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1C5C2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1C5C2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_h2cMkQtB"/>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1C5C2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1C5C2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083A1409" w14:textId="77777777" w:rsidR="006527B9" w:rsidRDefault="006527B9" w:rsidP="006527B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -4673,70 +4816,70 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51E0F662" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214283362"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235175063"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="3E58FB99" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc157766999"/>
       <w:bookmarkStart w:id="12" w:name="_Toc173348171"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc214283363"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235175064"/>
       <w:r w:rsidRPr="00264F8C">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="76B8E8EE" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The hyperbaric and wound management rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to chronic wounds.</w:t>
       </w:r>
     </w:p>
@@ -4798,51 +4941,67 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The clinical experience will include learning to grade </w:t>
       </w:r>
       <w:r w:rsidR="00505EF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>wounds and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> define how to assess for osteomyelitis.</w:t>
+        <w:t xml:space="preserve"> define how to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>assess for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osteomyelitis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AFC6F5" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include learning to perform a complete and accurate patient history and physical exam.</w:t>
       </w:r>
     </w:p>
@@ -4917,124 +5076,170 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Clinical Skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1DC77A" w14:textId="18B19974" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00706563" w:rsidP="008A2A78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>After completion of the rotation the student should be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407A89EF" w14:textId="202D8E65" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00DE5CA4" w:rsidP="00CA62AB">
+    <w:p w14:paraId="407A89EF" w14:textId="064B2693" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00DE5CA4" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4BEB401B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00CA62AB" w:rsidRPr="00264F8C">
+      <w:r w:rsidR="00CA62AB" w:rsidRPr="4BEB401B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>omplete a thorough medical history including details of current symptoms, previous issues and management efforts, and risk factors that could impact on the diagnosis or management of their current problem.</w:t>
+        <w:t>omplete a thorough medical history including details of current symptoms, previous issues and management efforts, and risk factors that could</w:t>
+      </w:r>
+      <w:r w:rsidR="1476A239" w:rsidRPr="4BEB401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have an</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA62AB" w:rsidRPr="4BEB401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact on the diagnosis or management of their current problem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380A5DFB" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Perform a focused physical exam with appropriate emphasis on the presenting complaint.</w:t>
+        <w:t xml:space="preserve">Perform a focused physical exam with appropriate emphasis on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00264F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the presenting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00264F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C43CF4" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Interpret common diagnostic tests utilized in the evaluation of the patient with a chronic wound, including lab and x-rays.</w:t>
+        <w:t xml:space="preserve">Interpret common diagnostic tests utilized in the evaluation of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00264F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00264F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient with a chronic wound, including lab and x-rays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7861FE46" w14:textId="2E85EF81" w:rsidR="00ED6CA3" w:rsidRPr="00264F8C" w:rsidRDefault="00ED6CA3" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Accurately describe wound depth and stage.</w:t>
       </w:r>
     </w:p>
@@ -5076,53 +5281,52 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(Professionalism and sensitivity to schedule disruption and lifestyle modifications for the patient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BFD332" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A160B38" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc157767000"/>
       <w:bookmarkStart w:id="15" w:name="_Toc173348172"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc214283364"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235175065"/>
       <w:r w:rsidRPr="00264F8C">
-        <w:lastRenderedPageBreak/>
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7AB925F4" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will</w:t>
       </w:r>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
@@ -5197,214 +5401,220 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C85ED4" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CEAD842" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc157767001"/>
       <w:bookmarkStart w:id="20" w:name="_Toc173348173"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc214283365"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235175066"/>
       <w:r w:rsidRPr="00264F8C">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="387755E3" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:spacing w:before="1" w:after="0" w:line="478" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="562"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Assessment of Clinical Competencies:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5526AD3F" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
+    <w:p w14:paraId="47D1242D" w14:textId="70EA6C8E" w:rsidR="00CA62AB" w:rsidRPr="00136A68" w:rsidRDefault="00CA62AB" w:rsidP="00136A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Patient Care</w:t>
       </w:r>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>: The student will be able to complete an accurate history and physical.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>: The student will be able to complete an accurate history and physical</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00264F8C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>exam and accurately document the findings, is the patient being evaluated or treated for chronic wound.</w:t>
+        <w:t>exam and accurately document the findings</w:t>
+      </w:r>
+      <w:r w:rsidR="00C112D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136A68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the patient being evaluated or treated for chronic wound.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D65A777" w14:textId="71AB6EF7" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medical Knowledge</w:t>
       </w:r>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: The student can demonstrate knowledge of the criteria for diagnosis of chronic wounds, the </w:t>
       </w:r>
       <w:r w:rsidR="007658B5" w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>duration</w:t>
       </w:r>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of observation and/or therapy for such conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD66741" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
+    <w:p w14:paraId="5F441F73" w14:textId="1AC2AF6E" w:rsidR="00CA62AB" w:rsidRPr="00C112D2" w:rsidRDefault="00CA62AB" w:rsidP="00C112D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication Skills: </w:t>
       </w:r>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The student can effectively present the clinical evaluation.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>The student can effectively present the clinical evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C112D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00264F8C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C112D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>of a new patient and /or the clinical progress of a continuing patient, and communicate effectively with patients and clinical support staff, as well as the attending physician.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53775BEA" w14:textId="77777777" w:rsidR="00CA62AB" w:rsidRPr="00264F8C" w:rsidRDefault="00CA62AB" w:rsidP="00CA62AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5592,51 +5802,51 @@
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The student is encouraged to solicit feedback related to his/her clinical performance daily. The student should receive formative performance evaluations at the mid-point and end of the rotation that outlines faculty perceived strengths and weaknesses related to the student’s performance that includes recommendations for strengthening his/her performance as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc214283366"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235175067"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5686,76 +5896,76 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214283367"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235175068"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214283368"/>
-      <w:r w:rsidRPr="00165CD1">
+      <w:bookmarkStart w:id="25" w:name="_Toc235175069"/>
+      <w:r>
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="1EEC222C" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
@@ -5913,129 +6123,129 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214283369"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235175070"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="174C56A5" w14:textId="14F0CD4C" w:rsidR="00746A6C" w:rsidRPr="003B423E" w:rsidRDefault="009B6032" w:rsidP="003B423E">
+    <w:p w14:paraId="174C56A5" w14:textId="14F0CD4C" w:rsidR="00746A6C" w:rsidRPr="003B423E" w:rsidRDefault="009B6032" w:rsidP="00A06B98">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7DF4A4" w14:textId="74104778" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00702488">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="4F7DF4A4" w14:textId="74104778" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00A06B98">
+      <w:pPr>
+        <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is required for this rotation, including both </w:t>
       </w:r>
       <w:r w:rsidR="00B1740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>two- and four-week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009709A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23417D1A" w14:textId="1B09FC8E" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00702488">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="23417D1A" w14:textId="1B09FC8E" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00A06B98">
+      <w:pPr>
+        <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Two-week</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation: This will need to be completed by the Attending or </w:t>
       </w:r>
       <w:r w:rsidR="00C304F7">
         <w:rPr>
@@ -6065,53 +6275,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="001A2109">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237C2EB8" w14:textId="584CE117" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="00702488">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="237C2EB8" w14:textId="584CE117" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="00A06B98">
+      <w:pPr>
+        <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
@@ -6128,51 +6338,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214283370"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235175071"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="694E2878" w14:textId="217EAD60" w:rsidR="00F26C35" w:rsidRDefault="00F26C35" w:rsidP="00F26C35">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34211359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Through Access Emergency Medicine</w:t>
       </w:r>
       <w:r w:rsidR="008D2C8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6308,206 +6518,241 @@
     <w:p w14:paraId="3840F57D" w14:textId="77777777" w:rsidR="007C49EB" w:rsidRDefault="00555D11" w:rsidP="00F26C35">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00555D11">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00187145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7F1230" w14:textId="0A4B6A59" w:rsidR="26910FCD" w:rsidRPr="00F26C35" w:rsidRDefault="007C49EB" w:rsidP="00F26C35">
+    <w:p w14:paraId="2B7F1230" w14:textId="2FFD6201" w:rsidR="26910FCD" w:rsidRPr="00F26C35" w:rsidRDefault="007C49EB" w:rsidP="00F26C35">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0099156A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">croll down to Wound Care question and enter 20, </w:t>
+        <w:t>croll down to Wound Care question</w:t>
+      </w:r>
+      <w:r w:rsidR="001243C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0099156A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and enter 20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hit enter and then select Start Custom Quiz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="64A4BB34" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00C9215B" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="0BE98A68" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="0079439A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214283371"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235175072"/>
       <w:r>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
+        <w:t>LOGS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="17D480E0" w:rsidR="26910FCD" w:rsidRDefault="00852083" w:rsidP="00C9215B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 667 Patient/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="findhit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Procedure Log</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific consults. </w:t>
+        <w:t xml:space="preserve"> to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C99832" w14:textId="77777777" w:rsidR="00C9215B" w:rsidRPr="00C40B5D" w:rsidRDefault="00C9215B" w:rsidP="008A2A78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc214283372"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235175073"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc74395553"/>
       <w:bookmarkStart w:id="33" w:name="_Toc74478880"/>
       <w:bookmarkStart w:id="34" w:name="_Toc74542087"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc214283373"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235175074"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="54F15872" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
@@ -6646,60 +6891,60 @@
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc74395554"/>
       <w:bookmarkStart w:id="37" w:name="_Toc74478881"/>
       <w:bookmarkStart w:id="38" w:name="_Toc74542088"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc214283374"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235175075"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+    <w:p w14:paraId="3416CC4C" w14:textId="58A83B0A" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -6739,51 +6984,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214283375"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235175076"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6828,82 +7073,96 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="044FF6C2" w:rsidR="005A2923" w:rsidRPr="00897F86" w:rsidRDefault="0022491F" w:rsidP="00897F86">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214283376"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235175077"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="6D0C041D" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="007E0094">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -6993,64 +7252,82 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="2322346F" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00863F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="00863F1A" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -7355,96 +7632,110 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>successfully within</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C56A54B" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRDefault="00390EC1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214283377"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235175078"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -7571,51 +7862,51 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="60063B42" w:rsidR="00A16BF1" w:rsidRPr="00897F86" w:rsidRDefault="00A16BF1" w:rsidP="00897F86">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214283378"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235175079"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="7809B888" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -8726,51 +9017,51 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214283379"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235175080"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="5B664437" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) </w:t>
       </w:r>
@@ -8801,51 +9092,51 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309E69D1" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214283380"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235175081"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="62194379" w14:textId="77777777" w:rsidR="00A51661" w:rsidRDefault="00A51661" w:rsidP="00A51661">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="169"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34211359">
@@ -9042,51 +9333,67 @@
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604E5960" w14:textId="77777777" w:rsidR="00A51661" w:rsidRDefault="00A51661" w:rsidP="00A51661">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34211359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="34211359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="34211359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C79A68" w14:textId="4750631A" w:rsidR="00A51661" w:rsidRPr="00264F8C" w:rsidRDefault="00A51661" w:rsidP="00A51661">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C5C2B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="007E0094" w:rsidRPr="1C5C2B08">
@@ -9347,67 +9654,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39D66D" w14:textId="77777777" w:rsidR="00E627B6" w:rsidRPr="00016F1D" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E3CE7F" w14:textId="77777777" w:rsidR="00E627B6" w:rsidRPr="00016F1D" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
+    <w:p w14:paraId="08E3CE7F" w14:textId="45947AAC" w:rsidR="00E627B6" w:rsidRPr="00016F1D" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
+        <w:t>Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267588C6" w14:textId="77777777" w:rsidR="00E627B6" w:rsidRPr="00016F1D" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060CD4F9" w14:textId="77777777" w:rsidR="00E627B6" w:rsidRPr="00016F1D" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -9420,542 +9727,705 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3552FB0C" w14:textId="77777777" w:rsidR="00E627B6" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B75C3BD" w14:textId="210C5C93" w:rsidR="00E627B6" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B75C3BD" w14:textId="43DA345C" w:rsidR="00E627B6" w:rsidRDefault="00E627B6" w:rsidP="00E627B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="007E0094">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46BACDDF" w14:textId="12C32994" w:rsidR="00D050F9" w:rsidRDefault="00D050F9" w:rsidP="00E627B6">
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BACDDF" w14:textId="5806C0FC" w:rsidR="00D050F9" w:rsidRDefault="00D050F9" w:rsidP="00E627B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the site </w:t>
       </w:r>
       <w:r w:rsidR="00C32834">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>where you are rotating has their own dress requirements, please follow them.</w:t>
+        <w:t xml:space="preserve">where you are rotating has </w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32834">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own dress requirements, please follow them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57997709" w14:textId="77777777" w:rsidR="0061171A" w:rsidRDefault="0061171A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C6A823D" w14:textId="77777777" w:rsidR="0061171A" w:rsidRPr="00C40B5D" w:rsidRDefault="0061171A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214283381"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235175082"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+    <w:p w14:paraId="590C0CC1" w14:textId="77777777" w:rsidR="009E4EEA" w:rsidRPr="00523B61" w:rsidRDefault="00C11B04" w:rsidP="009E4EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="009E4EEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4EEA" w:rsidRPr="00523B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5232D0" w14:textId="77777777" w:rsidR="009E4EEA" w:rsidRPr="00523B61" w:rsidRDefault="009E4EEA" w:rsidP="009E4EEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="72742236" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="009E4EEA" w:rsidP="009E4EEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00523B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00523B61">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214283382"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235175083"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="552F60FD" w14:textId="1DF060B9" w:rsidR="00C326F4" w:rsidRPr="00200481" w:rsidRDefault="00C326F4" w:rsidP="00702488">
-      <w:pPr>
+    <w:p w14:paraId="552F60FD" w14:textId="75A6BB00" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00E423D6">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0094" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00E423D6" w:rsidRPr="00E423D6">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="299AD354" w14:textId="77777777" w:rsidR="0009576D" w:rsidRPr="0009576D" w:rsidRDefault="0009576D" w:rsidP="0009576D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235175084"/>
+      <w:r w:rsidRPr="0009576D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="49C0A882" w14:textId="77777777" w:rsidR="002E4C68" w:rsidRPr="00EA7A22" w:rsidRDefault="0009576D" w:rsidP="002E4C68">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="0009576D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="002E4C68" w:rsidRPr="002E4C68">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40A57F28" w14:textId="7F0D7291" w:rsidR="009C16B3" w:rsidRPr="00200481" w:rsidRDefault="009C16B3" w:rsidP="0009576D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="5A32D3F1" w:rsidR="006E1B5D" w:rsidRPr="00897F86" w:rsidRDefault="00902AE6" w:rsidP="00897F86">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214283383"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235175085"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="4C9CFE80" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214283384"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235175086"/>
       <w:r w:rsidRPr="00551027">
+        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214283385"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235175087"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
-        <w:t xml:space="preserve">and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct </w:t>
-[...3 lines deleted...]
-        <w:t>and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214283386"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235175088"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="1F895544" w14:textId="77777777" w:rsidR="00114211" w:rsidRDefault="00E20D8B" w:rsidP="00114211">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...13 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00114211" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="003A59BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214283387"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235175089"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10042,138 +10512,217 @@
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="1417691E" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E0094" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF90790" w14:textId="77777777" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E5EC589" w14:textId="77777777" w:rsidR="001E5296" w:rsidRPr="00556A65" w:rsidRDefault="001E5296" w:rsidP="001E5296">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc214283388"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235175090"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
-    </w:p>
-    <w:p w14:paraId="64CCCB0B" w14:textId="77777777" w:rsidR="001E5296" w:rsidRPr="005F7800" w:rsidRDefault="001E5296" w:rsidP="001E5296">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="0D8040FF" w14:textId="1C7134EF" w:rsidR="000E26F2" w:rsidRDefault="001E5296" w:rsidP="001E5296">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00333C0E" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CCCB0B" w14:textId="3C594F8A" w:rsidR="001E5296" w:rsidRPr="005F7800" w:rsidRDefault="005269CA" w:rsidP="001E5296">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="005269CA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="008E63C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -10235,246 +10784,183 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc214283389"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235175091"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="216DAE48" w14:textId="77777777" w:rsidR="007B431A" w:rsidRPr="00A871DA" w:rsidRDefault="007B431A" w:rsidP="007B431A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C3B1B0" w14:textId="77777777" w:rsidR="007B431A" w:rsidRPr="00A871DA" w:rsidRDefault="007B431A" w:rsidP="007B431A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="798462E2" w14:textId="77777777" w:rsidR="007B431A" w:rsidRPr="00987E7B" w:rsidRDefault="007B431A" w:rsidP="007B431A">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc214283390"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235175092"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -10557,93 +11043,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10711,52 +11197,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -10964,97 +11455,105 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="66" w:name="_Toc214283391"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235175093"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -11462,51 +11961,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D9172EC" w14:textId="394FA729" w:rsidR="0039023E" w:rsidRPr="389FCA9F" w:rsidRDefault="0039023E" w:rsidP="0039023E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A287E" w:rsidRPr="00C40B5D" w14:paraId="11DFD95C" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69C0FBF8" w14:textId="1F634BCD" w:rsidR="002A287E" w:rsidRPr="007C354A" w:rsidRDefault="002A287E" w:rsidP="002A287E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
@@ -11563,99 +12078,135 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="767337A1" w14:textId="3671B902" w:rsidR="002A287E" w:rsidRPr="1125DAF6" w:rsidRDefault="002A287E" w:rsidP="002A287E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D2A1120" w14:textId="43D34563" w:rsidR="002A287E" w:rsidRPr="389FCA9F" w:rsidRDefault="002A287E" w:rsidP="002A287E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00697DE2" w:rsidRPr="00C40B5D" w14:paraId="03107C29" w14:textId="77777777" w:rsidTr="00697DE2">
         <w:trPr>
           <w:trHeight w:val="1520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB8E8DA" w14:textId="29C4D826" w:rsidR="00697DE2" w:rsidRPr="007C354A" w:rsidRDefault="00697DE2" w:rsidP="00697DE2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
@@ -11769,51 +12320,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="041A6139" w14:textId="5131E133" w:rsidR="00697DE2" w:rsidRPr="389FCA9F" w:rsidRDefault="00697DE2" w:rsidP="00697DE2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C17EC5" w:rsidRPr="00C40B5D" w14:paraId="27810622" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CFBB401" w14:textId="6DE2FA32" w:rsidR="00C17EC5" w:rsidRPr="00C17EC5" w:rsidRDefault="00C17EC5" w:rsidP="00C17EC5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11985,51 +12552,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26DDD6AA" w14:textId="78133973" w:rsidR="00C17EC5" w:rsidRPr="389FCA9F" w:rsidRDefault="00C17EC5" w:rsidP="00C17EC5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -12426,100 +13009,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -12680,64 +13263,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="6030B91E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="001A2109" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A2109" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="001A2109" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -12802,53 +13393,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="752A639D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="08F0FEF4">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="42992DF3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -12877,99 +13468,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5C4D1931" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="306D7CB4">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3018BB5B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -12993,53 +13598,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="746035DD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="41BC746F">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0A05438B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -13075,53 +13680,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E62E9EE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="25147B91">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2670D0E6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -13447,56 +14052,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -13515,56 +14129,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13661,84 +14284,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="0021427B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A641F4F" w14:textId="77777777" w:rsidR="003443C2" w:rsidRDefault="003443C2" w:rsidP="00E756E0">
+    <w:p w14:paraId="1FC7CF81" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AAB9805" w14:textId="77777777" w:rsidR="003443C2" w:rsidRDefault="003443C2" w:rsidP="00E756E0">
+    <w:p w14:paraId="23B1DB77" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E540DF6" w14:textId="77777777" w:rsidR="003443C2" w:rsidRDefault="003443C2">
+    <w:p w14:paraId="3858C5B4" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13748,93 +14371,98 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DBB8352" w14:textId="358C0D90" w:rsidR="00F26805" w:rsidRDefault="00F26805">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3226CF74" w14:textId="0FE48140" w:rsidR="007B3967" w:rsidRDefault="00513890">
+  <w:p w14:paraId="3226CF74" w14:textId="6C52308A" w:rsidR="007B3967" w:rsidRDefault="007E2518">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00AA7BDA">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-619831609"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
@@ -13853,85 +14481,88 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5527B281" w14:textId="08C1DB6E" w:rsidR="00F26805" w:rsidRDefault="00513890">
+  <w:p w14:paraId="5527B281" w14:textId="73D727BC" w:rsidR="00F26805" w:rsidRDefault="007E2518">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00AA7BDA">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AB2460A" w14:textId="77777777" w:rsidR="003443C2" w:rsidRDefault="003443C2" w:rsidP="00E756E0">
+    <w:p w14:paraId="39FBFDF2" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ACB45D0" w14:textId="77777777" w:rsidR="003443C2" w:rsidRDefault="003443C2" w:rsidP="00E756E0">
+    <w:p w14:paraId="16D88F7B" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C78BBAC" w14:textId="77777777" w:rsidR="003443C2" w:rsidRDefault="003443C2">
+    <w:p w14:paraId="1AB2AD69" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="674914C1" w14:textId="36B19D73" w:rsidR="008A2A78" w:rsidRDefault="000552B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM 667 Emergency Medicine </w:t>
     </w:r>
     <w:r w:rsidR="005E79BA">
       <w:t>Hyperbaric and Wound Care Management</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18291,197 +18922,205 @@
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00003F3B"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="000079DD"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="000149FC"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="00025F93"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000552B6"/>
+    <w:rsid w:val="00057CAD"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="00064475"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
+    <w:rsid w:val="00065974"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="0009576D"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B07F6"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D4BD6"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D770B"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
+    <w:rsid w:val="000E26F2"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="00111CA4"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
+    <w:rsid w:val="00114211"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="00114F30"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168A5"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
+    <w:rsid w:val="001243C9"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="001273B8"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="00134FAE"/>
     <w:rsid w:val="0013640C"/>
     <w:rsid w:val="001369D7"/>
+    <w:rsid w:val="00136A68"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00162455"/>
     <w:rsid w:val="001630F2"/>
@@ -18524,50 +19163,51 @@
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A2109"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
+    <w:rsid w:val="001C2E58"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E09AB"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5296"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001E7701"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
@@ -18576,90 +19216,94 @@
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021427B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
+    <w:rsid w:val="00231C3A"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002428C2"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="00254574"/>
+    <w:rsid w:val="0025460D"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
+    <w:rsid w:val="0025741E"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266B1B"/>
+    <w:rsid w:val="00266D6D"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DA3"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002756A0"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
@@ -18684,104 +19328,107 @@
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7108"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B0375"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
+    <w:rsid w:val="002E4C68"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E510F"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321044"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330D4A"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00333C0E"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00334F43"/>
     <w:rsid w:val="0033554D"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="00335C19"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
+    <w:rsid w:val="0033726A"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="003443C2"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
@@ -18801,73 +19448,75 @@
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="0039023E"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
+    <w:rsid w:val="003A59BA"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B423E"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
+    <w:rsid w:val="003D7D2A"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E5771"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
@@ -18994,152 +19643,158 @@
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F1E00"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="00505EF8"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005120D1"/>
     <w:rsid w:val="00513890"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
+    <w:rsid w:val="00523B61"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="005269CA"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542582"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
+    <w:rsid w:val="00547D06"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="00555D11"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057140E"/>
+    <w:rsid w:val="0057209C"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00590824"/>
     <w:rsid w:val="00590B17"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005A7EDF"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6197"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
+    <w:rsid w:val="005C3DCF"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0BC5"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005E79BA"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F41C3"/>
@@ -19195,50 +19850,51 @@
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="006421FA"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00651E05"/>
     <w:rsid w:val="006527B9"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
+    <w:rsid w:val="006571D7"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
@@ -19247,50 +19903,51 @@
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="00697F06"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A406D"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5758"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
+    <w:rsid w:val="006C6650"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
@@ -19344,206 +20001,214 @@
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="007658B5"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="007824D3"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
+    <w:rsid w:val="0079439A"/>
+    <w:rsid w:val="00794A1E"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B431A"/>
     <w:rsid w:val="007B549C"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C49EB"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E0094"/>
     <w:rsid w:val="007E1756"/>
+    <w:rsid w:val="007E2518"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6721"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F3C4B"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F7391"/>
+    <w:rsid w:val="00804826"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816250"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00852083"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
+    <w:rsid w:val="00863F1A"/>
     <w:rsid w:val="00864A98"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="008802DE"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="00897F86"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A26F6"/>
     <w:rsid w:val="008A2A78"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
+    <w:rsid w:val="008A7932"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D246E"/>
     <w:rsid w:val="008D2C8C"/>
     <w:rsid w:val="008D3E80"/>
     <w:rsid w:val="008D4B4E"/>
@@ -19572,50 +20237,51 @@
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="00907CF5"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
+    <w:rsid w:val="00921D46"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924A0A"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="0095274B"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00954241"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
@@ -19637,122 +20303,126 @@
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="0099156A"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
+    <w:rsid w:val="0099520C"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C16B3"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E1E1D"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E49EE"/>
     <w:rsid w:val="009E4B43"/>
+    <w:rsid w:val="009E4EEA"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6D07"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F1CA3"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
+    <w:rsid w:val="00A06B98"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A20F96"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A278A4"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
@@ -19766,88 +20436,90 @@
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51661"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
+    <w:rsid w:val="00A61967"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A84483"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
+    <w:rsid w:val="00AA7BDA"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
@@ -20004,134 +20676,138 @@
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
+    <w:rsid w:val="00C112D2"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C17EC5"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C2552C"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30575"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C32834"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
+    <w:rsid w:val="00C36C0F"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C47DC2"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64B2C"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
+    <w:rsid w:val="00C72ED5"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9215B"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA26E6"/>
     <w:rsid w:val="00CA606C"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA62AB"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
@@ -20182,120 +20858,124 @@
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
+    <w:rsid w:val="00D657F3"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D70D61"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D7717D"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D825C2"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D924D4"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
+    <w:rsid w:val="00D95BEA"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB113F"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE3389"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE5CA4"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF2513"/>
     <w:rsid w:val="00DF2845"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E006E3"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
@@ -20306,105 +20986,108 @@
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
+    <w:rsid w:val="00E423D6"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E47F64"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E51391"/>
     <w:rsid w:val="00E52C8F"/>
+    <w:rsid w:val="00E52E8C"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E55242"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E627B6"/>
     <w:rsid w:val="00E62CB0"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA4475"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3726"/>
     <w:rsid w:val="00ED3BAE"/>
@@ -20444,85 +21127,87 @@
     <w:rsid w:val="00F10840"/>
     <w:rsid w:val="00F10AAB"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F238BF"/>
     <w:rsid w:val="00F26805"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F26C35"/>
     <w:rsid w:val="00F272A9"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F40B3D"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54604"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
+    <w:rsid w:val="00F849A3"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0701"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
@@ -20530,50 +21215,51 @@
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB6B71"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD2CD9"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
+    <w:rsid w:val="00FE1EA6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF225D"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01A68762"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
@@ -20640,50 +21326,51 @@
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13CE4C6F"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
+    <w:rsid w:val="1476A239"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
@@ -20860,50 +21547,51 @@
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
+    <w:rsid w:val="4BEB401B"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
@@ -21035,50 +21723,51 @@
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
+    <w:rsid w:val="7908CD7C"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F66E947"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
@@ -22830,51 +23519,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23145,56 +23834,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23421,167 +24119,186 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD168BE-7879-4530-A754-395096A531D4}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5415</Words>
-  <Characters>30868</Characters>
+  <Words>5615</Words>
+  <Characters>32006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>257</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>266</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36211</CharactersWithSpaces>
+  <CharactersWithSpaces>37546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>130900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>