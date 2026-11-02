--- v1 (2026-08-01)
+++ v2 (2026-11-02)
@@ -49,51 +49,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -463,138 +463,196 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AEED74" w14:textId="77777777" w:rsidR="0042161E" w:rsidRDefault="0042161E" w:rsidP="0042161E">
-[...14 lines deleted...]
-    <w:p w14:paraId="29D84BEA" w14:textId="25F1AE06" w:rsidR="0042161E" w:rsidRPr="001613D1" w:rsidRDefault="0042161E" w:rsidP="0042161E">
+    <w:p w14:paraId="71234F8E" w14:textId="77777777" w:rsidR="003231F5" w:rsidRDefault="003231F5" w:rsidP="003231F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="69E52280" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="0042161E" w:rsidP="0042161E">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Katie Gibson-Stofflet, Stephen Stone and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AFFCF5" w14:textId="77777777" w:rsidR="003231F5" w:rsidRDefault="003231F5" w:rsidP="003231F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lekendra Cannon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6488454D" w14:textId="77777777" w:rsidR="003231F5" w:rsidRDefault="003231F5" w:rsidP="003231F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="34211359">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANTS (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD79661" w14:textId="77777777" w:rsidR="003231F5" w:rsidRDefault="003231F5" w:rsidP="003231F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="34211359">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="34211359">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>cannonle@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF99B53" w14:textId="2038C242" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3146,53 +3204,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A18730" w14:textId="77777777" w:rsidR="00CF719A" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CF719A" w:rsidSect="008D246E">
-          <w:headerReference w:type="default" r:id="rId15"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -3376,51 +3434,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68DDE61B" w14:textId="7A5A5665" w:rsidR="00E62CB0" w:rsidRPr="0040647F" w:rsidRDefault="00E62CB0" w:rsidP="0040647F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23D18AE1" w14:textId="09F08628" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="0040647F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
@@ -3466,51 +3523,50 @@
           </w:tcPr>
           <w:p w14:paraId="724897B3" w14:textId="167F2CBA" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00F238BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65F097E6" w14:textId="4CC4E61E" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="006C6650" w:rsidP="00F238BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
@@ -3574,51 +3630,50 @@
               <w:t>Clinical Shift Schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E7B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(must be the schedule you worked, not what you were scheduled to work)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05A48D1E" w14:textId="28E41BEA" w:rsidR="00E62CB0" w:rsidRPr="00505EF8" w:rsidRDefault="00E62CB0" w:rsidP="0057140E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
@@ -3681,51 +3736,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="34211359">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>est</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Self-Assessment and Review on Wounds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="019CE726" w14:textId="49C82269" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="002428C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34211359">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet online in D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -3769,51 +3823,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -3874,51 +3927,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="4E594D2B" w:rsidR="00E62CB0" w:rsidRPr="00165CD1" w:rsidRDefault="00E62CB0" w:rsidP="00E47F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link </w:t>
             </w:r>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4171,51 +4224,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CV of Instructor of Record from location</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for final clerkship approval and </w:t>
       </w:r>
       <w:r w:rsidR="00E0628C" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scheduling</w:t>
@@ -4435,51 +4488,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -5855,51 +5908,51 @@
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
@@ -5959,51 +6012,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="1EEC222C" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6502,51 +6555,51 @@
       </w:r>
       <w:r w:rsidR="007E0094" w:rsidRPr="34211359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E7701">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Access here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3840F57D" w14:textId="77777777" w:rsidR="007C49EB" w:rsidRDefault="00555D11" w:rsidP="00F26C35">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00555D11">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00187145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7F1230" w14:textId="2FFD6201" w:rsidR="26910FCD" w:rsidRPr="00F26C35" w:rsidRDefault="007C49EB" w:rsidP="00F26C35">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6632,71 +6685,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 667 Patient/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="findhit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Procedure Log</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific consults. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C99832" w14:textId="77777777" w:rsidR="00C9215B" w:rsidRPr="00C40B5D" w:rsidRDefault="00C9215B" w:rsidP="008A2A78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6765,51 +6798,51 @@
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E0094">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -6918,51 +6951,51 @@
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="58A83B0A" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -9431,51 +9464,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00264F8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility </w:t>
       </w:r>
       <w:r w:rsidRPr="34211359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to notify the Clerkship Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="34211359">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="34211359">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00897F86">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -9934,51 +9967,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDE033B" w14:textId="72742236" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="009E4EEA" w:rsidP="009E4EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523B61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00523B61">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Student Portal - Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -10002,51 +10035,51 @@
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="552F60FD" w14:textId="75A6BB00" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00E423D6">
       <w:pPr>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="007E0094" w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00E423D6" w:rsidRPr="00E423D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="299AD354" w14:textId="77777777" w:rsidR="0009576D" w:rsidRPr="0009576D" w:rsidRDefault="0009576D" w:rsidP="0009576D">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc222818601"/>
       <w:bookmarkStart w:id="51" w:name="_Toc222819260"/>
       <w:bookmarkStart w:id="52" w:name="_Toc235175084"/>
       <w:r w:rsidRPr="0009576D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -10057,51 +10090,51 @@
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="49C0A882" w14:textId="77777777" w:rsidR="002E4C68" w:rsidRPr="00EA7A22" w:rsidRDefault="0009576D" w:rsidP="002E4C68">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009576D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
       </w:r>
       <w:r w:rsidR="002E4C68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="002E4C68" w:rsidRPr="002E4C68">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40A57F28" w14:textId="7F0D7291" w:rsidR="009C16B3" w:rsidRPr="00200481" w:rsidRDefault="009C16B3" w:rsidP="0009576D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="5A32D3F1" w:rsidR="006E1B5D" w:rsidRPr="00897F86" w:rsidRDefault="00902AE6" w:rsidP="00897F86">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
@@ -10115,51 +10148,51 @@
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="4C9CFE80" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10195,51 +10228,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10250,51 +10283,51 @@
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc235175088"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="0096296A">
@@ -10347,51 +10380,51 @@
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
       </w:r>
       <w:r w:rsidR="003A59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00114211" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="003A59BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
@@ -10512,51 +10545,51 @@
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="1417691E" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E0094" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF90790" w14:textId="77777777" w:rsidR="001E5296" w:rsidRDefault="001E5296" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -10672,51 +10705,51 @@
         <w:t xml:space="preserve"> informed of any changes</w:t>
       </w:r>
       <w:r w:rsidR="00333C0E" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The most up-to-date policy can be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CCCB0B" w14:textId="3C594F8A" w:rsidR="001E5296" w:rsidRPr="005F7800" w:rsidRDefault="005269CA" w:rsidP="001E5296">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="005269CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="008E63C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
@@ -10784,51 +10817,51 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10841,77 +10874,77 @@
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="216DAE48" w14:textId="77777777" w:rsidR="007B431A" w:rsidRPr="00A871DA" w:rsidRDefault="007B431A" w:rsidP="007B431A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C3B1B0" w14:textId="77777777" w:rsidR="007B431A" w:rsidRPr="00A871DA" w:rsidRDefault="007B431A" w:rsidP="007B431A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="798462E2" w14:textId="77777777" w:rsidR="007B431A" w:rsidRPr="00987E7B" w:rsidRDefault="007B431A" w:rsidP="007B431A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -11043,93 +11076,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11455,51 +11488,51 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="67" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="68" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="69" w:name="_Toc235175093"/>
       <w:r w:rsidRPr="00B17123">
@@ -13009,100 +13042,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print">
+                    <a:blip r:embed="rId44" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -13292,56 +13325,58 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001A2109" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
@@ -13393,51 +13428,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="08F0FEF4">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="42992DF3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -13468,51 +13503,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="306D7CB4">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3018BB5B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -13598,51 +13633,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="41BC746F">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0A05438B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -13680,51 +13715,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict w14:anchorId="25147B91">
               <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2670D0E6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -14284,84 +14319,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="0021427B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FC7CF81" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
+    <w:p w14:paraId="394DEF25" w14:textId="77777777" w:rsidR="00D113F6" w:rsidRDefault="00D113F6" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B1DB77" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
+    <w:p w14:paraId="061FC00C" w14:textId="77777777" w:rsidR="00D113F6" w:rsidRDefault="00D113F6" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3858C5B4" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967">
+    <w:p w14:paraId="136963E7" w14:textId="77777777" w:rsidR="00D113F6" w:rsidRDefault="00D113F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14371,98 +14406,100 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DBB8352" w14:textId="358C0D90" w:rsidR="00F26805" w:rsidRDefault="00F26805">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3226CF74" w14:textId="6C52308A" w:rsidR="007B3967" w:rsidRDefault="007E2518">
+  <w:p w14:paraId="3226CF74" w14:textId="2AFAD178" w:rsidR="007B3967" w:rsidRDefault="007E2518">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="003231F5">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="00AA7BDA">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-619831609"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
@@ -14481,88 +14518,91 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5527B281" w14:textId="73D727BC" w:rsidR="00F26805" w:rsidRDefault="007E2518">
+  <w:p w14:paraId="5527B281" w14:textId="427C13FA" w:rsidR="00F26805" w:rsidRDefault="007E2518">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="003231F5">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="00AA7BDA">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39FBFDF2" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
+    <w:p w14:paraId="795ECF38" w14:textId="77777777" w:rsidR="00D113F6" w:rsidRDefault="00D113F6" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16D88F7B" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967" w:rsidP="00E756E0">
+    <w:p w14:paraId="588CF86B" w14:textId="77777777" w:rsidR="00D113F6" w:rsidRDefault="00D113F6" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1AB2AD69" w14:textId="77777777" w:rsidR="00A61967" w:rsidRDefault="00A61967">
+    <w:p w14:paraId="60BF40DD" w14:textId="77777777" w:rsidR="00D113F6" w:rsidRDefault="00D113F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="674914C1" w14:textId="36B19D73" w:rsidR="008A2A78" w:rsidRDefault="000552B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM 667 Emergency Medicine </w:t>
     </w:r>
     <w:r w:rsidR="005E79BA">
       <w:t>Hyperbaric and Wound Care Management</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -19365,50 +19405,51 @@
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321044"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
+    <w:rsid w:val="003231F5"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330D4A"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00333C0E"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00334F43"/>
     <w:rsid w:val="0033554D"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="00335C19"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="0033726A"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
@@ -19518,50 +19559,51 @@
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="0040647F"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="0042161E"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
+    <w:rsid w:val="00432F8C"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
@@ -20817,50 +20859,51 @@
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF719A"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D050F9"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
+    <w:rsid w:val="00D113F6"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
@@ -23519,51 +23562,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cannonle@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23843,51 +23886,92 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -24120,185 +24204,147 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...40 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD168BE-7879-4530-A754-395096A531D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD168BE-7879-4530-A754-395096A531D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5615</Words>
-  <Characters>32006</Characters>
+  <Words>5614</Words>
+  <Characters>32001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>266</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37546</CharactersWithSpaces>
+  <CharactersWithSpaces>37540</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>130900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>