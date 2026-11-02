--- v1 (2026-08-01)
+++ v2 (2026-11-02)
@@ -52,51 +52,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -459,138 +459,196 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4123A6A5" w14:textId="77777777" w:rsidR="00A56FA9" w:rsidRDefault="00A56FA9" w:rsidP="00A56FA9">
-[...14 lines deleted...]
-    <w:p w14:paraId="0FBCE861" w14:textId="48521C3C" w:rsidR="00A56FA9" w:rsidRPr="001613D1" w:rsidRDefault="00A56FA9" w:rsidP="00A56FA9">
+    <w:p w14:paraId="61A4D819" w14:textId="77777777" w:rsidR="0045298E" w:rsidRDefault="0045298E" w:rsidP="0045298E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="5D2B7BF2" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A56FA9" w:rsidP="00A56FA9">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Katie Gibson-Stofflet, Stephen Stone and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C03236F" w14:textId="77777777" w:rsidR="0045298E" w:rsidRDefault="0045298E" w:rsidP="0045298E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lekendra Cannon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F72FF76" w14:textId="77777777" w:rsidR="0045298E" w:rsidRDefault="0045298E" w:rsidP="0045298E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="2F70A8F7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANTS (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BF3D2B" w14:textId="77777777" w:rsidR="0045298E" w:rsidRDefault="0045298E" w:rsidP="0045298E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2F70A8F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="2F70A8F7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>cannonle@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF99B53" w14:textId="039835DB" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3289,54 +3347,54 @@
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc235174839"/>
       <w:r w:rsidRPr="00593906">
@@ -4246,51 +4304,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="5C94A8D4" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4586,51 +4644,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Approvals from the facility where the rotation will </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Int_cllcTZT4"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>occur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="6DA70FB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) is required for every elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9F96A3" w14:textId="0473C6CA" w:rsidR="004348A9" w:rsidRDefault="003D6178" w:rsidP="009D4D2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -4692,51 +4750,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for final clerkship approval and </w:t>
       </w:r>
       <w:r w:rsidR="00E0628C" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scheduling</w:t>
@@ -4993,51 +5051,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -5704,67 +5762,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57854DE0" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="784"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Appreciate the psychosocial issues that potentially impact the patient’s </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> disorder or condition (professionalism and sensitivity to schedule disruption and lifestyle modifications for the patient).</w:t>
+        <w:t>Appreciate the psychosocial issues that potentially impact the patient’s toxicology disorder or condition (professionalism and sensitivity to schedule disruption and lifestyle modifications for the patient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30097DC4" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="562"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3804E3C6" w14:textId="000E25F5" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="00FD4FC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="576" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
@@ -7544,51 +7586,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
@@ -7648,51 +7690,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="78A5AEAF" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="15D935B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7984,51 +8026,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tintinalli’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422AFF45" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8088,51 +8130,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tintinalli’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C3F150" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8248,51 +8290,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> M, Macias CG, Sharieff GQ, Yamamoto LG. eds. </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strange and Schafermeyer's Pediatric Emergency Medicine, 5e. </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="6DA70FB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391303</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0595D162" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8336,51 +8378,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tintinalli’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220745053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C5085D" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="441"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8448,51 +8490,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strange and Schafermeyer's Pediatric Emergency Medicine, 5e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>New York, NY: McGraw-Hill; 2019</w:t>
       </w:r>
       <w:r w:rsidR="002223BD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00855C5D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A3F297" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="485"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8537,51 +8579,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 2e</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=1934&amp;sectionid=142837864</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AED9A4" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="572"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8603,51 +8645,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> MB. Section 10 Chapter 55 Toxic Alcohols. In: Sherman SC, Weber JM, Schindlbeck MA, Rahul G. P. eds. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Emergency Medicine, 1e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=991&amp;sectionid=55139169</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159619CF" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="531"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8691,51 +8733,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tintinalli’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744818</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65ABED3F" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="151"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8779,51 +8821,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tintinalli’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=222326340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6AA616" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="305"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8876,51 +8918,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tintinalli’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744899</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C0177" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="305"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -9004,51 +9046,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 119</w:t>
       </w:r>
       <w:r w:rsidR="00514102">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="6DA70FB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.mayoclinicproceedings.org/article/S0025-6196(11)00026-7/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316D2AD1" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -9079,51 +9121,51 @@
         </w:rPr>
         <w:t>Tarabar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> A, et al. "Cocaine Toxicity"</w:t>
       </w:r>
       <w:r w:rsidR="006F3128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://emedicine.medscape.com/article/813959-overview</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F3128">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="00570444">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9569,51 +9611,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Medicine - Study Tools – Review Questions – Emergency Medicine Pretest Self-Assessment and Review 5</w:t>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="_Int_BABTLSBJ"/>
       <w:r w:rsidR="44693847" w:rsidRPr="6F688FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e on</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="6F688FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Poisoning and Overdose</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="6F688FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AAD0A53" w14:textId="77777777" w:rsidR="00640100" w:rsidRDefault="00640100" w:rsidP="00640100">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -9896,51 +9938,51 @@
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00987CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -10050,51 +10092,51 @@
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="189C3DEA" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -10675,59 +10717,75 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxicology Quiz: Following the rotation, the student will take a 16-question post-test examination. Materials will come specifically from the objectives list as above, found in access medicine through MSU library. </w:t>
       </w:r>
       <w:bookmarkStart w:id="47" w:name="_Int_GPzFTjRY"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Exam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be found in D2L. </w:t>
+        <w:t xml:space="preserve"> will be found in D2L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E68FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="_Int_BJoCZK9j"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>A 75</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E68FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>% (12 points) is necessary to pass this portion of the rotation. If the student does not pass the exam a remediation exam will be offered one week after the end of rotation. If the student still does not pass, possible further remediation will be determined by chairperson up to and including the assignment of an N Grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D44669" w14:textId="3E446CEE" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
@@ -13088,51 +13146,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDE033B" w14:textId="611F9575" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00E8201A" w:rsidP="00E8201A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8201A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00E8201A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Student Portal - Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -13156,51 +13214,51 @@
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="552F60FD" w14:textId="72EB928B" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="007E6B48">
       <w:pPr>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="00987CB9" w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="007E6B48" w:rsidRPr="007E6B48">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6155F204" w14:textId="77777777" w:rsidR="00346756" w:rsidRPr="00346756" w:rsidRDefault="00346756" w:rsidP="00346756">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc222818601"/>
       <w:bookmarkStart w:id="58" w:name="_Toc222819260"/>
       <w:bookmarkStart w:id="59" w:name="_Toc235174869"/>
       <w:r w:rsidRPr="00346756">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -13211,51 +13269,51 @@
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="36E95760" w14:textId="77777777" w:rsidR="00403256" w:rsidRPr="00EA7A22" w:rsidRDefault="00346756" w:rsidP="00403256">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
       </w:r>
       <w:r w:rsidR="00403256">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00403256" w:rsidRPr="00403256">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17BDB7A9" w14:textId="30C9DAB6" w:rsidR="00314F2C" w:rsidRPr="00200481" w:rsidRDefault="00314F2C" w:rsidP="00346756">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="6B214FAF" w:rsidR="006E1B5D" w:rsidRPr="007B5CD1" w:rsidRDefault="00902AE6" w:rsidP="007B5CD1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
@@ -13269,51 +13327,51 @@
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="769B1111" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -13348,51 +13406,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -13403,51 +13461,51 @@
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc235174873"/>
       <w:r w:rsidRPr="0096296A">
         <w:lastRenderedPageBreak/>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
@@ -13495,51 +13553,51 @@
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00EE041D" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="004A1D30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
@@ -13657,51 +13715,51 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="5A694118" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00987CB9" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13751,51 +13809,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>staying</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757B9FBE" w14:textId="5BC5D2DB" w:rsidR="00E2133B" w:rsidRPr="005F7800" w:rsidRDefault="00E2133B" w:rsidP="00604EBA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00E2133B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
@@ -13863,51 +13921,51 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -13921,77 +13979,77 @@
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="1EFCE20D" w14:textId="77777777" w:rsidR="00E93759" w:rsidRPr="00A871DA" w:rsidRDefault="00E93759" w:rsidP="00E93759">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6678DFF7" w14:textId="77777777" w:rsidR="00E93759" w:rsidRPr="00A871DA" w:rsidRDefault="00E93759" w:rsidP="00E93759">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4634FF5D" w14:textId="77777777" w:rsidR="00E93759" w:rsidRPr="00987E7B" w:rsidRDefault="00E93759" w:rsidP="00E93759">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -14118,93 +14176,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -14530,52 +14588,52 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId54"/>
-          <w:footerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="default" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="74" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="75" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="76" w:name="_Toc235174878"/>
       <w:r w:rsidRPr="00B17123">
@@ -16533,100 +16591,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId56"/>
+          <w:headerReference w:type="first" r:id="rId57"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57" cstate="print">
+                    <a:blip r:embed="rId58" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -16816,56 +16874,58 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C86469" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
@@ -16917,51 +16977,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="07B7F2B8">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5D025646" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -16992,51 +17052,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="49AF5DA5">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="76CA8EC3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -17122,51 +17182,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="6CBFA8CB">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E10A5A0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -17204,51 +17264,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="48CC37A9">
               <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="29486454" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -17808,179 +17868,181 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId58"/>
+      <w:headerReference w:type="first" r:id="rId59"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CEA2B01" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="798179F8" w14:textId="77777777" w:rsidR="005639F2" w:rsidRDefault="005639F2" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A36FF4E" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="337BED7E" w14:textId="77777777" w:rsidR="005639F2" w:rsidRDefault="005639F2" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49BC9412" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3">
+    <w:p w14:paraId="698DD2E0" w14:textId="77777777" w:rsidR="005639F2" w:rsidRDefault="005639F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="684AF5BC" w14:textId="2B2D236C" w:rsidR="00A97AC8" w:rsidRDefault="00EC0E1D">
+  <w:p w14:paraId="684AF5BC" w14:textId="1F4B6030" w:rsidR="00A97AC8" w:rsidRDefault="00EC0E1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="0045298E">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="007A585F">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -18004,127 +18066,130 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="117551D8" w:rsidR="007B3967" w:rsidRDefault="00EC0E1D">
+  <w:p w14:paraId="3226CF74" w14:textId="7AFEC47A" w:rsidR="007B3967" w:rsidRDefault="00EC0E1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="0045298E">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="007A585F">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AB06F84" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="25EADF39" w14:textId="77777777" w:rsidR="005639F2" w:rsidRDefault="005639F2" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75F2BB14" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="2730AC8F" w14:textId="77777777" w:rsidR="005639F2" w:rsidRDefault="005639F2" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22D6F5A7" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3">
+    <w:p w14:paraId="0FCA2E34" w14:textId="77777777" w:rsidR="005639F2" w:rsidRDefault="005639F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="2C746661" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="001C59D2">
       <w:t>666 Emergency Medicine Toxicology</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -23652,50 +23717,51 @@
     <w:rsid w:val="004245D5"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00427BA0"/>
     <w:rsid w:val="00432DF6"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="00437DE0"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00442EBF"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="00446D1F"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450903"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="0045298E"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="004550E2"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B08"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00467C11"/>
     <w:rsid w:val="0047240F"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="00473E65"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
@@ -23826,50 +23892,51 @@
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="00546C51"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="00556614"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
+    <w:rsid w:val="005639F2"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565340"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="00570444"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="00583B44"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
@@ -24121,50 +24188,51 @@
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="00736F05"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="007508A9"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752797"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00753E06"/>
     <w:rsid w:val="0075401A"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761135"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
+    <w:rsid w:val="00762E36"/>
     <w:rsid w:val="00764732"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="007737EE"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
@@ -27752,51 +27820,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=1934&amp;sectionid=142837864" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mayoclinicproceedings.org/article/S0025-6196(11)00026-7/pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744565" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=222326340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220745053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emedicine.medscape.com/article/813959-overview" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=991&amp;sectionid=55139169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=222326340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220745053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=991&amp;sectionid=55139169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emedicine.medscape.com/article/813959-overview" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391273" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cannonle@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mayoclinicproceedings.org/article/S0025-6196(11)00026-7/pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=1934&amp;sectionid=142837864" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{9C072C59-9EED-4D31-B597-3259E5ED8FE1}">
     <t:Anchor>
       <t:Comment id="1404774586"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{8F201971-0E6D-4A52-BC6B-9145D736F680}" time="2025-05-21T17:37:39.458Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="1404774586"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{B59AB495-A1D0-4E15-BE6A-009BE6762391}" time="2025-05-21T17:37:39.458Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="1404774586"/>
         </t:Anchor>
         <t:Assign userId="S::pfotenha@msu.edu::c67bb28e-8e33-4cc7-9209-a76cc3c6b766" userProvider="AD" userName="Pfotenhauer, Kim"/>
       </t:Event>
       <t:Event id="{0EE4D15E-620C-4209-B6FF-B4B546D91A37}" time="2025-05-21T17:37:39.458Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
@@ -28100,50 +28168,104 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -28372,198 +28494,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...52 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{972E813B-BE16-4164-9AAC-CF275683638B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{972E813B-BE16-4164-9AAC-CF275683638B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>7204</Words>
-  <Characters>41063</Characters>
+  <Words>7202</Words>
+  <Characters>41055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>342</Lines>
   <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48171</CharactersWithSpaces>
+  <CharactersWithSpaces>48161</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>130800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>