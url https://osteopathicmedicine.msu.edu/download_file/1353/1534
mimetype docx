--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -52,51 +52,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -308,105 +308,114 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="00F55067" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="000150A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000150A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B82144F" w14:textId="77777777" w:rsidR="00C11C1E" w:rsidRPr="001613D1" w:rsidRDefault="00C11C1E" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -465,70 +474,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4123A6A5" w14:textId="77777777" w:rsidR="00A56FA9" w:rsidRDefault="00A56FA9" w:rsidP="00A56FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBCE861" w14:textId="77777777" w:rsidR="00A56FA9" w:rsidRPr="001613D1" w:rsidRDefault="00A56FA9" w:rsidP="00A56FA9">
+    <w:p w14:paraId="0FBCE861" w14:textId="48521C3C" w:rsidR="00A56FA9" w:rsidRPr="001613D1" w:rsidRDefault="00A56FA9" w:rsidP="00A56FA9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF54CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="5D2B7BF2" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A56FA9" w:rsidP="00A56FA9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -543,51 +560,51 @@
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="039835DB" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -611,51 +628,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00973EA3" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -671,2497 +710,2559 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0E6E0F" w14:textId="0686200E" w:rsidR="00604EBA" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="39459380" w14:textId="569CCEE5" w:rsidR="007A585F" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214266448" w:history="1">
-        <w:r w:rsidR="00604EBA" w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174839" w:history="1">
+        <w:r w:rsidR="007A585F" w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00604EBA">
+        <w:r w:rsidR="007A585F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00604EBA">
+        <w:r w:rsidR="007A585F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00604EBA">
+        <w:r w:rsidR="007A585F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266448 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00604EBA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174839 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007A585F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00604EBA">
+        <w:r w:rsidR="007A585F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00604EBA">
+        <w:r w:rsidR="007A585F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00604EBA">
+        <w:r w:rsidR="007A585F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13A10002" w14:textId="016E7261" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="3D38757C" w14:textId="755E63B3" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266449" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174840" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266449 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174840 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2289F5F0" w14:textId="7DA9362F" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="39FFE3AC" w14:textId="1611DF99" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266450" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174841" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266450 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174841 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21ACCE48" w14:textId="0B7161DD" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="28CE1E38" w14:textId="2A0728CD" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266451" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174842" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266451 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174842 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D726EAD" w14:textId="70BFF119" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="066A10EE" w14:textId="0EA8C44D" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266452" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174843" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266452 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174843 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A0CF0D7" w14:textId="0DE030C6" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="2E1831FC" w14:textId="663DF745" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266453" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174844" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266453 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174844 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D8023AC" w14:textId="13D22451" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="71425AE0" w14:textId="373041BE" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266454" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174845" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266454 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174845 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47E566D5" w14:textId="65C70506" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="19A52469" w14:textId="0C17E72C" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266455" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174846" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266455 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174846 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46A6E20E" w14:textId="53A8998C" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="6F728C4F" w14:textId="4BF3DA24" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266456" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174847" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266456 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174847 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B3B036A" w14:textId="0F67B60D" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="187DAD6F" w14:textId="785B22CC" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266457" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174848" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266457 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174848 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71FEA231" w14:textId="66DD71FD" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="2873432F" w14:textId="1471EB25" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266458" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174849" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266458 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174849 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50A123D7" w14:textId="55EBA0F9" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="68E51CF7" w14:textId="231A705D" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266459" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174850" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266459 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174850 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50E8DAA0" w14:textId="31933C38" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="38952718" w14:textId="0FD1DBB3" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266460" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174851" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266460 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174851 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10181F11" w14:textId="3CBA563C" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="4D0984C2" w14:textId="17BC718D" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266461" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174852" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266461 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="086C9B15" w14:textId="3DB659E9" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="0136D36F" w14:textId="1178BD18" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266462" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174853" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266462 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174853 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4986282E" w14:textId="527BEB80" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="2F59EB58" w14:textId="3BF785BE" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266463" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174854" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266463 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174854 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AC0455A" w14:textId="3CD3DF7A" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="27A65448" w14:textId="28CB481F" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266464" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174855" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266464 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D3162F6" w14:textId="1A274F6B" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="32FC0DCF" w14:textId="5CC74517" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266465" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174856" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266465 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AAE6C54" w14:textId="3FBE7BA9" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="0AAA9083" w14:textId="4F519A72" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266466" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174857" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266466 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174857 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="407EC12F" w14:textId="04B30658" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="4C76A64D" w14:textId="50BBBD3A" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266467" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174858" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266467 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174858 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59C60CC7" w14:textId="731A601F" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="7ED6BCB6" w14:textId="25C85F4F" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266468" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174859" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266468 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174859 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DE50CEE" w14:textId="361C7701" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="0F128775" w14:textId="14B7FD71" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266469" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174860" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266469 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174860 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="772DC9BE" w14:textId="3F5C372C" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="54E3585D" w14:textId="36F639D0" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266470" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174861" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266470 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174861 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32A18293" w14:textId="7DF29CD5" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="30C1BEDA" w14:textId="77852701" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266471" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174862" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266471 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174862 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="791B0150" w14:textId="4C1D512B" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="13C38D96" w14:textId="1E321877" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266472" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174863" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266472 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174863 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C0E57F2" w14:textId="3A21C7AE" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="501B658B" w14:textId="163454A9" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266473" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174864" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266473 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174864 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D509862" w14:textId="705673CD" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+    <w:p w14:paraId="46136C39" w14:textId="5DDC2911" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266474" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174865" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266474 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174865 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47F2CDA7" w14:textId="72801A30" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="722BA1AB" w14:textId="0FE9FC17" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266475" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174866" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266475 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174866 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48C868CB" w14:textId="45260397" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="0EE60A98" w14:textId="15D55ADE" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266476" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174867" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266476 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174867 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B690784" w14:textId="03DAC211" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="2A312B3B" w14:textId="1B456267" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266477" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174868" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="005F1788">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266477 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174868 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17522FA4" w14:textId="7FB70F37" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="3B54513F" w14:textId="6589095B" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266478" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174869" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266478 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174869 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46FA7481" w14:textId="3CC9B205" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="2CBDBD6C" w14:textId="0241AEE1" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266479" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174870" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266479 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174870 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11544F1C" w14:textId="7359E4A0" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="0618A26B" w14:textId="73ECCBE0" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266480" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174871" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266480 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174871 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A6B9B45" w14:textId="21115FBD" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="7A1B8F9A" w14:textId="300AB357" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266481" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174872" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266481 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174872 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D308573" w14:textId="63A422FA" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="0E60F1A6" w14:textId="73B42C64" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266482" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174873" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266482 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174873 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="097C6F63" w14:textId="1AEE58A8" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
-[...60 lines deleted...]
-    <w:p w14:paraId="05C9DDF1" w14:textId="015E004B" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="38231398" w14:textId="48B55879" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266484" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174874" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266484 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174874 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C542A23" w14:textId="1DD47A4C" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="34B38117" w14:textId="2D455F16" w:rsidR="007A585F" w:rsidRDefault="007A585F">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174875" w:history="1">
+        <w:r w:rsidRPr="000B631B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174875 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="656C2525" w14:textId="784E0E9E" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266485" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174876" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174876 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00D9FBD3" w14:textId="7067C0D4" w:rsidR="007A585F" w:rsidRDefault="007A585F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174877" w:history="1">
+        <w:r w:rsidRPr="000B631B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266485 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174877 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33E15469" w14:textId="37B04D31" w:rsidR="00604EBA" w:rsidRDefault="00604EBA">
+    <w:p w14:paraId="459E7909" w14:textId="378AC129" w:rsidR="007A585F" w:rsidRDefault="007A585F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214266486" w:history="1">
-        <w:r w:rsidRPr="005F1788">
+      <w:hyperlink w:anchor="_Toc235174878" w:history="1">
+        <w:r w:rsidRPr="000B631B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214266486 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174878 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="667015DC" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="6B962EA0" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3215,51 +3316,51 @@
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214266448"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235174839"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3357,236 +3458,227 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3130A63B" w14:textId="0A636744" w:rsidR="00A726AF" w:rsidRPr="00515EC5" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="529A8565" w14:textId="030519C1" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="529A8565" w14:textId="030519C1" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58927743" w14:textId="5DBA10CD" w:rsidR="00A726AF" w:rsidRPr="00E4583A" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F63D4E" w14:textId="2469B41B" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B9B4E3" w14:textId="16F57968" w:rsidR="00A726AF" w:rsidRPr="00355156" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="75B9B4E3" w14:textId="16F57968" w:rsidR="00A726AF" w:rsidRPr="00355156" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="0976F41E" w14:textId="34FF539B" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="0976F41E" w14:textId="34FF539B" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25E7A794" w14:textId="7D52FC8D" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="000F524D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4314A126" w14:textId="73AF972B" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="000F524D">
+          <w:p w14:paraId="4314A126" w14:textId="37E10C9B" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00BB7476" w:rsidP="000F524D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> into D2L Drop Box</w:t>
+              <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="423722A5" w14:textId="623F4E97" w:rsidR="00A726AF" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="423722A5" w14:textId="623F4E97" w:rsidR="00A726AF" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="32921766" w14:textId="194EA10A" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="32921766" w14:textId="194EA10A" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5349736C" w14:textId="326DBF1F" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="002E05B5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F70A8F7">
@@ -3599,192 +3691,192 @@
               <w:t>Clinical Shift Schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (must be the schedule you worked, not what you were scheduled to work)</w:t>
             </w:r>
             <w:r w:rsidRPr="2F70A8F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and on-site curriculum if provided by site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43DDE474" w14:textId="33353695" w:rsidR="00A726AF" w:rsidRPr="002E05B5" w:rsidRDefault="00A726AF" w:rsidP="002E05B5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F70A8F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7884C90E" w14:textId="31B6DF75" w:rsidR="00A726AF" w:rsidRPr="2F70A8F7" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="7884C90E" w14:textId="31B6DF75" w:rsidR="00A726AF" w:rsidRPr="2F70A8F7" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="745A6E56" w14:textId="1BB5BF8B" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="745A6E56" w14:textId="1BB5BF8B" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="361A0C41" w14:textId="66AF5010" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="002446C1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F70A8F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toxicology Quiz on Objectives listed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – must achieve 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2054E824" w14:textId="5FECE5AC" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="002446C1">
+          <w:p w14:paraId="2054E824" w14:textId="6CA5F616" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00BB7476" w:rsidP="002446C1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2F70A8F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Online in D2L</w:t>
+              <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2681E953" w14:textId="4FA754DC" w:rsidR="00A726AF" w:rsidRPr="2F70A8F7" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="2681E953" w14:textId="4FA754DC" w:rsidR="00A726AF" w:rsidRPr="2F70A8F7" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="5234B273" w14:textId="24F57601" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="5234B273" w14:textId="24F57601" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E101F53" w14:textId="19D2483A" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00D35DA9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3851,490 +3943,451 @@
               <w:t xml:space="preserve"> -- 34-question Custom Quiz on Poisoning and Overdose</w:t>
             </w:r>
             <w:r w:rsidRPr="2F70A8F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>– must achieve 70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B8E6E91" w14:textId="24F4C394" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00D35DA9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77BCD0DD" w14:textId="616F4F17" w:rsidR="00A726AF" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="77BCD0DD" w14:textId="616F4F17" w:rsidR="00A726AF" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="72A45A6F" w14:textId="04426E87" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="72A45A6F" w14:textId="04426E87" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="761255AF" w14:textId="6527311F" w:rsidR="00A726AF" w:rsidRDefault="00A726AF" w:rsidP="006205E7">
+          <w:p w14:paraId="761255AF" w14:textId="4FAD78C4" w:rsidR="00A726AF" w:rsidRDefault="00A726AF" w:rsidP="006205E7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="60" w:firstLine="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload any presentations given at host rotation site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>•If no presentations given, upload a note saying no presentation to upload</w:t>
+              <w:t>If no presentations given, upload a note saying no presentation to upload</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="386E183B" w14:textId="27F371C6" w:rsidR="00A726AF" w:rsidRDefault="00A726AF" w:rsidP="00D35DA9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0396E379" w14:textId="063A1707" w:rsidR="00A726AF" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="0396E379" w14:textId="063A1707" w:rsidR="00A726AF" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="321A375C" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="321A375C" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned </w:t>
             </w:r>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="668B5E5C" w14:textId="77777777" w:rsidR="00A726AF" w:rsidRDefault="00A726AF" w:rsidP="00E206E6">
-[...21 lines deleted...]
-          <w:p w14:paraId="32CA9B1D" w14:textId="3BBF746F" w:rsidR="00E206E6" w:rsidRPr="00165CD1" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="32CA9B1D" w14:textId="3BBF746F" w:rsidR="00E206E6" w:rsidRPr="00165CD1" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A726AF" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="2A7A8265" w:rsidTr="00E206E6">
+      <w:tr w:rsidR="00A726AF" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="2A7A8265" w:rsidTr="00674D25">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
+          <w:p w14:paraId="6474B9EE" w14:textId="5C94A8D4" w:rsidR="00A726AF" w:rsidRPr="00165CD1" w:rsidRDefault="00A726AF" w:rsidP="00E4583A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218F0F4C" w14:textId="77777777" w:rsidR="00A726AF" w:rsidRDefault="00A726AF" w:rsidP="00E206E6">
-[...32 lines deleted...]
-          <w:p w14:paraId="38E922E6" w14:textId="76663669" w:rsidR="00E206E6" w:rsidRPr="00165CD1" w:rsidRDefault="00E206E6" w:rsidP="00E206E6">
+          <w:p w14:paraId="38E922E6" w14:textId="76663669" w:rsidR="00E206E6" w:rsidRPr="00165CD1" w:rsidRDefault="00E206E6" w:rsidP="00674D25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="462F82B2" w:rsidR="00CE4E75" w:rsidRDefault="00CE4E75" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78E6B80B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214266449"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235174840"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6B54C741" w14:textId="77777777" w:rsidR="008932C7" w:rsidRDefault="008932C7" w:rsidP="008932C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows.</w:t>
       </w:r>
       <w:r w:rsidRPr="00395C89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Emergency Medicine Toxicology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6D0140" w14:textId="77777777" w:rsidR="008932C7" w:rsidRDefault="008932C7" w:rsidP="008932C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4385,109 +4438,106 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00382EDE" w:rsidRPr="10ED98D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for any enrollment fees, </w:t>
       </w:r>
       <w:r w:rsidR="00987CB9" w:rsidRPr="10ED98D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>travel,</w:t>
       </w:r>
       <w:r w:rsidR="00382EDE" w:rsidRPr="10ED98D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and lodging expenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="62261DDE" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214266450"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235174841"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214266451"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235174842"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="29DBF8A0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
+    <w:p w14:paraId="790E16E1" w14:textId="35C29FF4" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66B094D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA12E3" w:rsidRPr="66B094D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="66B094D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="66B094D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must contact the IOR</w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9" w:rsidRPr="66B094D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/CA</w:t>
       </w:r>
       <w:r w:rsidRPr="66B094D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -4518,51 +4568,50 @@
       <w:r w:rsidR="00982BBB" w:rsidRPr="66B094D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CADD93E" w14:textId="77777777" w:rsidR="003D6178" w:rsidRDefault="003D6178" w:rsidP="009D4D2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Approvals from the facility where the rotation will </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Int_cllcTZT4"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>occur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Clerkship Team (</w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="6DA70FB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
@@ -4572,51 +4621,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) is required for every elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9F96A3" w14:textId="0473C6CA" w:rsidR="004348A9" w:rsidRDefault="003D6178" w:rsidP="009D4D2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Toxicology rotation requires a supervising faculty member who has experience and daily work in a poison control or toxicology consult service. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Toxicology rotation requires a supervising faculty member who has experience and daily work in a poison control or toxicology </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>consult</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service. </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>As such, scheduling at least 4 months in advance, with a defined curriculum provided for approval is necessary. The CV of the supervising faculty member, the goals and objectives of their rotation, and proposed schedule should be submitted 3 months in advance for approval by the instructor of record.</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upon approval and written confirmation by the Instructor of Record, students will receive confirmation from the Clerkship Office for the course no later than </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Int_6I8fVai4"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
@@ -4681,118 +4747,182 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="59EC68E8" w:rsidR="00CE2397" w:rsidRPr="003339AD" w:rsidRDefault="00CE2397" w:rsidP="003339AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="7A395441" w:rsidR="00CE2397" w:rsidRPr="003339AD" w:rsidRDefault="7C0CB614" w:rsidP="003339AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214266452"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235174843"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+    <w:p w14:paraId="10FBDB11" w14:textId="342FB92C" w:rsidR="00D9353E" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course does not require any prerequisite courses.</w:t>
+        <w:t xml:space="preserve">This course </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9353E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requires the following prerequisite courses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718EE304" w14:textId="31E4CD05" w:rsidR="000B20C8" w:rsidRDefault="000B20C8" w:rsidP="00D9353E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CORE IM 65</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32532">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454EA7B7" w14:textId="25DF8B67" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="0047240F" w:rsidP="00D9353E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CORE IM </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>650 Internal Medicine Inpatient</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214266453"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235174844"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4828,55 +4958,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -5012,51 +5150,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214266454"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235174845"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="111346C6" w14:textId="77777777" w:rsidR="00B11F92" w:rsidRDefault="00B11F92" w:rsidP="00B11F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="49"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_yssAork6"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
@@ -5112,59 +5250,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Int_gd1Z0mgH"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6897AE27" w14:textId="77777777" w:rsidR="00B11F92" w:rsidRDefault="00B11F92" w:rsidP="00B11F92">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="720"/>
@@ -5193,181 +5363,184 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214266455"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235174846"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214266456"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235174847"/>
       <w:r w:rsidRPr="00003970">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="65CA3DAA" w14:textId="77777777" w:rsidR="00935747" w:rsidRPr="00580688" w:rsidRDefault="00935747" w:rsidP="00315C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Course participants will:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8CC9" w14:textId="77777777" w:rsidR="00935747" w:rsidRPr="00580688" w:rsidRDefault="00935747" w:rsidP="00315C15">
+    <w:p w14:paraId="1AAC8CC9" w14:textId="77777777" w:rsidR="00935747" w:rsidRPr="00580688" w:rsidRDefault="00935747" w:rsidP="00636897">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Int_dcxk0AAe"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of medicine as related to the specialty of the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="68A1AF51" w14:textId="77777777" w:rsidR="00935747" w:rsidRPr="00580688" w:rsidRDefault="00935747" w:rsidP="00315C15">
+    <w:p w14:paraId="68A1AF51" w14:textId="77777777" w:rsidR="00935747" w:rsidRPr="00580688" w:rsidRDefault="00935747" w:rsidP="00636897">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assimilate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as we as formative feedback from, the preceptor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2587CDB4" w14:textId="1DCFAE63" w:rsidR="006630FF" w:rsidRPr="005E20F6" w:rsidRDefault="00935747" w:rsidP="00315C15">
+    <w:p w14:paraId="2587CDB4" w14:textId="1DCFAE63" w:rsidR="006630FF" w:rsidRPr="005E20F6" w:rsidRDefault="00935747" w:rsidP="00636897">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214266457"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235174848"/>
       <w:r w:rsidRPr="00003970">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="4D481B92" w14:textId="0035D706" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="576" w:right="-20" w:firstLine="108"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Clinical Skills</w:t>
@@ -5414,51 +5587,67 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student should complete a thorough medical history including details of current symptoms, previous issues and management efforts, and risk factors that could impact on the diagnosis or management of their current problem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAF7D07" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="784"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Perform a focused physical exam with appropriate emphasis on the presenting complaint.</w:t>
+        <w:t xml:space="preserve">Perform a focused physical exam with appropriate emphasis on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the presenting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065C2DE5" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="784"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpret common diagnostic tests utilized in the evaluation of </w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="_Int_RG7nZ4Hw"/>
@@ -5476,88 +5665,106 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> patient with a toxicology emergency, including lab, EKG, and x-rays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19594E16" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="121555B2" w14:textId="5EA04F1F" w:rsidR="00F761CF" w:rsidRPr="00FE402A" w:rsidRDefault="00F761CF" w:rsidP="00FA3052">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Socioeconomic</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57854DE0" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="784"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Appreciate the psychosocial issues that potentially impact the patient’s toxicology disorder or condition (professionalism and sensitivity to schedule disruption and lifestyle modifications for the patient).</w:t>
+        <w:t xml:space="preserve">Appreciate the psychosocial issues that potentially impact the patient’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>toxicology</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disorder or condition (professionalism and sensitivity to schedule disruption and lifestyle modifications for the patient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30097DC4" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="562"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3804E3C6" w14:textId="000E25F5" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="00FD4FC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="576" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
@@ -5653,97 +5860,155 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>participation in conducting and the interpretation of diagnostic testing and clinical management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CA8357" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
+    <w:p w14:paraId="51492CE4" w14:textId="77777777" w:rsidR="00636897" w:rsidRDefault="00636897" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="324"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CA8357" w14:textId="2D9892EC" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="324"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Evaluation: The student is encouraged to solicit feedback related to his/her clinical performance daily. The student should receive formative performance evaluations at the mid-point and end of the rotation that outlines faculty perceived strengths and weaknesses related to the student’s performance that includes recommendations for strengthening his/her performance as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091D5116" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44BC8079" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
+    <w:p w14:paraId="7E41212A" w14:textId="77777777" w:rsidR="007A585F" w:rsidRDefault="007A585F" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Toxicology: Introduction to the Poisoned Patient</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22051C96" w14:textId="77777777" w:rsidR="007A585F" w:rsidRDefault="007A585F" w:rsidP="002F05C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BC8079" w14:textId="23A23CD9" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Toxicology: Introduction to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the Poisoned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patient</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Objectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9986BD" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5799,59 +6064,51 @@
         </w:rPr>
         <w:t>State the components of the COMA cocktail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028DC431" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
         <w:ind w:left="1080" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discuss the use of activated charcoal, including single and multiple doses, and its </w:t>
-[...7 lines deleted...]
-        <w:t>contraindications.</w:t>
+        <w:t>Discuss the use of activated charcoal, including single and multiple doses, and its contraindications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13AC481F" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the use of sorbitol as a laxative and its contraindications.</w:t>
       </w:r>
@@ -6168,51 +6425,67 @@
         </w:rPr>
         <w:t>Be able to recognize the stages of acetaminophen poisoning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456120D3" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Understand the use and limitations of the Rumack - Matthew nomogram in acetaminophen poisoning.</w:t>
+        <w:t xml:space="preserve">Understand the use and limitations of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Rumack</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Matthew nomogram in acetaminophen poisoning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A35095B" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
         <w:ind w:left="1080" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Be able to list the metabolic pathways of acetaminophen poisoning.</w:t>
       </w:r>
@@ -6609,66 +6882,121 @@
         </w:rPr>
         <w:t>Understand the diagnostic scenario of cannabinoid hyperemesis syndrome.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212112D1" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="10" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1080" w:right="566"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Be able to use the eye signs to help differentiate the various stimulants, especially those causing hallucinations.</w:t>
+        <w:t xml:space="preserve">Be able to use </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the eye</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signs to help differentiate the various stimulants, especially those causing hallucinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDB9639" w14:textId="77777777" w:rsidR="00F761CF" w:rsidRDefault="00F761CF" w:rsidP="002F05C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50850310" w14:textId="4D322B8C" w:rsidR="00F761CF" w:rsidRPr="00B97C1A" w:rsidRDefault="00F761CF" w:rsidP="00B97C1A">
+    <w:p w14:paraId="25856679" w14:textId="77777777" w:rsidR="00636897" w:rsidRDefault="00636897" w:rsidP="00B97C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
+        <w:ind w:left="720" w:right="-14"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FFAABE" w14:textId="77777777" w:rsidR="00636897" w:rsidRDefault="00636897" w:rsidP="00B97C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
+        <w:ind w:left="720" w:right="-14"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278E052D" w14:textId="77777777" w:rsidR="00636897" w:rsidRDefault="00636897" w:rsidP="00B97C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
+        <w:ind w:left="720" w:right="-14"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50850310" w14:textId="2F45E5CF" w:rsidR="00F761CF" w:rsidRPr="00B97C1A" w:rsidRDefault="00F761CF" w:rsidP="00B97C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Toxicology: Pediatrics: Pediatric Poisoning (NB)</w:t>
       </w:r>
       <w:r w:rsidR="00B97C1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -6750,80 +7078,79 @@
         <w:ind w:left="1080" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3844E8B5" w14:textId="6F94582F" w:rsidR="0064673A" w:rsidRPr="009C7D38" w:rsidRDefault="00F761CF" w:rsidP="009C7D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Readings: </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Perform an independent internet search to identify at least 10 ‘One Pill Can Kill’ toxins</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00AF40B7" w:rsidRDefault="002D4AE9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214266458"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235174849"/>
       <w:r w:rsidRPr="00003970">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7C53863C" w14:textId="77777777" w:rsidR="001079F7" w:rsidRPr="00467C11" w:rsidRDefault="001079F7" w:rsidP="00467C11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04BEAFFE" w14:textId="77777777" w:rsidR="008123B9" w:rsidRDefault="001079F7" w:rsidP="00B25B37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -6838,51 +7165,67 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Patient Care</w:t>
       </w:r>
       <w:r w:rsidRPr="001079F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: The student will be able to complete an accurate history and physical</w:t>
       </w:r>
       <w:r w:rsidR="00467C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00467C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>exam and accurately document the findings, is the patient being evaluated or treated for a poisoning or drug overdose.</w:t>
+        <w:t xml:space="preserve">exam and accurately document the findings, is the patient being evaluated or treated for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00467C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a poisoning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00467C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or drug overdose.</w:t>
       </w:r>
       <w:r w:rsidR="008123B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BBC2A1" w14:textId="77777777" w:rsidR="008123B9" w:rsidRDefault="001079F7" w:rsidP="00B25B37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001079F7">
         <w:rPr>
@@ -7156,51 +7499,51 @@
       <w:r w:rsidRPr="00DE20D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214266459"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235174850"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7242,75 +7585,75 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214266460"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235174851"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214266461"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235174852"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="78A5AEAF" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc106630800"/>
@@ -7343,51 +7686,58 @@
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, your course </w:t>
       </w:r>
       <w:r w:rsidR="6854B9C4" w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">appear on the D2L landing page. </w:t>
+        <w:t xml:space="preserve">appear on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15D935B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the D2L landing page. </w:t>
       </w:r>
       <w:r w:rsidR="53A086CA" w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you do not see your course on the landing page, search for the course with the following criteria, and </w:t>
       </w:r>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pin </w:t>
       </w:r>
       <w:r w:rsidR="25C46649" w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="15D935B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
@@ -7458,96 +7808,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o the course D2L page on the first day of the course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRPr="00C40B5D" w:rsidRDefault="002755F4" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214266462"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235174853"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214266463"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="25" w:name="_Toc235174854"/>
+      <w:r>
         <w:t>Recommended Texts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="039F84D3" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>There is no assigned textbook. Reading assignments are under the purview of the preceptor. In addition, the following are suggested for the modules provided.</w:t>
       </w:r>
     </w:p>
@@ -7590,60 +7939,87 @@
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B72120A" w14:textId="535B3009" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="441"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cohen JP, Quan D. Section 15 Chapter 185 Alcohols. In: Tintinalli JE, Stapczynski J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Cohen JP, Quan D. Section 15 Chapter 185 Alcohols. In: Tintinalli JE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stapczynski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tintinalli’s Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
+        <w:t>Tintinalli’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -7651,112 +8027,164 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="068FDAA7" w14:textId="03F9869F" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="292"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Levitan R, Lovecchio F. Section 15, Chapter 189 Salicylates. In: Tintinalli JE, Stapczynski J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Levitan R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lovecchio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F. Section 15, Chapter 189 Salicylates. In: Tintinalli JE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stapczynski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tintinalli’s Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
+        <w:t>Tintinalli’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C3F150" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="130D7031" w14:textId="42F5DB42" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="121"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sivilotti </w:t>
+        <w:t>Sivilotti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Int_dngJRDyl"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002B1691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
@@ -7770,51 +8198,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
       <w:r w:rsidR="005E7881">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aspirin. In: Schafermeyer R, Tenenbein M, Macias CG, Sharieff GQ, Yamamoto LG. eds. </w:t>
+        <w:t xml:space="preserve"> Aspirin. In: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Schafermeyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tenenbein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Macias CG, Sharieff GQ, Yamamoto LG. eds. </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strange and Schafermeyer's Pediatric Emergency Medicine, 5e. </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2019. </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="6DA70FB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391303</w:t>
         </w:r>
@@ -7831,112 +8291,180 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F8E5E50" w14:textId="133508F9" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="441"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hung OL, Nelson LS. Section 15 Chapter 190 Acetaminophen. In: Tintinalli JE, Stapczynski J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Hung OL, Nelson LS. Section 15 Chapter 190 Acetaminophen. In: Tintinalli JE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stapczynski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tintinalli’s Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
+        <w:t>Tintinalli’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220745053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C5085D" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="441"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68DEC7CD" w14:textId="52992075" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="485"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sivilotti MA. Section 22 Chapter 114 Acetaminophen. In: Schafermeyer R, Tenenbein M, Macias CG, Sharieff GQ, Yamamoto LG. eds. </w:t>
+        <w:t>Sivilotti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MA. Section 22 Chapter 114 Acetaminophen. In: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Schafermeyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tenenbein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Macias CG, Sharieff GQ, Yamamoto LG. eds. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strange and Schafermeyer's Pediatric Emergency Medicine, 5e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>New York, NY: McGraw-Hill; 2019</w:t>
       </w:r>
       <w:r w:rsidR="002223BD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -7958,131 +8486,150 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A3F297" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="485"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D9E7302" w14:textId="388442E2" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="572"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stolbach A, Zhong S. Section 9 Chapter 52. Salicylate Overdose. In: Farcy DA, Chiu WC, Flaxman A, Marshall JP. eds. </w:t>
+        <w:t>Stolbach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Zhong S. Section 9 Chapter 52. Salicylate Overdose. In: Farcy DA, Chiu WC, Flaxman A, Marshall JP. eds. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Critical Care Emergency Medicine</w:t>
       </w:r>
       <w:r w:rsidR="00CC54F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 2e</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2017. </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=1934&amp;sectionid=142837864</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AED9A4" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="572"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08E007C1" w14:textId="2AE2F97C" w:rsidR="00092FBE" w:rsidRPr="00D856B9" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="531"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mycyk MB. Section 10 Chapter 55 Toxic Alcohols. In: Sherman SC, Weber JM, Schindlbeck MA, Rahul G. P. eds. </w:t>
+        <w:t>Mycyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MB. Section 10 Chapter 55 Toxic Alcohols. In: Sherman SC, Weber JM, Schindlbeck MA, Rahul G. P. eds. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Emergency Medicine, 1e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2014. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=991&amp;sectionid=55139169</w:t>
         </w:r>
@@ -8099,61 +8646,87 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="531"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A68E87E" w14:textId="366DD4CF" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="151"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Prosser JM, Perrone J. Section 15 Chapter 187 Cocaine and Amphetamines. In: Tintinalli JE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stapczynski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tintinalli’s Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
+        <w:t>Tintinalli’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; </w:t>
       </w:r>
       <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744818</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8161,173 +8734,245 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="151"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="569843B7" w14:textId="6B00B985" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002D0ACB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="305"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garris S, Hughes C. Section 24 Chapter 287 Acute Agitation. In: Tintinalli JE, Stapczynski J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Garris S, Hughes C. Section 24 Chapter 287 Acute Agitation. In: Tintinalli JE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stapczynski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tintinalli’s Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
+        <w:t>Tintinalli’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020 </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=222326340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6AA616" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="305"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58727554" w14:textId="0B116007" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="305"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prybys KM, Hansen KN. Section 15 Chapter 188 Hallucinogens. In: Tintinalli JE, Stapczynski J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
-      </w:r>
+        <w:t>Prybys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KM, Hansen KN. Section 15 Chapter 188 Hallucinogens. In: Tintinalli JE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stapczynski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J, Ma O, Yealy DM, Meckler GD, Cline DM. eds. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tintinalli’s Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
+        <w:t>Tintinalli’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine: A Comprehensive Study Guide, 9e. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, NY: McGraw-Hill; 2020. </w:t>
       </w:r>
       <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744899</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C0177" w14:textId="77777777" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="305"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79A105EC" w14:textId="62136D1F" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Simonetto, Douglas A. et al. Cannabinoid Hyperemesis: A Case Series of 98 Patients.</w:t>
+        <w:t>Simonetto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6DA70FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Douglas A. et al. Cannabinoid Hyperemesis: A Case Series of 98 Patients.</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mayo Clinic Proceedings, Volume </w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="_Int_JMXAWV1M"/>
       <w:r w:rsidRPr="6DA70FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>87,</w:t>
       </w:r>
@@ -8402,137 +9047,142 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="441065F9" w14:textId="57C8DEBA" w:rsidR="00092FBE" w:rsidRDefault="00092FBE" w:rsidP="002C3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Burnett, LB, Tarabar A, et al. "Cocaine Toxicity"</w:t>
+        <w:t xml:space="preserve">Burnett, LB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tarabar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, et al. "Cocaine Toxicity"</w:t>
       </w:r>
       <w:r w:rsidR="006F3128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="2F70A8F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://emedicine.medscape.com/article/813959-overview</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F3128">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE89CC3" w14:textId="510F6591" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="002C3590">
+    <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="00570444">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214266464"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235174855"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="174C56A5" w14:textId="3A32A444" w:rsidR="00746A6C" w:rsidRPr="005E2165" w:rsidRDefault="009B6032" w:rsidP="005E2165">
+    <w:p w14:paraId="174C56A5" w14:textId="3A32A444" w:rsidR="00746A6C" w:rsidRPr="005E2165" w:rsidRDefault="009B6032" w:rsidP="00570444">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -8630,305 +9280,341 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00C86469">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237C2EB8" w14:textId="06518DAF" w:rsidR="26910FCD" w:rsidRDefault="009B6032" w:rsidP="00702488">
+    <w:p w14:paraId="062020F4" w14:textId="15FEEF06" w:rsidR="00570444" w:rsidRDefault="009B6032" w:rsidP="00570444">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B629BD1" w14:textId="05AE666C" w:rsidR="00CE6B9F" w:rsidRDefault="00CE6B9F" w:rsidP="00080F78">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3F008E26" w14:textId="77777777" w:rsidR="00570444" w:rsidRDefault="00570444" w:rsidP="00570444">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03848BB9" w14:textId="77777777" w:rsidR="00570444" w:rsidRDefault="00570444" w:rsidP="00570444">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491046F5" w14:textId="77777777" w:rsidR="00570444" w:rsidRDefault="00570444" w:rsidP="00570444">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A2F821" w14:textId="0EF0DB0D" w:rsidR="00570444" w:rsidRPr="00570444" w:rsidRDefault="00CE6B9F" w:rsidP="00570444">
+      <w:pPr>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PRESENTATION</w:t>
+      </w:r>
+      <w:r w:rsidR="008710A9" w:rsidRPr="00570444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="008710A9" w:rsidRPr="00570444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570444">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GIVEN AT HOST SITE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E51F016" w14:textId="30973A43" w:rsidR="00CE6B9F" w:rsidRPr="00570444" w:rsidRDefault="00235852" w:rsidP="00570444">
+      <w:pPr>
         <w:ind w:left="720"/>
-        <w:jc w:val="left"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you give any presentations at the host site, please upload a copy of your presentation to D2</w:t>
       </w:r>
       <w:r w:rsidR="00987CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">L. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you do not give any presentation(s)</w:t>
       </w:r>
       <w:r w:rsidR="00080F78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, please upload to D2L a note saying that you do not have any presentation to upload.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214266465"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235174856"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="55B510DE" w14:textId="78F44524" w:rsidR="00640100" w:rsidRDefault="00640100" w:rsidP="007A6F43">
+    <w:p w14:paraId="55B510DE" w14:textId="78F44524" w:rsidR="00640100" w:rsidRDefault="00640100" w:rsidP="00BF7CC0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Emergency Medicine Pretest Self-Assessment and Review 5e” create a 34-item </w:t>
       </w:r>
       <w:r w:rsidR="007A6F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008274D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Custom Q</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">uiz under the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E54EA4B" w14:textId="6E508C81" w:rsidR="00640100" w:rsidRDefault="00640100" w:rsidP="00640100">
+    <w:p w14:paraId="1E54EA4B" w14:textId="548D62B0" w:rsidR="00640100" w:rsidRDefault="00640100" w:rsidP="00640100">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6DA70FB3">
+      <w:r w:rsidRPr="6F688FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Access Medicine - Atlas </w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_Int_uYeQ4B61"/>
-      <w:r w:rsidRPr="6DA70FB3">
+      <w:r w:rsidRPr="6F688FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Of</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
-      <w:r w:rsidRPr="6DA70FB3">
-[...12 lines deleted...]
-        <w:t>– Emergency Medicine Pretest Self-Assessment and Review 5</w:t>
+      <w:r w:rsidRPr="6F688FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Medicine - Study Tools – Review Questions – Emergency Medicine Pretest Self-Assessment and Review 5</w:t>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="_Int_BABTLSBJ"/>
-      <w:r w:rsidRPr="6DA70FB3">
-[...4 lines deleted...]
-        <w:t>e  on</w:t>
+      <w:r w:rsidR="44693847" w:rsidRPr="6F688FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e on</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidRPr="6DA70FB3">
+      <w:r w:rsidRPr="6F688FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Poisoning and Overdose</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId37">
-        <w:r w:rsidRPr="6DA70FB3">
+        <w:r w:rsidRPr="6F688FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AAD0A53" w14:textId="77777777" w:rsidR="00640100" w:rsidRDefault="00640100" w:rsidP="00640100">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
@@ -8994,100 +9680,116 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Toxicology Quiz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Available to take through D2L</w:t>
+        <w:t xml:space="preserve">Available to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>take through</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2F70A8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D2L</w:t>
       </w:r>
       <w:r w:rsidR="00B426FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>; must achieve</w:t>
       </w:r>
       <w:r w:rsidR="00CC1A7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75%</w:t>
       </w:r>
       <w:r w:rsidRPr="2F70A8F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="22C45FEC" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00B146F5" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="0BF3ADA9" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00F17F4F" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214266466"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235174857"/>
       <w:r>
-        <w:t xml:space="preserve">PROCEDURE </w:t>
+        <w:t xml:space="preserve">STUDENT ACTIVITY </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
         <w:t>LOGS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="66056F83" w:rsidR="26910FCD" w:rsidRDefault="00A93D52" w:rsidP="009471BB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65153EA6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 66</w:t>
       </w:r>
       <w:r>
@@ -9119,69 +9821,69 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>or rotation specific procedures. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088C0371" w14:textId="77777777" w:rsidR="009471BB" w:rsidRDefault="009471BB" w:rsidP="009471BB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="009471BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc214266467"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235174858"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc74395553"/>
       <w:bookmarkStart w:id="37" w:name="_Toc74478880"/>
       <w:bookmarkStart w:id="38" w:name="_Toc74542087"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc214266468"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235174859"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="5BF12DEA" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
@@ -9269,50 +9971,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -9320,61 +10023,60 @@
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc74395554"/>
       <w:bookmarkStart w:id="41" w:name="_Toc74478881"/>
       <w:bookmarkStart w:id="42" w:name="_Toc74542088"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc214266469"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235174860"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+    <w:p w14:paraId="3416CC4C" w14:textId="189C3DEA" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -9414,51 +10116,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214266470"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235174861"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9502,51 +10204,51 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214266471"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235174862"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51066807" w14:textId="1065175B" w:rsidR="006B271B" w:rsidRDefault="006B271B" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9635,51 +10337,65 @@
         </w:rPr>
         <w:t>The following assignments</w:t>
       </w:r>
       <w:r w:rsidR="00EE2B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, which are assigned by MSU,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00987CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -9859,51 +10575,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00565340" w:rsidRPr="00A5668B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>The Course Assistant</w:t>
       </w:r>
       <w:r w:rsidR="007A580A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00565340" w:rsidRPr="00A5668B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will contact the Instructor of Record and they will assign the required Corrective Action. Corrective Action may take one of a variety of different formats, and the instructions will be outlined in the email from the Course Assistant</w:t>
+        <w:t xml:space="preserve"> will contact the Instructor of Record and they will assign the </w:t>
+      </w:r>
+      <w:r w:rsidR="00565340" w:rsidRPr="00A5668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>required Corrective Action. Corrective Action may take one of a variety of different formats, and the instructions will be outlined in the email from the Course Assistant</w:t>
       </w:r>
       <w:r w:rsidR="007A580A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00565340" w:rsidRPr="00A5668B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve"> with details and deadlines.</w:t>
       </w:r>
       <w:r w:rsidR="00565340">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CB7E61" w14:textId="4890E44C" w:rsidR="00DD6905" w:rsidRDefault="00955F81" w:rsidP="00F177BB">
       <w:pPr>
@@ -9933,129 +10657,129 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA93E09" w14:textId="793B8972" w:rsidR="005A2923" w:rsidRPr="000E68FE" w:rsidRDefault="00421F4E" w:rsidP="000E68FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Toxicology Quiz: Following the rotation, the student will take a 16-question post-test examination. Materials will come specifically from the objectives list as above, found </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Toxicology Quiz: Following the rotation, the student will take a 16-question post-test examination. Materials will come specifically from the objectives list as above, found in access medicine through MSU library. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Int_GPzFTjRY"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Exam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be found in D2L. </w:t>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="_Int_BJoCZK9j"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A 75</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="000E68FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>% (12 points) is necessary to pass this portion of the rotation. If the student does not pass the exam a remediation exam will be offered one week after the end of rotation. If the student still does not pass, possible further remediation will be determined by chairperson up to and including the assignment of an N Grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="7D82214D" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="3E446CEE" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The student is responsible for contacting the Course Assistant</w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0FA0" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (on the </w:t>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -10360,96 +11084,110 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>successfully within</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C56A54B" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRDefault="00390EC1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214266472"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235174863"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="68A98407" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5E2B1EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
@@ -10604,51 +11342,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be assigned an N grade as there is no corrective action for the on-site training.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4398993D" w14:textId="398BEE66" w:rsidR="000E68FE" w:rsidRDefault="000E68FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="24C6446F" w:rsidR="00A16BF1" w:rsidRPr="00A130E9" w:rsidRDefault="00A16BF1" w:rsidP="00A130E9">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214266473"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235174864"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="6A9F9FB3" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -10665,51 +11403,58 @@
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e completed to determine a grade for the course</w:t>
       </w:r>
       <w:r w:rsidR="00987CB9" w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed</w:t>
       </w:r>
       <w:r w:rsidR="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and submitted</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> correctly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -11296,59 +12041,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade will be </w:t>
-[...7 lines deleted...]
-        <w:t>changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
+        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’ grade will NOT remain on a student’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-37"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -11766,119 +12503,135 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214266474"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235174865"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="4E2470EE" w14:textId="02F481D4" w:rsidR="00A16BF1" w:rsidRPr="007B5CD1" w:rsidRDefault="00A16BF1" w:rsidP="007B5CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) </w:t>
       </w:r>
       <w:r w:rsidR="005D4844" w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidR="005D4844">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00E53FF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> replace with another elective to meet credit hour requirements.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E53FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>replace</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E53FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with another elective to meet credit hour requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214266475"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235174866"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -12128,546 +12881,699 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1FC694" w14:textId="77777777" w:rsidR="008315C8" w:rsidRDefault="008315C8" w:rsidP="008315C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01122AA8" w14:textId="446FF913" w:rsidR="008315C8" w:rsidRDefault="008315C8" w:rsidP="008315C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00987CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>later laundering</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136872B3" w14:textId="6B81A687" w:rsidR="00C56617" w:rsidRDefault="00C56617" w:rsidP="008315C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the site where </w:t>
       </w:r>
       <w:r w:rsidR="00987CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rotating has their own dress requirements, please follow them.</w:t>
+        <w:t xml:space="preserve"> rotating has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own dress requirements, please follow them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRDefault="3AFD8C84" w:rsidP="00AC1A1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="360A3AE7" w14:textId="77777777" w:rsidR="00BA7514" w:rsidRPr="00C40B5D" w:rsidRDefault="00BA7514" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214266476"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235174867"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+    <w:p w14:paraId="50B9DDF7" w14:textId="77777777" w:rsidR="00E8201A" w:rsidRPr="00E8201A" w:rsidRDefault="00C11B04" w:rsidP="00E8201A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00E8201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8201A" w:rsidRPr="00E8201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05852D18" w14:textId="77777777" w:rsidR="00E8201A" w:rsidRPr="00E8201A" w:rsidRDefault="00E8201A" w:rsidP="00E8201A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="611F9575" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00E8201A" w:rsidP="00E8201A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00E8201A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc214266477"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235174868"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="552F60FD" w14:textId="10B8FC94" w:rsidR="00C326F4" w:rsidRPr="00200481" w:rsidRDefault="00C326F4" w:rsidP="00702488">
-      <w:pPr>
+    <w:p w14:paraId="552F60FD" w14:textId="72EB928B" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="007E6B48">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00987CB9" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="007E6B48" w:rsidRPr="007E6B48">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6155F204" w14:textId="77777777" w:rsidR="00346756" w:rsidRPr="00346756" w:rsidRDefault="00346756" w:rsidP="00346756">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235174869"/>
+      <w:r w:rsidRPr="00346756">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="36E95760" w14:textId="77777777" w:rsidR="00403256" w:rsidRPr="00EA7A22" w:rsidRDefault="00346756" w:rsidP="00403256">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00346756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00403256">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00403256" w:rsidRPr="00403256">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17BDB7A9" w14:textId="30C9DAB6" w:rsidR="00314F2C" w:rsidRPr="00200481" w:rsidRDefault="00314F2C" w:rsidP="00346756">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="6B214FAF" w:rsidR="006E1B5D" w:rsidRPr="007B5CD1" w:rsidRDefault="00902AE6" w:rsidP="007B5CD1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc214266478"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235174870"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="769B1111" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc214266479"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235174871"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc214266480"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235174872"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc214266481"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235174873"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="6C0FC00E" w14:textId="77777777" w:rsidR="00EE041D" w:rsidRDefault="00E20D8B" w:rsidP="00EE041D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00EE041D" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="004A1D30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc214266482"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235174874"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12691,51 +13597,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12752,434 +13657,385 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="5A694118" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00987CB9" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411ED916" w14:textId="77777777" w:rsidR="00604EBA" w:rsidRPr="00556A65" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="65" w:name="_Toc214266483"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235174875"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
-    </w:p>
-    <w:p w14:paraId="577B0339" w14:textId="77777777" w:rsidR="00604EBA" w:rsidRPr="005F7800" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="577B0339" w14:textId="2E6BBA6E" w:rsidR="00604EBA" w:rsidRDefault="00604EBA" w:rsidP="00604EBA">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>staying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757B9FBE" w14:textId="5BC5D2DB" w:rsidR="00E2133B" w:rsidRPr="005F7800" w:rsidRDefault="00E2133B" w:rsidP="00604EBA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00E2133B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...111 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc214266484"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235174876"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="1EFCE20D" w14:textId="77777777" w:rsidR="00E93759" w:rsidRPr="00A871DA" w:rsidRDefault="00E93759" w:rsidP="00E93759">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6678DFF7" w14:textId="77777777" w:rsidR="00E93759" w:rsidRPr="00A871DA" w:rsidRDefault="00E93759" w:rsidP="00E93759">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="4634FF5D" w14:textId="77777777" w:rsidR="00E93759" w:rsidRPr="00987E7B" w:rsidRDefault="00E93759" w:rsidP="00E93759">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="69" w:name="_Toc214266485"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235174877"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -13262,93 +14118,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13416,52 +14272,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -13669,98 +14530,106 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId52"/>
-          <w:footerReference w:type="first" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="73" w:name="_Toc214266486"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc235174878"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -14168,51 +15037,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15CC2D23" w14:textId="0F76D05E" w:rsidR="009F6BA4" w:rsidRPr="389FCA9F" w:rsidRDefault="009F6BA4" w:rsidP="009F6BA4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E583D" w:rsidRPr="00C40B5D" w14:paraId="707A77AA" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C1A3A0B" w14:textId="26435512" w:rsidR="005E583D" w:rsidRPr="007C354A" w:rsidRDefault="005E583D" w:rsidP="005E583D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
@@ -14269,109 +15154,129 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6518DE8F" w14:textId="4DE4B50C" w:rsidR="005E583D" w:rsidRPr="1125DAF6" w:rsidRDefault="005E583D" w:rsidP="005E583D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="061F0E76" w14:textId="5A0270B7" w:rsidR="005E583D" w:rsidRPr="389FCA9F" w:rsidRDefault="005E583D" w:rsidP="005E583D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="74" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="77" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="77"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464B08" w:rsidRPr="00C40B5D" w14:paraId="3757557B" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69BD48B6" w14:textId="6D5F7003" w:rsidR="00464B08" w:rsidRPr="007C354A" w:rsidRDefault="00464B08" w:rsidP="00464B08">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -14502,59 +15407,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0078DA32" w14:textId="4FC2BCEF" w:rsidR="00464B08" w:rsidRPr="389FCA9F" w:rsidRDefault="00464B08" w:rsidP="00464B08">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="75" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="78" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="78"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00104C90" w:rsidRPr="00C40B5D" w14:paraId="746A8AF9" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6220AD3A" w14:textId="41A2ECE1" w:rsidR="00104C90" w:rsidRPr="007C354A" w:rsidRDefault="00104C90" w:rsidP="00104C90">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -15045,80 +15950,80 @@
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008545DF" w:rsidRPr="00C40B5D" w14:paraId="5461FA70" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C56CF6D" w14:textId="49AAE46C" w:rsidR="008545DF" w:rsidRDefault="008545DF" w:rsidP="008545DF">
+          <w:p w14:paraId="6C56CF6D" w14:textId="32BF4E86" w:rsidR="008545DF" w:rsidRDefault="008545DF" w:rsidP="008545DF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Upload any presentation(s) given at host rotation site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>•If no presentation given, upload a note saying no presentation to upload</w:t>
+              <w:t>If no presentation given, upload a note saying no presentation to upload</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59607C49" w14:textId="4CE0D497" w:rsidR="008545DF" w:rsidRPr="00F03300" w:rsidRDefault="008545DF" w:rsidP="008545DF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -15141,51 +16046,71 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69A33B17" w14:textId="6814E23A" w:rsidR="008545DF" w:rsidRPr="0084240C" w:rsidRDefault="008545DF" w:rsidP="008545DF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
@@ -15608,100 +16533,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId56"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55" cstate="print">
+                    <a:blip r:embed="rId57" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -15862,64 +16787,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="3B93D62D" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00C86469" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C86469" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00C86469" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -15984,53 +16917,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2CC9C805" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="07B7F2B8">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5D025646" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -16059,99 +16992,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="026D2364" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="49AF5DA5">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="76CA8EC3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -16175,53 +17122,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="555DD246" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="6CBFA8CB">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E10A5A0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -16257,53 +17204,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5F0BAFBC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="48CC37A9">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="29486454" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -16629,56 +17576,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -16697,56 +17653,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16843,174 +17808,179 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId56"/>
+      <w:headerReference w:type="first" r:id="rId58"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13446739" w14:textId="77777777" w:rsidR="00851BEA" w:rsidRDefault="00851BEA" w:rsidP="00E756E0">
+    <w:p w14:paraId="6CEA2B01" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16993564" w14:textId="77777777" w:rsidR="00851BEA" w:rsidRDefault="00851BEA" w:rsidP="00E756E0">
+    <w:p w14:paraId="5A36FF4E" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7671B710" w14:textId="77777777" w:rsidR="00851BEA" w:rsidRDefault="00851BEA">
+    <w:p w14:paraId="49BC9412" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="684AF5BC" w14:textId="14F7C1C0" w:rsidR="00A97AC8" w:rsidRDefault="00A97AC8">
+  <w:p w14:paraId="684AF5BC" w14:textId="2B2D236C" w:rsidR="00A97AC8" w:rsidRDefault="00EC0E1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="007A585F">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -17034,124 +18004,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="18450938" w:rsidR="007B3967" w:rsidRDefault="00A97AC8">
+  <w:p w14:paraId="3226CF74" w14:textId="117551D8" w:rsidR="007B3967" w:rsidRDefault="00EC0E1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="007A585F">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12FEAF37" w14:textId="77777777" w:rsidR="00851BEA" w:rsidRDefault="00851BEA" w:rsidP="00E756E0">
+    <w:p w14:paraId="3AB06F84" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F513230" w14:textId="77777777" w:rsidR="00851BEA" w:rsidRDefault="00851BEA" w:rsidP="00E756E0">
+    <w:p w14:paraId="75F2BB14" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DC0839A" w14:textId="77777777" w:rsidR="00851BEA" w:rsidRDefault="00851BEA">
+    <w:p w14:paraId="22D6F5A7" w14:textId="77777777" w:rsidR="00D957B3" w:rsidRDefault="00D957B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="2C746661" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="001C59D2">
       <w:t>666 Emergency Medicine Toxicology</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -22019,50 +22992,51 @@
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003970"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
+    <w:rsid w:val="000150A5"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
@@ -22094,121 +23068,127 @@
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076D61"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00080F78"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00083ACA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00090198"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00092FBE"/>
     <w:rsid w:val="00094305"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
+    <w:rsid w:val="000A0C94"/>
+    <w:rsid w:val="000A1ACA"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6156"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B03F0"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B151F"/>
     <w:rsid w:val="000B16CD"/>
+    <w:rsid w:val="000B20C8"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C2927"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C4A1A"/>
     <w:rsid w:val="000C5254"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
+    <w:rsid w:val="000C6F6A"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D783D"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E68FE"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F18EF"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F524D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104C90"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="001079F7"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001159E0"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="001278C3"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="00134FAE"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
@@ -22320,50 +23300,51 @@
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="00200977"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00213211"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002223BD"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="002269B5"/>
+    <w:rsid w:val="00226AB5"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="00235852"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002441BB"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="002446C1"/>
     <w:rsid w:val="00244ECD"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
@@ -22426,336 +23407,351 @@
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="0029792D"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A3084"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B1691"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C3590"/>
+    <w:rsid w:val="002C5F19"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002C73B0"/>
     <w:rsid w:val="002D0ACB"/>
     <w:rsid w:val="002D0D7C"/>
+    <w:rsid w:val="002D0FA0"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E05B5"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E1F27"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F05C3"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302D1F"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="003131B8"/>
+    <w:rsid w:val="00314F2C"/>
     <w:rsid w:val="00315C15"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321075"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
+    <w:rsid w:val="0032429C"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00333908"/>
     <w:rsid w:val="003339AD"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034059C"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="00346756"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="003520E7"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364B0C"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00366597"/>
     <w:rsid w:val="00366FBE"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="00371424"/>
     <w:rsid w:val="003735B5"/>
+    <w:rsid w:val="003735C9"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00375CB7"/>
     <w:rsid w:val="00382EDE"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00386A4C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="003930A9"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003962FD"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A08FB"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A270E"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
+    <w:rsid w:val="003B1E66"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0C72"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C28A8"/>
     <w:rsid w:val="003C4565"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6178"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E446D"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
+    <w:rsid w:val="00403256"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="00421864"/>
     <w:rsid w:val="00421B1B"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00421F4E"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00424078"/>
     <w:rsid w:val="004245D5"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00427BA0"/>
+    <w:rsid w:val="00432DF6"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="00437DE0"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00442EBF"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="00446D1F"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450903"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="004550E2"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B08"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00467C11"/>
+    <w:rsid w:val="0047240F"/>
     <w:rsid w:val="00472EE7"/>
+    <w:rsid w:val="00473E65"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="0047587A"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="004849AF"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00492205"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A0BFC"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
+    <w:rsid w:val="004A1D30"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B1AB5"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B39CA"/>
     <w:rsid w:val="004B73F4"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
@@ -22763,63 +23759,65 @@
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E6D99"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F2F0D"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F62E2"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00507B70"/>
     <w:rsid w:val="0051078B"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="00514102"/>
     <w:rsid w:val="00514937"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
@@ -22833,100 +23831,102 @@
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="00546C51"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="00556614"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565340"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
+    <w:rsid w:val="00570444"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="00583B44"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005B6D6C"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005C72F5"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D3B80"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4844"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E2165"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E583D"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005E7881"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
@@ -22956,136 +23956,142 @@
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="006205E7"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="0062166B"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00624FCC"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
+    <w:rsid w:val="00633DA8"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="0063646E"/>
+    <w:rsid w:val="00636897"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640100"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00645C12"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="006500B3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00655EDC"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665D21"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="00672822"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
+    <w:rsid w:val="00674D25"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00682EE1"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A03A6"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A42C0"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B271B"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B5E76"/>
     <w:rsid w:val="006B694A"/>
+    <w:rsid w:val="006B79CC"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C6EEF"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
+    <w:rsid w:val="006D3E72"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3128"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
@@ -23115,218 +24121,227 @@
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="00736F05"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="007508A9"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752797"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00753E06"/>
     <w:rsid w:val="0075401A"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761135"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
+    <w:rsid w:val="00764732"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="007737EE"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A580A"/>
+    <w:rsid w:val="007A585F"/>
     <w:rsid w:val="007A6F43"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7286"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B1BCE"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B4655"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B5CD1"/>
     <w:rsid w:val="007B62FE"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B6C89"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
+    <w:rsid w:val="007C4F95"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D2743"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E6B48"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00800931"/>
     <w:rsid w:val="00800DD6"/>
     <w:rsid w:val="00801B79"/>
     <w:rsid w:val="00802B7E"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
+    <w:rsid w:val="008066B4"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="008123B9"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="00813A21"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="008274D9"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="008315C8"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
+    <w:rsid w:val="0084471E"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="008463F3"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00851BEA"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008545DF"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="00855C5D"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="00865B39"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="008710A9"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873420"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
+    <w:rsid w:val="0088358C"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="008932C7"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
@@ -23369,93 +24384,96 @@
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F7201"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00902FDF"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
+    <w:rsid w:val="00916EEE"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093324C"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="00935747"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="00946895"/>
     <w:rsid w:val="009471BB"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00955F81"/>
     <w:rsid w:val="00956186"/>
+    <w:rsid w:val="00956C90"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="00973EA3"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="00984EA0"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986772"/>
     <w:rsid w:val="00986D2D"/>
@@ -23476,79 +24494,81 @@
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C2960"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C7D38"/>
     <w:rsid w:val="009D0126"/>
+    <w:rsid w:val="009D1A4D"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D4D2F"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E383B"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6D07"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009E765E"/>
     <w:rsid w:val="009F067F"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
+    <w:rsid w:val="009F3414"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5595"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F6BA4"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0565B"/>
     <w:rsid w:val="00A07403"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A130E9"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
@@ -23563,50 +24583,51 @@
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A40ADE"/>
     <w:rsid w:val="00A4163D"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A45B5C"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
+    <w:rsid w:val="00A50660"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A56FA9"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A578E8"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A612B2"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A65E7D"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
@@ -23667,74 +24688,76 @@
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD33C7"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE2A71"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
+    <w:rsid w:val="00AF54CD"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B11F92"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B146F5"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B21423"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B24DCB"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B25B37"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B41114"/>
     <w:rsid w:val="00B426FE"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
@@ -23744,133 +24767,137 @@
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B47B2B"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B56C59"/>
     <w:rsid w:val="00B5766D"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66F87"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B7458D"/>
     <w:rsid w:val="00B7681B"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B81474"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B84410"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B96AD1"/>
     <w:rsid w:val="00B978B7"/>
     <w:rsid w:val="00B97C1A"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7514"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB3C77"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
+    <w:rsid w:val="00BB7476"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC1F92"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
+    <w:rsid w:val="00BC4DDD"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE3BCF"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE4784"/>
     <w:rsid w:val="00BE5C3A"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
+    <w:rsid w:val="00BF7CC0"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C07F83"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11C1E"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
@@ -23911,50 +24938,52 @@
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C63A52"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C70ED1"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C77AD9"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C86469"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
+    <w:rsid w:val="00C908BF"/>
+    <w:rsid w:val="00C90FA4"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA6679"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC0DB6"/>
     <w:rsid w:val="00CC1A7B"/>
     <w:rsid w:val="00CC54F6"/>
     <w:rsid w:val="00CC571C"/>
     <w:rsid w:val="00CC6A27"/>
@@ -24034,155 +25063,163 @@
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61A12"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D6783B"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D72D95"/>
+    <w:rsid w:val="00D73121"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D806B5"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D81F22"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D856B9"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
+    <w:rsid w:val="00D9353E"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93B6D"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D957B3"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
+    <w:rsid w:val="00D95BEA"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
+    <w:rsid w:val="00DA7165"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0221"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6905"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE0623"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE20D4"/>
+    <w:rsid w:val="00DE3389"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00DF73AB"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E13197"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E206E6"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E2133B"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4583A"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E51F7E"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FA4"/>
     <w:rsid w:val="00E52FC8"/>
@@ -24195,141 +25232,150 @@
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E6104F"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E6330E"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E8201A"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
+    <w:rsid w:val="00E93759"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
+    <w:rsid w:val="00EA12E3"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA333A"/>
     <w:rsid w:val="00EA6D7E"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB3E44"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
+    <w:rsid w:val="00EC0E1D"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC27C4"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE041D"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2B8A"/>
     <w:rsid w:val="00EE2BDC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F03300"/>
     <w:rsid w:val="00F04508"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F177BB"/>
+    <w:rsid w:val="00F17F4F"/>
     <w:rsid w:val="00F202B0"/>
     <w:rsid w:val="00F204B8"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F24720"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
+    <w:rsid w:val="00F32532"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F342B3"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F4095C"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F4176F"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
@@ -24485,50 +25531,51 @@
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="0EB7E299"/>
+    <w:rsid w:val="0F4017B9"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="10ED98D7"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13CE4C6F"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="15D935B4"/>
     <w:rsid w:val="160FA99F"/>
@@ -24704,50 +25751,51 @@
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
+    <w:rsid w:val="44693847"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="486F6D5B"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
@@ -24881,50 +25929,51 @@
     <w:rsid w:val="6997C59B"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
+    <w:rsid w:val="6F688FA3"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70B3478F"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71CD7E97"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73F85294"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
@@ -24964,51 +26013,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6EE2DDBB-6E0B-43F6-B523-D7CEB6349808}"/>
+  <w15:docId w15:val="{B864A586-6F95-4676-8731-C3D6F18EB657}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26703,51 +27752,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=1934&amp;sectionid=142837864" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mayoclinicproceedings.org/article/S0025-6196(11)00026-7/pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744565" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=222326340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220745053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emedicine.medscape.com/article/813959-overview" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=991&amp;sectionid=55139169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/qa.aspx?groupid=0&amp;categoryid=0&amp;resourceid=3016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=196391303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=1934&amp;sectionid=142837864" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mayoclinicproceedings.org/article/S0025-6196(11)00026-7/pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220744565" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=222326340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2353&amp;sectionid=220745053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emedicine.medscape.com/article/813959-overview" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=991&amp;sectionid=55139169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{9C072C59-9EED-4D31-B597-3259E5ED8FE1}">
     <t:Anchor>
       <t:Comment id="1404774586"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{8F201971-0E6D-4A52-BC6B-9145D736F680}" time="2025-05-21T17:37:39.458Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="1404774586"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{B59AB495-A1D0-4E15-BE6A-009BE6762391}" time="2025-05-21T17:37:39.458Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="1404774586"/>
         </t:Anchor>
         <t:Assign userId="S::pfotenha@msu.edu::c67bb28e-8e33-4cc7-9209-a76cc3c6b766" userProvider="AD" userName="Pfotenhauer, Kim"/>
       </t:Event>
       <t:Event id="{0EE4D15E-620C-4209-B6FF-B4B546D91A37}" time="2025-05-21T17:37:39.458Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
@@ -27051,52 +28100,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -27328,165 +28377,193 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4B0BB0C-D855-44CE-9E9E-18F28F4516C7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{972E813B-BE16-4164-9AAC-CF275683638B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>7010</Words>
-  <Characters>39957</Characters>
+  <Words>7204</Words>
+  <Characters>41063</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>332</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>342</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46874</CharactersWithSpaces>
+  <CharactersWithSpaces>48171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>130800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>